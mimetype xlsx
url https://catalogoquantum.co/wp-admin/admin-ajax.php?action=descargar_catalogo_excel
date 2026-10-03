--- v6 (2026-08-19)
+++ v7 (2026-10-03)
@@ -12,129 +12,126 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="853">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="858">
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Terminos y Condiciones</t>
   </si>
   <si>
     <t>Cobertura</t>
   </si>
   <si>
     <t>Bono</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Caracteristicas</t>
   </si>
   <si>
-    <t>Supermercados</t>
+    <t>Hogar y Tecnología</t>
   </si>
   <si>
     <t>Alkosto</t>
   </si>
   <si>
     <t>BONO Válido únicamente en los puntos Alkosto y Ktronix a Nivel Nacional. EL BONO APLICA ÚNICAMENTE PARA UNA SOLA COMPRA, NO ES POSIBLE USAR MAS DE UN BONO EN LA MISMA COMPRA. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. valido únicamente para redimir en puntos físicos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un mes a partir de la descarga. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Recuerde por favor que luego de emitido el bono, la responsabilidad es del cliente titular. Productos sujetos al inventario del almacén. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Alkosto – Bono Plata</t>
   </si>
   <si>
     <t>plata</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>$10.000-$10.000.000</t>
   </si>
   <si>
     <t>Multiplos de 50*Aplica Pre-compra para compras superiores a 100Millones</t>
-  </si>
-[...1 lines deleted...]
-    <t>Comercios Electrónicos</t>
   </si>
   <si>
     <t>Amazon</t>
   </si>
   <si>
     <t>Luego de 72 horas hábiles, Quantum le enviará al correo registrado el código con que puede hacer uso de este bono.
 Registrar el código enviado por Quantum en Amazon.com en: Mi cuenta, Amazon Wallet, Administrar saldo de tarjeta de regalo y Canjear tarjeta de regalo, también lo puede registrar en el momento del pago en: Información de pago y tarjetas de regalo, códigos promocionales y cupones. Aplica únicamente para compras en Amazon.com, sujeto a amazon.com/gc-legal El valor del bono corresponde al monto expresado en el mismo. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado Amazon.com. Verificar si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249</t>
   </si>
   <si>
     <t>https://www.amazon.com/</t>
   </si>
   <si>
     <t>Amazon – Bono Plata</t>
   </si>
   <si>
     <t>Se genera en USD. (50-500 USD)</t>
   </si>
   <si>
     <t>Pre-compra-comisión 8%</t>
   </si>
   <si>
-    <t>Plataformas Digitales</t>
+    <t>Entretenimiento Digital</t>
   </si>
   <si>
     <t>American &amp; British Academy</t>
   </si>
   <si>
     <t>Licencia por 1 año.
 Debes de registrarte en https://www.abaenglish.com/ e ingresar el código entregado, El valor del bono corresponde al monto expresado en el mismo. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. curso valido para 1 año. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249</t>
   </si>
   <si>
     <t>https://www.abaenglish.com/</t>
   </si>
   <si>
     <t>ABA Curso de inglés online</t>
   </si>
   <si>
     <t>Licencia por 1 año</t>
   </si>
   <si>
     <t>Viajes</t>
   </si>
   <si>
     <t>Antójese Travel</t>
   </si>
   <si>
     <t>DEBE PRESENTAR EL CODIGO ENVIADO DESDE QUANTUM, A SU CORREO REGISTRADO ESTE ES EL ÚNICO CÓDIGO AUTORIZADO PARA LA REDENCIÓN DEL BONO, El bono es al portador y podrá ser utilizado por su beneficiario para el
@@ -146,96 +143,99 @@
   <si>
     <t>Antójese Travel – Bono Plata</t>
   </si>
   <si>
     <t>Antojese Travel Bono $50.000</t>
   </si>
   <si>
     <t>*Comisión 8%</t>
   </si>
   <si>
     <t>Aviatur</t>
   </si>
   <si>
     <t>DEBE PRESENTAR EL CODIGO ENVIADO DESDE QUANTUM, A SU CORREO REGISTRADO ESTE ES EL ÚNICO CÓDIGO AUTORIZADO PARA LA REDENCIÓN DEL BONO, Para la redención de este bono el beneficiario de este debe presentar su documento de Identificación. Este bono se activa 4 DIAS HABILES DESPUES DE SU DESCARGA. El bono es personal e intransferible, solo podrá ser utilizado por su beneficiario para el pago de servicios turísticos en las oficinas al público de Agencia de viajes y turismo Aviatur S.A. En caso de pérdida, no se reemplaza ni se puede bloquear. Está prohibida su venta o canje por efectivo. Para ser aceptado, deberá ser presentado entero, sin sello, sin raspaduras. Acérquese a cualquiera de las oficinas de Aviatur a nivel Nacional e informe que tiene un bono electrónico para viajar. Con la asesoría del funcionario de Aviatur, seleccione su plan de viaje. El bono es parte de pago de su plan, y puede ser utilizado para pagar tiquetes nacionales o internacionales de cualquier aerolínea que opere en Colombia, hoteles, renta de vehículos, cruceros o paquetes turísticos vendidos por la agencia de viajes. Si el cliente compra un servicio con valor superior al bono, se puede pagar la diferencia utilizando otros medios de pago, según las condiciones de la aerolínea o el operador elegido. En caso de no ser utilizado en su totalidad no habrá reembolso del saldo del bono. Las penalidades causadas por cambios o cancelaciones de los servicios deberán ser asumidas por el pasajero. El bono tiene fecha de vencimiento de un año a partir de la fecha de emisión, lo que implica que el cliente deberá redimir por los servicios turísticos en el lapso que tiene el bono, después de ese tiempo el bono no tiene ninguna validez ni tendrá derecho a reembolso alguno. Para compras de servicios internacionales se debe cumplir con las normas de moneda extranjera aplicadas por Aviatur S.A. NO APLICA PARA COMPRAS POR INTERNET. Para hacer efectiva la redención del bono este debe ser presentado y entregado en la respectiva oficina de Aviatur S.A está sujeta al régimen de responsabilidad que establece la ley 300/96 y D.R. 1075/97, Decreto 2438 de 2010 y las normas que lo modifiquen, adicionen o reformen. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Aviatur – Bono Plata</t>
   </si>
   <si>
     <t>Aviatur Bono $200.000</t>
   </si>
   <si>
     <t>Ofc Aviatur Nacional *Comisión 8%</t>
   </si>
   <si>
-    <t>Comercios</t>
+    <t>Tiendas Especializadas</t>
   </si>
   <si>
     <t>Baby Fresh</t>
   </si>
   <si>
     <t>El bono es válido PARA COMPRAS EN TIENDAS FISICAS PROPIAS DE LAS MARCAS Gef, Punto Blanco, Baby Fresh, Galax, Parfols. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Baby Fresh – Bono Plata</t>
   </si>
   <si>
     <t>*Aplica para redimir en e-commerce *No aplica en franquicias</t>
   </si>
   <si>
-    <t>Gastronomía</t>
+    <t>Restaurantes</t>
   </si>
   <si>
     <t>Baskin Robbins</t>
   </si>
   <si>
     <t>Bono valido solo para compras en tiendas físicas de la marca Dunkin´/Baskin de las ciudades de Ibagué y Bogotá. Los sabores de los helados de preferencia del cliente, están sujetos a disponibilidad del punto de venta, no es posible su redención en ventas a domicilio o a través de plataformas, en los puntos Dunkin´/Baskin ubicados en los almacenes ALKOSTO no se puede redimir el bono con los 13 dígitos, redención máxima al día por punto de venta 20 Unidades y por persona se realizará la entrega máxima de 5 Bonos, el bono digital o físico se debe de presentar en el punto de venta con su respectivo código numérico, no se aceptan bonos enmendados o deteriorados, la marca Dunkin’/Basking no se hace responsable de la perdida, hurto o vencimiento del bono, valido únicamente para el producto relacionado en el bono, el bono solo se puede usar una vez y está prohibida su venta o canje por efectivo, el bono no es acumulable con otras promociones o Descuentos. La vigencia de este bono es de tres meses a partir de la fecha de descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogotá e Ibagué</t>
   </si>
   <si>
     <t>Baskin Robbins – Cono Sencillo</t>
   </si>
   <si>
     <t>producto</t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2025</t>
   </si>
   <si>
     <t>Baskin Robbins – Sundae 2 Sabores</t>
   </si>
   <si>
     <t>Beer Station</t>
   </si>
   <si>
     <t>NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Beer Station – Bono Plata</t>
+  </si>
+  <si>
+    <t>Moda</t>
   </si>
   <si>
     <t>Bosi</t>
   </si>
   <si>
     <t>El Bono Regalo Digital es un documento al portador, no negociable, no recargable, no transferible y no canjeable por dinero en efectivo, permite adquirir productos en tiendas físicas Bosi a nivel nacional y en su tienda online www.bosi.com.co (excepto en Falabella y Dafiti), En máximo 2 horas posteriores a la compra del Bono Regalo Digital, el cliente recibirá en el correo electrónico suministrado el código del bono para su redención, en el enlace de la descarga del bono podrá consultar su saldo, vigencia y movimientos; el bono tiene una vigencia de un (1) año desde la fecha de descarga, la cual no se suspende, renueva ni prorroga, si la compra es inferior no genera saldo a favor y si es superior, el excedente debe pagarse con otros medios de pago autorizados por la marca, si no usa la totalidad del bono, una vez vencido se pierde el saldo sin derecho a devolución; es de uso único por el valor indicado, su redención está sujeta a condiciones del establecimiento y posibles restricciones frente a promociones; no hay reposición por pérdida, daño o vencimiento ni devolución de dinero en ningún caso; los productos adquiridos aplican a cambios o garantías según las políticas vigentes de la marca, y una vez emitido el bono, es responsabilidad del cliente titular, productos sujetos al inventario del almacén, para solicitar soporte a través de soporte@quantumrewards.co o WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Nacional y tienda Online www.bosi.com.co</t>
   </si>
   <si>
     <t>Bosi Bono Plata</t>
   </si>
   <si>
     <t>Buffalo Wings</t>
   </si>
   <si>
     <t>Este BONO REGALO es un documento al portador redimible parcial o totalmente por el valor habilitado en BUFFALO WINGS. No es negociable por dinero en efectivo. Si la compra es de un valor mayor, el excedente debe ser cubierto por cualquier medio de pago. Este bono no será aceptado si presenta adulteraciones de cualquier índole, deterioro o no cumple con las características de seguridad requeridas. Tiene vigencia de 1 año desde su fecha de habilitación. BUFFALO WINGS no se hace responsable del hurto o pérdida de este BONO REGALO. De los valores utilizables mediante esta tarjeta, sólo será responsable BUFFALO WINGS; dichos valores no generan intereses ni son reembolsables en efectivo; sólo serán redimibles en bienes o servicios suministrados directamente por BUFFALO WINGS. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Buffalo Wings Bono Plata</t>
   </si>
   <si>
     <t>Burger King</t>
   </si>
@@ -280,81 +280,81 @@
   <si>
     <t>Bogotá</t>
   </si>
   <si>
     <t>Calimio – Bono Plata</t>
   </si>
   <si>
     <t>Calivea</t>
   </si>
   <si>
     <t>Bono válido únicamente solo para compras en restaurantes de Bogotá. El valor del bono corresponde al monto expresado en el mismo. No es acumulable con otras promociones o descuentos. NO ES VÁLIDO PARA PEDIDOS A DOMICILIO. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Calivea – Bono Plata</t>
   </si>
   <si>
     <t>Calzado Bucaramanga</t>
   </si>
   <si>
     <t>Bono valido solo para compras en tiendas físicas a nivel nacional en Colombia. El bono corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. Redención máxima hasta la fecha de vencimiento únicamente según la información contenida en el bono. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. La vigencia de este bono es de un año a partir de la fecha de descarga. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Calzado Bucaramanga Bono Plata</t>
   </si>
   <si>
-    <t>Dotación</t>
-[...1 lines deleted...]
-  <si>
     <t>Calzatodo</t>
   </si>
   <si>
     <t>El bono es válido solo para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Calzatodo – Bono Plata</t>
   </si>
   <si>
     <t>$10.000-$5.000.000</t>
   </si>
   <si>
     <t>*No aplica en franquicias * Multiplos de 50</t>
   </si>
   <si>
+    <t>Supermercados</t>
+  </si>
+  <si>
     <t>Carulla</t>
   </si>
   <si>
     <t>Debes acercarte a cualquier Almacén del Grupo Éxito PASADAS 48 HORAS HÁBILES DESPUÉS DE RECIBIR ESTE BONO. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SINO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén en las Cajas registradoras presentar la CÉDULA ORIGINAL e indicar pago con el CONVENIO NO 652. Con tu bono puedes pagar tu compra o reclamar el saldo en tarjeta regalo. ¡Importante! El bono es personal e intransferible ya que se carga a la cedula del portador. LOS BONOS SE DEBEN REDIMIR EN SU TOTALIDAD, no se pueden hacer compras inferiores al monto del bono, pero si puedes cancelar el excedente con otro medio de pago. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Carulla – Bono Plata</t>
   </si>
   <si>
     <t>Multiplos de 5</t>
   </si>
   <si>
-    <t>Parqueaderos y Movilidad</t>
+    <t>Movilidad</t>
   </si>
   <si>
     <t>CDA BOGOTA SEDE NORTE</t>
   </si>
   <si>
     <t>El bono corresponde únicamente al servicio indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo. La redención del bono está sujeta a las condiciones del establecimiento los cuales pueden ser consultados en el siguiente link https://bit.ly/46C1WqM, No acumulable con otras promociones o descuentos. En caso de pérdida, robo o extravío, el bono no será reemplazado ni bloqueado. Una vez vencida la fecha de vigencia, el bono perderá automáticamente su validez y no podrá ser utilizado. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>CDA Toberín Calle 166 # 22-13</t>
   </si>
   <si>
     <t>Revisión Técnico Mecánica Motos</t>
   </si>
   <si>
     <t>Revisión Técnico Mecánica Eléctrico Particular</t>
   </si>
   <si>
     <t>Revisión Técnico Mecánica Vehículo Particular</t>
   </si>
   <si>
     <t>CDA BOGOTA SEDE SUR</t>
   </si>
   <si>
     <t>CDA Sede Sur Carrera 29C # 20-27 SUR</t>
   </si>
@@ -852,50 +852,53 @@
   <si>
     <t>Las tarjetas de regalo pueden ser virtuales o físicas. Las tarjetas de regalo son una forma de pago redimible en todas las heladerías físicas Popsy® y Galleterías The Cookie Jaar® del país. No aplica para Franquicias como: Aguachica, Arauca, Barranca, Cerritos, Ipiales, Jamundí, Maicao, Puerto Colombia, Quibdó, Sabana Larga, San Andres Bogotá, San Gil, Sopo, Yumbo, Zipaquirá, la estrella, Los Patios Bucaramanga. La tarjeta de regalo aplica para compra de cualquier producto vendido en las heladerías. Para redimir la tarjeta de regalo virtual o física, es indispensable mencionar la intención de pago con la tarjeta de regalo y presentar el código impreso y/o en su dispositivo digital en caja. La tarjeta de regalo es un documento al portador, la cual es habilitada por Comercial Allan S.A.S. Las denominaciones de las tarjetas de regalo son de un monto mínimo de $1.000 para las virtuales y $10.000 para las físicas; y de ahí en adelante el monto es de libre elección. El portador de la tarjeta regalo virtual podrá usarla para la compra de cualquier producto de Helados Popsy y The Cookie Jaar. La tarjeta de regalo puede ser utilizada de manera parcial y en varias compras, dependiendo del monto disponible. Para las tarjetas físicas, el monto mínimo de compra total, incluyendo descuentos y/o promociones debe ser de $5.000. Si la compra es de mayor valor al indicado en la tarjeta de regalo, el portador de la tarjeta de regalo debe cubrir el excedente con cualquier otro medio de pago. El valor utilizable mediante la tarjeta de regalo no es reembolsable por dinero en efectivo, ni tampoco genera intereses. El plazo de vigencia para la redención del saldo contenido en las tarjetas de regalo es de un año calendario, que inicia a partir del momento de su activación. Cumplido el plazo el código quedará inhabilitado. La tarjeta de regalo no será aceptada si presenta adulteraciones de cualquier índole o no cumple con las características de seguridad requeridas. Las tarjetas de regalo no podrán ser recargadas. Helados Popsy® no se hace responsable por el hurto o pérdida de las tarjetas de regalo virtual. En caso de PQR’s escribanos al correo sugerencia@heladospopsy.com. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Cookie Jaar Galleta Mediana</t>
   </si>
   <si>
     <t>Cookie Jaar Galleta Mediana con Helado</t>
   </si>
   <si>
     <t>Cookie Jaar Galleta Suprema con Helado</t>
   </si>
   <si>
     <t>Crepes &amp; Waffles</t>
   </si>
   <si>
     <t>Bono válido solo para compras en restaurantes y heladerías de la marca CREPES. Domicilio con recargo sujeto a cobertura y pedido mínimo. El bono se debe imprimir o mostrar en su celular en la caja de Crepes seleccionada. El valor del bono corresponde al monto expresado en el mismo. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Crepes &amp; Waffles – Bono Plata</t>
   </si>
   <si>
     <t>Multiplos de 10</t>
   </si>
   <si>
+    <t>Comercios Electrónicos</t>
+  </si>
+  <si>
     <t>Cromantic</t>
   </si>
   <si>
     <t>Realiza tu compra por medio del portal web: www.cromantic.com, selecciona los productos que deseas comprar y agrégalos a la bolsa, haz clic en el botón FINALIZAR COMPRA, ve al carrito de compra, RESUMEN DE LA COMPRA Y FINALIZA LA COMPRA, posteriormente, en la opción envió y pago, selecciona UTILIZAR VOUCHER DE GIFT CARD e ingresa el código que encontraras en tu correo electrónico da clic en el botón añadir y finaliza el proceso en la opción COMPRAR AHORA. válido únicamente por el valor que aparece en el bono. Si se adquiere un bien de menor valor no se entrega la diferencia entre el valor del bien y el valor del bono. Si su compra es mayor al valor expresado en el bono se podrá cubrir el excedente con cualquier medio de pago según lo permito por la marca. Redención valida por una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. La pérdida de este bono no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>https://www.cromantic.com/</t>
   </si>
   <si>
     <t>Cromantic – Bono Plata</t>
   </si>
   <si>
     <t>Bono para compra por e-commerce, telemercadeo y whatsapp</t>
   </si>
   <si>
     <t>D1</t>
   </si>
   <si>
     <t>Bono válido únicamente para compras en tiendas físicas. NO APLICA PARA DOMICILIOS. Puede dirigirse a cualquier tienda a Nivel Nacional para redimir su bono, debe indicar al funcionario en POS (Puntos de pago de las tiendas) el número de bono que le correspondió y /o indicar el número de la cedula. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>D1 – Bono Plata</t>
   </si>
   <si>
     <t>Pre-compra, comisión 8%</t>
@@ -909,147 +912,144 @@
   <si>
     <t>www.dafiti.com.co</t>
   </si>
   <si>
     <t>Dafiti – Bono Plata</t>
   </si>
   <si>
     <t>Pre-compra</t>
   </si>
   <si>
     <t>Dinero a la Mano</t>
   </si>
   <si>
     <t>Daviplata</t>
   </si>
   <si>
     <t>Recarga efectiva a su cuenta Daviplata pasadas 48 HORAS HÁBILES después de recibir este bono, el bono corresponde al monto expresado en el mismo, será consignado bajo los datos ingresados en el momento de la descarga, tener en cuenta que si los datos no son correctos no será exitosa la transacción, debe contar con su cuenta daviplata activa. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Daviplata – Bono Plata</t>
   </si>
   <si>
     <t>Pre-compra, comisión 10%, múltiplos de 10</t>
   </si>
   <si>
+    <t>Decathlon</t>
+  </si>
+  <si>
+    <t>El bono es al portador y el cliente es responsable de su custodia. En caso de pérdida no será reemplazada. Este bono tiene una validez de 1 año a partir de la compra. Válido para comprar y redimir en las tiendas a nivel nacional, página Web y App. Revisa la vigencia de este bono, pasado ese tiempo no tendrá lugar a prórroga ni reemplazo. En el evento en que el valor de la compra sea mayor al valor del bono, el cliente debe cancelar directamente la diferencia, con el medio de pago que se acepte de acuerdo al canal de redención. El bono no es reembolsable por efectivo ni parcial ni totalmente. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249</t>
+  </si>
+  <si>
+    <t>Nacional, página web y App</t>
+  </si>
+  <si>
+    <t>Decathlon – Bono Plata</t>
+  </si>
+  <si>
+    <t>Redención en tiendas a nivel nacional, página web y App</t>
+  </si>
+  <si>
+    <t>Deezer</t>
+  </si>
+  <si>
+    <t>Ingresa a https://www.deezer.com y luego ingresa el PIN del Bono. Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero en efectivo. No acumulable con otras promociones o descuentos. Si su compra es mayor al valor expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co</t>
+  </si>
+  <si>
+    <t>https://www.deezer.com/</t>
+  </si>
+  <si>
+    <t>Deezer premium 1 mes</t>
+  </si>
+  <si>
+    <t>Directv</t>
+  </si>
+  <si>
+    <t>Directv – Bono Plata</t>
+  </si>
+  <si>
+    <t>$10.000-$50.000</t>
+  </si>
+  <si>
+    <t>DirectvGo</t>
+  </si>
+  <si>
+    <t>Ingrese a www.directvgo.com e ingrese el código. Este bono funciona como un bono plata, puede usar el bono para adquirir cualquier plan que este disponible. BONO Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para ampliar información contáctenos soporte@quantumrewards.co, whatsApp 3122112249</t>
+  </si>
+  <si>
+    <t>https://www.directvgo.com/home/main</t>
+  </si>
+  <si>
+    <t>Directv Go Pin $64.000</t>
+  </si>
+  <si>
+    <t>Plan TV por 1 mes, 90 canales, incluye Amazon prime y DGO sports, 4 pantallas en simultáneo</t>
+  </si>
+  <si>
+    <t>Bono válido únicamente por el valor que aparece en el bono. Redención válida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. En caso de pérdida o robo no es posible realizar el bloqueó del mismo. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Directv Go Pin $102.900</t>
+  </si>
+  <si>
+    <t>Plan TV y streaming por 1 mes, 90 canales, incluye Amazon prime, WIN+, Disney y DGO sports, 2 pantallas en simultáneo</t>
+  </si>
+  <si>
+    <t>Directv Go Pin $110.000</t>
+  </si>
+  <si>
+    <t>Plan streaming + HBO por 1 mes, 20 canales, incluye Amazon prime, WIN+, Disney y DGO sports, 2 pantallas en simultáneo</t>
+  </si>
+  <si>
+    <t>Directv Go Pin $79.900</t>
+  </si>
+  <si>
+    <t>Plan streaming por 1 mes, 20 canales, incluye Amazon prime, WIN+, Disney y DGO sports, 2 pantallas en simultáneo</t>
+  </si>
+  <si>
+    <t>Distracom</t>
+  </si>
+  <si>
+    <t>APLICA ÚNICAMENTE PARA LA ESTACIÓN DE GASOLINA SELECCIONADA EN EL MOMENTO DE LA DESCARGA DEL BONO. DEBE IMPRIMIR Y PRESENTAR EL BONO EN FISICO, SOLO APLICA PARA GASOLINA CORRIENTE. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en la estación si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co,. SI PRESENTA PROBLEMAS EN LA PRESTACIÓN DE SERVICIO POR FAVOR LLÁMENOS O ESCRIBANOS AL CELULAR 3144755798 – QUANTUM</t>
+  </si>
+  <si>
+    <t>Distracom – Bono Plata</t>
+  </si>
+  <si>
+    <t>Dominos</t>
+  </si>
+  <si>
+    <t>Los códigos nominales aplican sólo para redención parcial o total del código. Aplica para redención presencial en tienda o a través de teléfono llamada directa a tienda, indispensable mencionar el código para el proceso de redención. Los Códigos son digitales y son válidos únicamente para redención en los establecimientos del Proveedor. No aplica para pedidos en Didi, Rappi o agregadores. Los códigos se podrán redimir por compras o pedidos en los establecimientos del Proveedor En caso de hacer la redención del bono (código) digital mediante pedido telefónico se le cobrará el valor a domicilio, El valor del domicilio es de $5.500 pesos o el vigente al momento de realizar la redención. Aplica de lunes a domingo de acuerdo con el horario de cada restaurante. Código no válido para compras a través de la página web, app, Contact Center o agregadores. Código no válido para ser canjeado por dinero en efectivo. Valido para la redención en las ciudades en Bogotá, Cali y Medellin en establecimiento de propiedad del PROVEEDOR. Códigos NO valido para redención en tiendas de subfranquiciadas en estas ciudades y a nivel nacional. No aplica a nivel nacional en tiendas de ciudades secundarias o subfranquicias. Para pedidos vía telefónica el área de entrega es limitada. La política empresarial de 30 minutos ó gratis está suspendida indefinidamente. Si el pedido excede el valor total del código digital, este valor deberá ser asumidos por el beneficiario del COMPRADOR y ser pagado por cualquier medio de pago autorizado en los restaurantes de Domino’s, así como el valor de domicilio en caso de aplicar. GJA-GIC-11-23 Gastronomía Italiana en Colombia S.A.S. entregará el producto a los BENEFICIARIOS de QUANTUM que entreguen el código, bajo las condiciones, cualidades y características descritas en estas disposiciones. Gastronomía Italiana en Colombia S.A.S no se hace responsable, ni realizará la reposición de los códigos por hurto, pérdida o fraude, sustitución o cambio. Será responsabilidad de QUANTUM trasmitir a los BENEFICIARIOS de los códigos que esté designe, los términos y condiciones estipulados en la presente oferta y los que determine el QUANTUM para hacerse merecedor del código. En el evento en que no lo hiciere o hubiere cualquier reclamación de un tercero por condiciones diferentes a las enunciadas en esta oferta será responsabilidad exclusiva del QUANTUM quien deberá responder directamente al tercero y dejará indemne a DOMINOS por este hecho. Todos los Precios incluyen impuestos El código es un elemento al portador, por tanto, podrá redimirlo quien suministre el código. Al terminar la vigencia de los códigos, sin que sean canjeados o redimidos, NO habrá reembolso de dinero o extensión de la vigencia de mismos. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Bogotá-Medellín-Cali</t>
+  </si>
+  <si>
+    <t>Dominos – Bono Plata</t>
+  </si>
+  <si>
     <t>Salud y Bienestar</t>
-  </si>
-[...94 lines deleted...]
-    <t>Dominos – Bono Plata</t>
   </si>
   <si>
     <t>Drogueria Alemana</t>
   </si>
   <si>
     <t>Drogueria Alemana – Bono Plata</t>
   </si>
   <si>
     <t>Drogueria Andina</t>
   </si>
   <si>
     <t>Drogueria Andina – Bono Plata</t>
   </si>
   <si>
     <t>Drogueria Inglesa</t>
   </si>
   <si>
     <t>Drogueria Inglesa – Bono Plata</t>
   </si>
   <si>
     <t>Drogueria La Botica</t>
   </si>
   <si>
     <t>Drogueria La Botica – Bono Plata</t>
   </si>
@@ -1442,50 +1442,65 @@
   </si>
   <si>
     <t>Plan Performance 1 mes GFN</t>
   </si>
   <si>
     <t>Plan Ultimate 1 mes GFN</t>
   </si>
   <si>
     <t>Go Rigo Go</t>
   </si>
   <si>
     <t>E-Commerce (envios nivel nacional e 
 internacional) *No aplica en franquicias</t>
   </si>
   <si>
     <t>Bogotá, Medellín, Barranquilla, B/Manga, Cali y Tunja</t>
   </si>
   <si>
     <t>Go Rigo Go – Bono Plata</t>
   </si>
   <si>
     <t>E-Commerce (envios nivel nacional e
 internacional) *No aplica en franquicias</t>
   </si>
   <si>
+    <t>Google Play</t>
+  </si>
+  <si>
+    <t>Válido para canje únicamente en Google Play Store de Colombia. Se pueden usar los códigos de regalo de Google Play para comprar apps, juegos y otros tipos de contenido en Google Play Store, la tienda oficial de apps para Android. Muchos juegos para explorar: Encuentra y juega títulos clásicos y los nuevos favoritos, como desafiantes juegos de habilidad mental, misiones épicas y mucho más. Encuentra la app que necesitas: Con millones de apps disponibles, tendrás un sinfín de opciones para completar tus tareas, aprender algo nuevo, y quizá hasta conocer a alguien especial. Consulte play.google.com/co-card-terms para conocer todas las condiciones. Debe tener más de 14 años y ser residente de Colombia. Google Arizona LLC (“GAZ”) es el ente emisor de la tarjeta de Google Play. Se necesita una cuenta de Google Payments y acceso a Internet para realizar el canje. Google Payment Corp. (“GPC”), la entidad afiliada de GAZ, es la responsable de mantener el saldo obtenido en el canje en su cuenta de Google Payments. El saldo se puede usar únicamente para la compra de artículos elegibles en Google Play. No se puede usar para adquirir hardware ni determinadas suscripciones. Es posible que rijan otras restricciones. No se aplican tarifas ni fechas de vencimiento. La fecha de expedición de esta tarjeta se encuentra en el recibo de compra y es expedida al portador. A menos que lo exija la ley, la tarjeta no se puede canjear por dinero en efectivo ni por otras tarjetas; no se puede recargar ni reembolsar; no se puede combinar con otros saldos no pertenecientes a Google Play, y no se puede revender, intercambiar ni transferir por su valor. El usuario es responsable si se pierde la tarjeta. Para obtener asistencia o para consultar el saldo de la tarjeta de Google Play, visite support.google.com/googleplay/go/cardhelp.
+PASO A PASO REDENCIÓN: Por lo general, los códigos de canje de tarjetas de regalo son una combinación de números y letras de 16 dígitos. Es posible que algunos códigos de regalo digitales que recibas por correo electrónico, SMS o algún otro método tengan una cantidad diferente de dígitos, pero siempre serán una combinación de números y letras. Redención en Android: 1. En un dispositivo Android, abre la app de Google Play. 2. En la esquina superior derecha, presiona tu foto de perfil. 3. Presiona Pagos y suscripciones y, luego, Canjear código. 4. Ingresa el código. 5. Presiona Canjear. 6. Revisa la cuenta que recibirá el saldo que canjees. 7. Presiona Confirmar.
+Redención desde la computadora: 1. En la computadora, ve a  play.google.com/redeem . 2. Ingresa el código. 3. Haz clic en Canjear. 4. Revisa la cuenta que recibirá el saldo que canjees. 5. Haz clic en Confirmar. Cómo canjear el código cuando realizas una compra en Google Play. 1. Lleva a cabo el proceso de confirmación de la compra hasta que veas la forma de pago. 2. Junto a la forma de pago, selecciona la flecha hacia abajo Flecha hacia abajo y, luego, Canjear código. 3. Ingresa el código. 4. Sigue las instrucciones en pantalla. 
+Para soporte o mayor información, comuníquese al WhatsApp 3058313168.</t>
+  </si>
+  <si>
+    <t>Código de regalo de Google Play Bono Plata</t>
+  </si>
+  <si>
+    <t>Con millones de apps, juegos y mucho más por descubrir, en Google Play hay contenido para todos los gustos. Usa un código de regalo de Google Play para explorar un mundo de diversión sin límites, desde tus juegos favoritos hasta las apps que no puedes dejar de usar. No se requiere el uso de una tarjeta de crédito para comenzar a jugar (lo que significa que es el regalo perfecto para cualquier persona, incluso para ti).</t>
+  </si>
+  <si>
     <t>Goyurt</t>
   </si>
   <si>
     <t>Este código hace parte de la campaña QUANTUM S.A.S. Únicamente en puntos de venta Goyurt, este bono es de un solo uso. Es necesario informar o entregar el código de canje, en físico o enseñarlo en algún dispositivo electrónico al cajero del punto de venta Goyurt. El presente bono no es canjeable por dinero en efectivo. Imágenes de referencia. RECUERDA AL MOMENTO DE LA REDENCIÓN INFORMAR: FORMA DE PAGO EN EL POS: REDEBAN. La vigencia de este bono es de tres meses a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
   </si>
   <si>
     <t>Goyurt Bono Classic</t>
   </si>
   <si>
     <t>Arma tu tarrina con nuestro helado goyurt (140 GR)</t>
   </si>
   <si>
     <t>Goyurt Bono Parfait</t>
   </si>
   <si>
     <t>Arma tu parfait con nuestro helado goyurt (120 GR)</t>
   </si>
   <si>
     <t>Goyurt – Bono Plata</t>
   </si>
   <si>
     <t>Happy City</t>
   </si>
   <si>
     <t>Tiempo (3 Horas de diversión)</t>
@@ -1698,51 +1713,51 @@
   <si>
     <t>Kokoriko apanado ¼ pollo</t>
   </si>
   <si>
     <t>¼ pollo apanado, 1 arepa, 1 yuca, 1/2 papa francesa</t>
   </si>
   <si>
     <t>Kokoriko – Bono Plata</t>
   </si>
   <si>
     <t>Kokoriko Menú infantil</t>
   </si>
   <si>
     <t>Hamburguesa de pollo apanada o Cinco Nuggets de pechuga apanada o Presa asada o kronch, media porción de papa a la francesa, una Coca cola 400ml, un juguete o vasito de helado y 1 und salsa de tomate</t>
   </si>
   <si>
     <t>La Brasa Roja</t>
   </si>
   <si>
     <t>Bono válido únicamente para los puntos de venta en la ciudad de Bogotá, Cali y Medellín. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>La Brasa Roja – Bono Plata</t>
   </si>
   <si>
-    <t>Domicilios</t>
+    <t>Mascotas</t>
   </si>
   <si>
     <t>Laika</t>
   </si>
   <si>
     <t>Los bonos se pueden redimir únicamente en la página web de Laika www.laika.com.co o en la App. Aplican para todas las zonas donde Laika tienga cobertura. Los bonos aplican para la compra de productos, no aplican para la Membresía. Solo aplica un bono por compra. El bono no aplica para el valor del domicilio. Forma de uso: Selecciona los productos a comprar y agrégalos al carrito. Ve al Check out. Selecciona la franja horaria. Selecciona el método de pago. Verifica en el resumen que todo esté bien. Ingresa el cupón en la casilla indicada (Ingresar Cupón) Da clic en Validar. Verifica que se haya aplicado el cupón en el resumen de tu compra. ¡Paga y listo!. Su compra debe ser por mayor valor al expresado en el bono y se podrá cubrir el excedente con cualquier medio de pago. Redención valida por una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. La pérdida de este bono no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliación de información contactar a soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Laika – Bono Plata</t>
   </si>
   <si>
     <t>Leños &amp; carbón</t>
   </si>
   <si>
     <t>NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Leños &amp; carbón – Bono Plata</t>
   </si>
   <si>
     <t>Libreria Nacional</t>
   </si>
   <si>
     <t>BONO Válido únicamente en los puntos de la marca a nivel nacional. Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Si su compra es mayor valor que el expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. . La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co.</t>
   </si>
@@ -1884,50 +1899,62 @@
   <si>
     <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá - C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>New Balance Bono Plata</t>
   </si>
   <si>
     <t>Nike</t>
   </si>
   <si>
     <t>Este bono regalo es un documento al portador, no es negociable por dinero en efectivo, si la compra es de un valor mayor, el excedente deberá ser cubierto por cualquier medio de pago. Este bono digital no será aceptado si no cumple con las características de seguridad requeridas. Tiene vigencia de 1 año a partir de la fecha de descarga. El usuario deberá confirmar con el cajero la habilitación del bono digital en el momento de la compra. en caso de que esta tarjeta no se redima en el plazo indicado, podrá originar la pérdida del bono. De los valores utilizables mediante esta tarjeta, sólo será responsable tiendas Nike; dichos valores no generan intereses ni son reembolsables en efectivo; solo serán redimibles. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Nike Bono Plata</t>
   </si>
   <si>
     <t>Olimpica</t>
   </si>
   <si>
     <t>El bono podrá ser redimido en cualquier almacén de Olímpica a nivel nacional, una vez transcurridas 48 horas hábiles desde su recepción. Este plazo corresponde únicamente al tiempo de activación del bono y no a su vigencia. Para hacerlo efectivo, el beneficiario deberá acercarse a cualquier caja del almacén e informar que cuenta con una orden de pago asociada al BONO QUANTUM cargada a su número de cédula, presentando su cédula de ciudadanía en original. El bono podrá utilizarse para la compra de productos, incluidos aquellos que se encuentren en promoción, siempre que cumplan con las políticas comerciales vigentes de Olímpica. Si el valor de la compra supera el saldo disponible del bono, el beneficiario deberá pagar la diferencia con un medio de pago aceptado por el almacén. No aplica para pagos que deban realizarse exclusivamente con medios específicos como tarjetas de crédito (incluidas las propias de la cadena) u otros programas o convenios institucionales que exijan un medio de pago determinado. El bono no es acumulable con otras promociones o descuentos, no puede ser vendido ni canjeado por dinero en efectivo, y es redimible únicamente para la adquisición de bienes de consumo masivo tales como mercado, alimentos, aseo personal, electrodomésticos mayores y menores, ferretería, hogar, textiles, entre otros. No aplica para concesionarios. No se realizan devoluciones, reintegros de dinero ni cambios por vencimiento, daño, pérdida o cualquier otro motivo, antes o después de la fecha de vencimiento. En caso de pérdida o robo, no es posible realizar el bloqueo del bono. Una vez emitido, la responsabilidad sobre el uso y custodia del bono recae exclusivamente en el cliente titular. Para soporte o mayor información, comuníquese al correo soporte@quantumrewards.co o al WhatsApp 312 211 2249.</t>
   </si>
   <si>
     <t>Olímpica Bono Plata</t>
   </si>
   <si>
+    <t>OOFFCORSS</t>
+  </si>
+  <si>
+    <t>Este bono regalo emitido por CI HERMECO SA es un documento al portador, redimible por el valor habilitado en cualquier tienda física, online y outlet de OFFCORSS en Colombia. No es negociable por dinero en efectivo. Si la compra es de un mayor valor al del bono, el excedente debe ser cubierto por cualquier otro medio de pago. no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. Redención máxima hasta la fecha de vencimiento únicamente según la información contenida en el bono. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. La vigencia de este bono es de un año a partir de la fecha de descarga. Para soporte o mayor información, comuníquese al WhatsApp 305 8313168.</t>
+  </si>
+  <si>
+    <t>Nacional, Outlet y Online</t>
+  </si>
+  <si>
+    <t>Offcorss Bono Plata</t>
+  </si>
+  <si>
     <t>Ostu</t>
   </si>
   <si>
     <t>Ostu – Bono Plata</t>
   </si>
   <si>
     <t>Pan Pa' Ya</t>
   </si>
   <si>
     <t>Bono válido por el producto descrito en el mismo, no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. Bono valido para un solo uso. La vigencia de este bono es de tres (3) meses. Terminada la fecha de vigencia, el bono perderá efectividad y no puede ser usado. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Pan Pa’ Ya Desayuno tradicional</t>
   </si>
   <si>
     <t>Desayuno tradicional</t>
   </si>
   <si>
     <t>Pan Pa’ Ya Lasagnaa mediana</t>
   </si>
   <si>
     <t>Lasagnaa mediana</t>
   </si>
   <si>
     <t>Pan Pa’ Ya Onces para 2</t>
@@ -2118,53 +2145,50 @@
   <si>
     <t>Puntos Saludables – Bono Plata</t>
   </si>
   <si>
     <t>Múltiplos de 5</t>
   </si>
   <si>
     <t>QuantumPay</t>
   </si>
   <si>
     <t>QuantumPay – Bono Plata</t>
   </si>
   <si>
     <t>Cualquier valor</t>
   </si>
   <si>
     <t>Pre-compra *Aplica comisión</t>
   </si>
   <si>
     <t>Rappi</t>
   </si>
   <si>
     <t>Rappi – Bono Plata</t>
   </si>
   <si>
-    <t>Recargas</t>
-[...1 lines deleted...]
-  <si>
     <t>Recargas Quantum</t>
   </si>
   <si>
     <t>Recargas Quantum – Bono Plata</t>
   </si>
   <si>
     <t>Recargas a cualquier operador celular en Colombia</t>
   </si>
   <si>
     <t>Roblox</t>
   </si>
   <si>
     <t>https://www.roblox.com/redeem</t>
   </si>
   <si>
     <t>Roblox – Bono Plata</t>
   </si>
   <si>
     <t>Royal Films</t>
   </si>
   <si>
     <t>Royal Films Confiteria Combo 1</t>
   </si>
   <si>
     <t>Una (1) Gaseosa Pequeña (16onz) + una (1) Caja de Crispeta pequeña (40gr)</t>
@@ -2403,72 +2427,63 @@
   <si>
     <t>Spring step – Bono Plata</t>
   </si>
   <si>
     <t>Starbucks</t>
   </si>
   <si>
     <t>*No aplica en franquicias</t>
   </si>
   <si>
     <t>Starbucks – Bono Plata</t>
   </si>
   <si>
     <t>Subway</t>
   </si>
   <si>
     <t>Bogota y Cartagena *Puntos Autorizados</t>
   </si>
   <si>
     <t>Subway mi Antojo Personal</t>
   </si>
   <si>
     <t>1 Subs 15cm mas 1 bebida Pet 400 ml mas unas papitas margarita de 30g o una galleta de la casa</t>
   </si>
   <si>
+    <t>Subway Combo Emparejado</t>
+  </si>
+  <si>
+    <t>2 Subs 15cm mas 2 bebidas Pet 400ml ma sunas papitas margarita de 30g</t>
+  </si>
+  <si>
+    <t>Subway Combo Emparejado a domicilio</t>
+  </si>
+  <si>
     <t>Subway mi Antojo Personal a domicilio</t>
   </si>
   <si>
-    <t>Subway Combo Emparejado</t>
-[...10 lines deleted...]
-  <si>
     <t>1 Subs 15cm mas 1 Bebida Pet 400ml mas unas papitas margarita de 30g o una galleta de la casa</t>
-  </si>
-[...4 lines deleted...]
-    <t>2 Subs 15cm mas 2 Bebidas Pet 400ml mas unas papitas margarita de 30g</t>
   </si>
   <si>
     <t>Subway – Bono Plata</t>
   </si>
   <si>
     <t>SuperInter</t>
   </si>
   <si>
     <t>Debes acercarte a cualquier Almacén del Grupo Éxito PASADAS 24 HORAS HÁBILES DESPUÉS DE RECIBIR ESTE BONO. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SINO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén en las Cajas registradoras presentar la CÉDULA ORIGINAL e indicar pago con el CONVENIO NO 652. Con tu bono puedes pagar tu compra o reclamar el saldo en tarjeta regalo. ¡Importante! El bono es personal e intransferible ya que se carga a la cedula del portador. LOS BONOS SE DEBEN REDIMIR EN SU TOTALIDAD, no se pueden hacer compras inferiores al monto del bono, pero si puedes cancelar el excedente con otro medio de pago. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 322 782 85 32.</t>
   </si>
   <si>
     <t>SuperInter – Bono Plata</t>
   </si>
   <si>
     <t>Surtimax</t>
   </si>
   <si>
     <t>Surtimax – Bono Plata</t>
   </si>
   <si>
     <t>Surtimayorista</t>
   </si>
   <si>
     <t>Surtimayorista – Bono Plata</t>
   </si>
@@ -2602,50 +2617,53 @@
     <t>Villa Romana Bono Plata</t>
   </si>
   <si>
     <t>Vix</t>
   </si>
   <si>
     <t>https://vix.com/</t>
   </si>
   <si>
     <t>Vix Premium 1 Mes $22.900</t>
   </si>
   <si>
     <t>Wellness Spa Movil</t>
   </si>
   <si>
     <t>Bogotá, Medellín, Cali y Barranquilla</t>
   </si>
   <si>
     <t>Circuito hídrico</t>
   </si>
   <si>
     <t>Una vez descargado el bono, puede hacer uso de este en 72 horas hábiles.</t>
   </si>
   <si>
     <t>Masaje Wellness Spa</t>
+  </si>
+  <si>
+    <t>UNA VEZ DESCARGADO EL BONO, PUEDE HACER USO DE ESTE EN 72 HORAS HÁBILES. Bienvenida con aromaterapia, • Shiatsu Facial y masaje capilar • Relajación térmica del cuello • Masaje Wellness Spa 60 Min</t>
   </si>
   <si>
     <t>Ritual Zen Sabay</t>
   </si>
   <si>
     <t>Limpieza facial profunda</t>
   </si>
   <si>
     <t>Ritual de los bosques orientales</t>
   </si>
   <si>
     <t>Wellness Spa Movil – Bono Plata</t>
   </si>
   <si>
     <t>Wingz</t>
   </si>
   <si>
     <t>Bono valido solo para compras en tiendas físicas a nivel nacional y/o WINGZ de las ciudades de Bogotá, Pereira Y Manizales. No aplica para los puntos ubicados en aeropuertos, parques de recreación y carros cocina. El bono corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. Redención máxima hasta la fecha de vencimiento únicamente según la información contenida en el bono. indispensable mencionar y entregar los códigos de este bono al cajero o asesor Frisby antes de realizar la compra. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Wingz – Bono plata</t>
   </si>
   <si>
     <t>Win_sports</t>
   </si>
@@ -3098,8517 +3116,8502 @@
       </c>
       <c r="C2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H3" s="3" t="s">
+      <c r="I3" s="3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
         <v>25</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="D4" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="E4" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="F4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="E5" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="F5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="3" t="s">
+      <c r="I6" s="3" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="3" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="D8" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="E8" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="E8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G8" s="3">
         <v>8000</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G9" s="3">
         <v>13500</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="3" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>68</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="3"/>
       <c r="I13" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>81</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" t="s">
         <v>85</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="3" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F18" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="3" t="s">
+      <c r="I18" s="3" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
         <v>91</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>96</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>98</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G20" s="3">
-        <v>205341</v>
+        <v>214368</v>
       </c>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>96</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3" t="s">
         <v>100</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G21" s="3">
-        <v>240746</v>
+        <v>251328</v>
       </c>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>96</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3" t="s">
         <v>101</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G22" s="3">
-        <v>320079</v>
+        <v>334148</v>
       </c>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>102</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>103</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>104</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G23" s="3">
-        <v>314588</v>
+        <v>247314</v>
       </c>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>102</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G24" s="3">
-        <v>203476</v>
+        <v>214320</v>
       </c>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>95</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="s">
         <v>106</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G25" s="3">
-        <v>314588</v>
+        <v>328416</v>
       </c>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>107</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G26" s="3">
-        <v>202930</v>
+        <v>213750</v>
       </c>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>107</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3" t="s">
         <v>110</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G27" s="3">
-        <v>304850</v>
+        <v>323000</v>
       </c>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>111</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>112</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>113</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G28" s="3">
-        <v>313950</v>
+        <v>327750</v>
       </c>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29" t="s">
         <v>111</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3" t="s">
         <v>114</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G29" s="3">
-        <v>202930</v>
+        <v>213750</v>
       </c>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>95</v>
       </c>
       <c r="B30" t="s">
         <v>115</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>116</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>117</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G30" s="3">
         <v>235436</v>
       </c>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
         <v>118</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G31" s="3">
-        <v>204113</v>
+        <v>221635</v>
       </c>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>115</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3" t="s">
         <v>119</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G32" s="3">
-        <v>312494</v>
+        <v>335730</v>
       </c>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" t="s">
         <v>120</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>122</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G33" s="3">
-        <v>204113</v>
+        <v>213085</v>
       </c>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>120</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3" t="s">
         <v>123</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G34" s="3">
-        <v>299754</v>
+        <v>312930</v>
       </c>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>120</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3" t="s">
         <v>124</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G35" s="3">
-        <v>226518</v>
+        <v>236475</v>
       </c>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>130</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>131</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="3"/>
       <c r="I37" s="3" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>133</v>
       </c>
       <c r="B38" t="s">
         <v>134</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G38" s="3">
         <v>13000</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
         <v>137</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G39" s="3">
         <v>26000</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>137</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>133</v>
       </c>
       <c r="B40" t="s">
         <v>134</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G40" s="3">
         <v>19500</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>139</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>133</v>
       </c>
       <c r="B41" t="s">
         <v>134</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3" t="s">
         <v>141</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G41" s="3">
         <v>39000</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>142</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>133</v>
       </c>
       <c r="B42" t="s">
         <v>134</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3" t="s">
         <v>143</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G42" s="3">
         <v>28500</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>144</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>133</v>
       </c>
       <c r="B43" t="s">
         <v>134</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3" t="s">
         <v>146</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G43" s="3">
         <v>15000</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>147</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>133</v>
       </c>
       <c r="B44" t="s">
         <v>134</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3" t="s">
         <v>149</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G44" s="3">
         <v>14400</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>150</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>133</v>
       </c>
       <c r="B45" t="s">
         <v>134</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3" t="s">
         <v>152</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G45" s="3">
         <v>28800</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>153</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>133</v>
       </c>
       <c r="B46" t="s">
         <v>134</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3" t="s">
         <v>155</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G46" s="3">
         <v>25300</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>156</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>133</v>
       </c>
       <c r="B47" t="s">
         <v>134</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3" t="s">
         <v>158</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G47" s="3">
         <v>32500</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>133</v>
       </c>
       <c r="B48" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3" t="s">
         <v>161</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G48" s="3">
         <v>57000</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>162</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>133</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3" t="s">
         <v>164</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G49" s="3">
         <v>30000</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>165</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>133</v>
       </c>
       <c r="B50" t="s">
         <v>166</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>167</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>168</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G50" s="3">
         <v>28500</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>169</v>
       </c>
       <c r="I50" s="3"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>133</v>
       </c>
       <c r="B51" t="s">
         <v>166</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3" t="s">
         <v>170</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G51" s="3">
         <v>13000</v>
       </c>
       <c r="H51" s="3"/>
       <c r="I51" s="3" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>166</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3" t="s">
         <v>172</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G52" s="3">
         <v>57001</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>173</v>
       </c>
       <c r="I52" s="3"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>166</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3" t="s">
         <v>174</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G53" s="3">
         <v>26000</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>175</v>
       </c>
       <c r="I53" s="3"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>176</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G54" s="3">
         <v>13000</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>133</v>
       </c>
       <c r="B55" t="s">
         <v>176</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3" t="s">
         <v>137</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G55" s="3">
         <v>26000</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>137</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>133</v>
       </c>
       <c r="B56" t="s">
         <v>176</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3" t="s">
         <v>178</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G56" s="3">
         <v>19500</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>178</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>133</v>
       </c>
       <c r="B57" t="s">
         <v>176</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3" t="s">
         <v>179</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G57" s="3">
         <v>39000</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>179</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>133</v>
       </c>
       <c r="B58" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3" t="s">
         <v>180</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G58" s="3">
         <v>15000</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>181</v>
       </c>
       <c r="I58" s="3"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>133</v>
       </c>
       <c r="B59" t="s">
         <v>176</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3" t="s">
         <v>182</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G59" s="3">
         <v>13700</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>183</v>
       </c>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>133</v>
       </c>
       <c r="B60" t="s">
         <v>176</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3" t="s">
         <v>184</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G60" s="3">
         <v>28500</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>185</v>
       </c>
       <c r="I60" s="3"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>133</v>
       </c>
       <c r="B61" t="s">
         <v>176</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3" t="s">
         <v>186</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G61" s="3">
         <v>57000</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>187</v>
       </c>
       <c r="I61" s="3"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>133</v>
       </c>
       <c r="B62" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3" t="s">
         <v>188</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G62" s="3">
         <v>30000</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I62" s="3"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>133</v>
       </c>
       <c r="B63" t="s">
         <v>190</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G63" s="3">
         <v>13000</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>133</v>
       </c>
       <c r="B64" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3" t="s">
         <v>137</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G64" s="3">
         <v>26000</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>137</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>133</v>
       </c>
       <c r="B65" t="s">
         <v>190</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3"/>
       <c r="E65" s="3" t="s">
         <v>178</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G65" s="3">
         <v>19500</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>178</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>133</v>
       </c>
       <c r="B66" t="s">
         <v>190</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3" t="s">
         <v>179</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G66" s="3">
         <v>39000</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>179</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>133</v>
       </c>
       <c r="B67" t="s">
         <v>192</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>193</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G67" s="3">
         <v>13000</v>
       </c>
       <c r="H67" s="3"/>
       <c r="I67" s="3" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>133</v>
       </c>
       <c r="B68" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3"/>
       <c r="E68" s="3" t="s">
         <v>195</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G68" s="3">
         <v>26000</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>196</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>133</v>
       </c>
       <c r="B69" t="s">
         <v>192</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3" t="s">
         <v>198</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G69" s="3">
         <v>22000</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>199</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>133</v>
       </c>
       <c r="B70" t="s">
         <v>192</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3" t="s">
         <v>201</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G70" s="3">
         <v>42000</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>202</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>133</v>
       </c>
       <c r="B71" t="s">
         <v>192</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3" t="s">
         <v>203</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G71" s="3">
         <v>15000</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>204</v>
       </c>
       <c r="I71" s="3"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>133</v>
       </c>
       <c r="B72" t="s">
         <v>192</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
         <v>205</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G72" s="3">
         <v>30000</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>206</v>
       </c>
       <c r="I72" s="3"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>133</v>
       </c>
       <c r="B73" t="s">
         <v>192</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3" t="s">
         <v>207</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G73" s="3">
         <v>18300</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>208</v>
       </c>
       <c r="I73" s="3"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>133</v>
       </c>
       <c r="B74" t="s">
         <v>192</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G74" s="3">
         <v>28500</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>210</v>
       </c>
       <c r="I74" s="3"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>133</v>
       </c>
       <c r="B75" t="s">
         <v>192</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3" t="s">
         <v>211</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G75" s="3">
         <v>57000</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>212</v>
       </c>
       <c r="I75" s="3"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>133</v>
       </c>
       <c r="B76" t="s">
         <v>192</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3"/>
       <c r="E76" s="3" t="s">
         <v>213</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G76" s="3">
         <v>14400</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>214</v>
       </c>
       <c r="I76" s="3"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>133</v>
       </c>
       <c r="B77" t="s">
         <v>192</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G77" s="3">
         <v>28800</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>216</v>
       </c>
       <c r="I77" s="3"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>133</v>
       </c>
       <c r="B78" t="s">
         <v>217</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G78" s="3">
         <v>13000</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>133</v>
       </c>
       <c r="B79" t="s">
         <v>217</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3" t="s">
         <v>137</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G79" s="3">
         <v>26000</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>137</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>133</v>
       </c>
       <c r="B80" t="s">
         <v>217</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3" t="s">
         <v>178</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G80" s="3">
         <v>19500</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>178</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>133</v>
       </c>
       <c r="B81" t="s">
         <v>217</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3" t="s">
         <v>179</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G81" s="3">
         <v>39000</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>179</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>133</v>
       </c>
       <c r="B82" t="s">
         <v>217</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3"/>
       <c r="E82" s="3" t="s">
         <v>221</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G82" s="3">
         <v>47000</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>222</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>133</v>
       </c>
       <c r="B83" t="s">
         <v>217</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3" t="s">
         <v>224</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G83" s="3">
         <v>18500</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>225</v>
       </c>
       <c r="I83" s="3"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>133</v>
       </c>
       <c r="B84" t="s">
         <v>217</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3" t="s">
         <v>226</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G84" s="3">
         <v>37000</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>227</v>
       </c>
       <c r="I84" s="3"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>133</v>
       </c>
       <c r="B85" t="s">
         <v>217</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3" t="s">
         <v>228</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G85" s="3">
         <v>30000</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>229</v>
       </c>
       <c r="I85" s="3"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>133</v>
       </c>
       <c r="B86" t="s">
         <v>217</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3"/>
       <c r="E86" s="3" t="s">
         <v>230</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G86" s="3">
         <v>28500</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>231</v>
       </c>
       <c r="I86" s="3"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>133</v>
       </c>
       <c r="B87" t="s">
         <v>217</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3"/>
       <c r="E87" s="3" t="s">
         <v>232</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G87" s="3">
         <v>57000</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>233</v>
       </c>
       <c r="I87" s="3"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>133</v>
       </c>
       <c r="B88" t="s">
         <v>217</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3" t="s">
         <v>234</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G88" s="3">
         <v>15000</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>235</v>
       </c>
       <c r="I88" s="3"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>133</v>
       </c>
       <c r="B89" t="s">
         <v>217</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3" t="s">
         <v>236</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G89" s="3">
         <v>24100</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>237</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>133</v>
       </c>
       <c r="B90" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
       <c r="E90" s="3" t="s">
         <v>239</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G90" s="3">
         <v>48200</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>240</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>133</v>
       </c>
       <c r="B91" t="s">
         <v>217</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
       <c r="E91" s="3" t="s">
         <v>241</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G91" s="3">
         <v>23500</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>242</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>133</v>
       </c>
       <c r="B92" t="s">
         <v>217</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3"/>
       <c r="E92" s="3" t="s">
         <v>243</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G92" s="3">
         <v>14300</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>244</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>133</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3" t="s">
         <v>246</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G93" s="3">
         <v>28600</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>133</v>
       </c>
       <c r="B94" t="s">
         <v>248</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
         <v>249</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>250</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G94" s="3">
         <v>26000</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>137</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>133</v>
       </c>
       <c r="B95" t="s">
         <v>248</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3"/>
       <c r="E95" s="3" t="s">
         <v>252</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G95" s="3">
         <v>39000</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>179</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>133</v>
       </c>
       <c r="B96" t="s">
         <v>248</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3"/>
       <c r="E96" s="3" t="s">
         <v>254</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G96" s="3">
         <v>13000</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>133</v>
       </c>
       <c r="B97" t="s">
         <v>248</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3" t="s">
         <v>255</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G97" s="3">
         <v>19500</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>178</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B98" t="s">
         <v>256</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>258</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B99" t="s">
         <v>260</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>262</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G99" s="3">
         <v>8900</v>
       </c>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B100" t="s">
         <v>260</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3"/>
       <c r="E100" s="3" t="s">
         <v>263</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G100" s="3">
         <v>12900</v>
       </c>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B101" t="s">
         <v>260</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3" t="s">
         <v>264</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G101" s="3">
         <v>16900</v>
       </c>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B102" t="s">
         <v>265</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>266</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>267</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="3"/>
       <c r="I102" s="3" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="B103" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I103" s="3"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="B104" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H104" s="3"/>
       <c r="I104" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="B105" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="3"/>
       <c r="I105" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B106" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H106" s="3"/>
       <c r="I106" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>288</v>
+        <v>58</v>
       </c>
       <c r="B107" t="s">
         <v>289</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>290</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>291</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>292</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="3"/>
       <c r="I107" s="3" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B108" t="s">
         <v>294</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>295</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>296</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>297</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G108" s="3">
         <v>19500</v>
       </c>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B109" t="s">
         <v>298</v>
       </c>
       <c r="C109" s="3"/>
       <c r="D109" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>299</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>300</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B110" t="s">
         <v>301</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>303</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>304</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>305</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B111" t="s">
         <v>301</v>
       </c>
       <c r="C111" s="3"/>
       <c r="D111" s="3"/>
       <c r="E111" s="3" t="s">
         <v>307</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>308</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B112" t="s">
         <v>301</v>
       </c>
       <c r="C112" s="3"/>
       <c r="D112" s="3"/>
       <c r="E112" s="3" t="s">
         <v>309</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>310</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B113" t="s">
         <v>301</v>
       </c>
       <c r="C113" s="3"/>
       <c r="D113" s="3"/>
       <c r="E113" s="3" t="s">
         <v>311</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>312</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="114" spans="1:9">
-      <c r="A114" t="s">
+      <c r="B114" t="s">
         <v>313</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="3" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B115" t="s">
+        <v>316</v>
+      </c>
+      <c r="C115" s="3" t="s">
         <v>317</v>
       </c>
-      <c r="C115" s="3" t="s">
+      <c r="D115" s="3" t="s">
         <v>318</v>
       </c>
-      <c r="D115" s="3" t="s">
+      <c r="E115" s="3" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B116" t="s">
         <v>321</v>
       </c>
       <c r="C116" s="3"/>
       <c r="D116" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>322</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B117" t="s">
         <v>323</v>
       </c>
       <c r="C117" s="3"/>
       <c r="D117" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>324</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B118" t="s">
         <v>325</v>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>326</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B119" t="s">
         <v>327</v>
       </c>
       <c r="C119" s="3"/>
       <c r="D119" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>328</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B120" t="s">
         <v>329</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>330</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E120" s="3" t="s">
         <v>331</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B121" t="s">
         <v>332</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E121" s="3" t="s">
         <v>334</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G121" s="3">
         <v>12000</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>335</v>
       </c>
       <c r="I121" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B122" t="s">
         <v>332</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3" t="s">
         <v>336</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G122" s="3">
         <v>18000</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>337</v>
       </c>
       <c r="I122" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B123" t="s">
         <v>332</v>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3"/>
       <c r="E123" s="3" t="s">
         <v>338</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G123" s="3">
         <v>30000</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>339</v>
       </c>
       <c r="I123" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B124" t="s">
         <v>332</v>
       </c>
       <c r="C124" s="3"/>
       <c r="D124" s="3"/>
       <c r="E124" s="3" t="s">
         <v>340</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G124" s="3">
         <v>60000</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>341</v>
       </c>
       <c r="I124" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B125" t="s">
         <v>332</v>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3"/>
       <c r="E125" s="3" t="s">
         <v>342</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G125" s="3">
         <v>15500</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>343</v>
       </c>
       <c r="I125" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B126" t="s">
         <v>332</v>
       </c>
       <c r="C126" s="3"/>
       <c r="D126" s="3"/>
       <c r="E126" s="3" t="s">
         <v>344</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G126" s="3">
         <v>16500</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>345</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B127" t="s">
         <v>332</v>
       </c>
       <c r="C127" s="3"/>
       <c r="D127" s="3"/>
       <c r="E127" s="3" t="s">
         <v>346</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G127" s="3">
         <v>11000</v>
       </c>
       <c r="H127" s="3"/>
       <c r="I127" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B128" t="s">
         <v>332</v>
       </c>
       <c r="C128" s="3"/>
       <c r="D128" s="3"/>
       <c r="E128" s="3" t="s">
         <v>347</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G128" s="3">
         <v>15000</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>348</v>
       </c>
       <c r="I128" s="3"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B129" t="s">
         <v>332</v>
       </c>
       <c r="C129" s="3"/>
       <c r="D129" s="3"/>
       <c r="E129" s="3" t="s">
         <v>349</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G129" s="3">
         <v>14000</v>
       </c>
       <c r="H129" s="3" t="s">
         <v>350</v>
       </c>
       <c r="I129" s="3"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B130" t="s">
         <v>332</v>
       </c>
       <c r="C130" s="3"/>
       <c r="D130" s="3"/>
       <c r="E130" s="3" t="s">
         <v>351</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G130" s="3">
         <v>13000</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>352</v>
       </c>
       <c r="I130" s="3"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="B131" t="s">
         <v>353</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>354</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E131" s="3" t="s">
         <v>355</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>356</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B132" t="s">
         <v>358</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>359</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H132" s="3"/>
       <c r="I132" s="3" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>133</v>
       </c>
       <c r="B133" t="s">
         <v>362</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>363</v>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="3" t="s">
         <v>364</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G133" s="3">
         <v>669000</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>365</v>
       </c>
       <c r="I133" s="3"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>362</v>
       </c>
       <c r="C134" s="3"/>
       <c r="D134" s="3"/>
       <c r="E134" s="3" t="s">
         <v>366</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G134" s="3">
         <v>339000</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>367</v>
       </c>
       <c r="I134" s="3"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>133</v>
       </c>
       <c r="B135" t="s">
         <v>362</v>
       </c>
       <c r="C135" s="3"/>
       <c r="D135" s="3"/>
       <c r="E135" s="3" t="s">
         <v>368</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G135" s="3">
         <v>58900</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>369</v>
       </c>
       <c r="I135" s="3"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B136" t="s">
         <v>370</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>371</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E136" s="3" t="s">
         <v>372</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B137" t="s">
         <v>373</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>374</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="3" t="s">
         <v>375</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B138" t="s">
         <v>376</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>377</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E138" s="3" t="s">
         <v>378</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>133</v>
       </c>
       <c r="B139" t="s">
         <v>379</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>380</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>381</v>
       </c>
       <c r="E139" s="3" t="s">
         <v>379</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G139" s="3">
         <v>50000</v>
       </c>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
     </row>
     <row r="140" spans="1:9">
-      <c r="A140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B140" t="s">
         <v>382</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>383</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E140" s="3" t="s">
         <v>384</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="B141" t="s">
         <v>385</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>386</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B142" t="s">
         <v>387</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>388</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>389</v>
       </c>
       <c r="E142" s="3" t="s">
         <v>390</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B143" t="s">
         <v>393</v>
       </c>
       <c r="C143" s="3"/>
       <c r="D143" s="3" t="s">
         <v>394</v>
       </c>
       <c r="E143" s="3" t="s">
         <v>395</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>396</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>397</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E144" s="3" t="s">
         <v>398</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B145" t="s">
         <v>399</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>400</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E145" s="3" t="s">
         <v>401</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H145" s="3"/>
       <c r="I145" s="3" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>403</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>404</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>405</v>
       </c>
       <c r="E146" s="3" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H146" s="3"/>
       <c r="I146" s="3" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>407</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>408</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="3" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B148" t="s">
         <v>411</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>413</v>
       </c>
       <c r="E148" s="3" t="s">
         <v>414</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G148" s="3">
         <v>4200</v>
       </c>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B149" t="s">
         <v>411</v>
       </c>
       <c r="C149" s="3"/>
       <c r="D149" s="3"/>
       <c r="E149" s="3" t="s">
         <v>415</v>
       </c>
       <c r="F149" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G149" s="3">
         <v>12000</v>
       </c>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B150" t="s">
         <v>411</v>
       </c>
       <c r="C150" s="3"/>
       <c r="D150" s="3"/>
       <c r="E150" s="3" t="s">
         <v>416</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G150" s="3">
         <v>19600</v>
       </c>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B151" t="s">
         <v>411</v>
       </c>
       <c r="C151" s="3"/>
       <c r="D151" s="3"/>
       <c r="E151" s="3" t="s">
         <v>417</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G151" s="3">
         <v>38600</v>
       </c>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B152" t="s">
         <v>411</v>
       </c>
       <c r="C152" s="3"/>
       <c r="D152" s="3"/>
       <c r="E152" s="3" t="s">
         <v>418</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G152" s="3">
         <v>76000</v>
       </c>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B153" t="s">
         <v>411</v>
       </c>
       <c r="C153" s="3"/>
       <c r="D153" s="3"/>
       <c r="E153" s="3" t="s">
         <v>419</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G153" s="3">
         <v>182400</v>
       </c>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B154" t="s">
         <v>420</v>
       </c>
       <c r="C154" s="3"/>
       <c r="D154" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>421</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G154" s="3">
-        <v>23000</v>
+        <v>24500</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>422</v>
       </c>
       <c r="I154" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B155" t="s">
         <v>420</v>
       </c>
       <c r="C155" s="3"/>
       <c r="D155" s="3"/>
       <c r="E155" s="3" t="s">
         <v>423</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G155" s="3">
-        <v>83900</v>
+        <v>88000</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>424</v>
       </c>
       <c r="I155" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B156" t="s">
         <v>420</v>
       </c>
       <c r="C156" s="3"/>
       <c r="D156" s="3"/>
       <c r="E156" s="3" t="s">
         <v>425</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G156" s="3">
-        <v>58900</v>
+        <v>61900</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B157" t="s">
         <v>420</v>
       </c>
       <c r="C157" s="3"/>
       <c r="D157" s="3"/>
       <c r="E157" s="3" t="s">
         <v>427</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G157" s="3">
         <v>93900</v>
       </c>
       <c r="H157" s="3"/>
       <c r="I157" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B158" t="s">
         <v>420</v>
       </c>
       <c r="C158" s="3"/>
       <c r="D158" s="3"/>
       <c r="E158" s="3" t="s">
         <v>428</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G158" s="3">
-        <v>38800</v>
+        <v>38900</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>429</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B159" t="s">
         <v>420</v>
       </c>
       <c r="C159" s="3"/>
       <c r="D159" s="3"/>
       <c r="E159" s="3" t="s">
         <v>430</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G159" s="3">
         <v>22900</v>
       </c>
       <c r="H159" s="3"/>
       <c r="I159" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B160" t="s">
         <v>420</v>
       </c>
       <c r="C160" s="3"/>
       <c r="D160" s="3"/>
       <c r="E160" s="3" t="s">
         <v>431</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G160" s="3">
-        <v>23100</v>
+        <v>24000</v>
       </c>
       <c r="H160" s="3"/>
       <c r="I160" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B161" t="s">
         <v>420</v>
       </c>
       <c r="C161" s="3"/>
       <c r="D161" s="3"/>
       <c r="E161" s="3" t="s">
         <v>432</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H161" s="3"/>
       <c r="I161" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="B162" t="s">
         <v>433</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>434</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>435</v>
       </c>
       <c r="E162" s="3" t="s">
         <v>436</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H162" s="3"/>
       <c r="I162" s="3" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>438</v>
       </c>
       <c r="B163" t="s">
         <v>439</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>440</v>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="3" t="s">
         <v>441</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="B164" t="s">
         <v>442</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>443</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>444</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H164" s="3"/>
       <c r="I164" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="B165" t="s">
         <v>445</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>443</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>446</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H165" s="3"/>
       <c r="I165" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B166" t="s">
         <v>447</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>448</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>449</v>
       </c>
       <c r="E166" s="3" t="s">
         <v>450</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G166" s="3">
         <v>42700</v>
       </c>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B167" t="s">
         <v>447</v>
       </c>
       <c r="C167" s="3"/>
       <c r="D167" s="3"/>
       <c r="E167" s="3" t="s">
         <v>451</v>
       </c>
       <c r="F167" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G167" s="3">
         <v>85400</v>
       </c>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B168" t="s">
         <v>452</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>453</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>454</v>
       </c>
       <c r="E168" s="3" t="s">
         <v>455</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H168" s="3"/>
       <c r="I168" s="3" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B169" t="s">
         <v>457</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="D169" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D169" s="3"/>
       <c r="E169" s="3" t="s">
         <v>459</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>13900</v>
+        <v>14</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="I169" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I169" s="3"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B170" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-      <c r="D170" s="3"/>
+        <v>461</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E170" s="3" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F170" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G170" s="3">
+        <v>13900</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="I170" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B171" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C171" s="3"/>
       <c r="D171" s="3"/>
       <c r="E171" s="3" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H171" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G171" s="3">
+        <v>17900</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>466</v>
+      </c>
       <c r="I171" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="B172" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C172" s="3"/>
-      <c r="D172" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D172" s="3"/>
       <c r="E172" s="3" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F172" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H172" s="3"/>
+      <c r="I172" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
         <v>133</v>
       </c>
       <c r="B173" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C173" s="3"/>
-      <c r="D173" s="3"/>
+      <c r="D173" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E173" s="3" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H173" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G173" s="3">
+        <v>55000</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>470</v>
+      </c>
       <c r="I173" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
         <v>133</v>
       </c>
       <c r="B174" t="s">
         <v>468</v>
       </c>
       <c r="C174" s="3"/>
-      <c r="D174" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D174" s="3"/>
       <c r="E174" s="3" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H174" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="3"/>
       <c r="I174" s="3" t="s">
-        <v>471</v>
+        <v>53</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>133</v>
       </c>
       <c r="B175" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C175" s="3"/>
-      <c r="D175" s="3"/>
+      <c r="D175" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E175" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>42000</v>
+        <v>14</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H175" s="3" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="I175" s="3" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>9</v>
+        <v>133</v>
       </c>
       <c r="B176" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C176" s="3"/>
-      <c r="D176" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="3"/>
       <c r="E176" s="3" t="s">
         <v>476</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H176" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G176" s="3">
+        <v>42000</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>477</v>
+      </c>
       <c r="I176" s="3" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="C177" s="3"/>
-      <c r="D177" s="3"/>
+      <c r="D177" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E177" s="3" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H177" s="3"/>
       <c r="I177" s="3" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="B178" t="s">
-        <v>480</v>
-[...6 lines deleted...]
-      </c>
+        <v>479</v>
+      </c>
+      <c r="C178" s="3"/>
+      <c r="D178" s="3"/>
       <c r="E178" s="3" t="s">
         <v>482</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H178" s="3"/>
       <c r="I178" s="3" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B179" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>394</v>
+        <v>12</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H179" s="3"/>
-      <c r="I179" s="3"/>
+      <c r="I179" s="3" t="s">
+        <v>481</v>
+      </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B180" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>12</v>
+        <v>394</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H180" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H180" s="3"/>
+      <c r="I180" s="3"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="B181" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H181" s="3"/>
-      <c r="I181" s="3"/>
+      <c r="H181" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="B182" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="D182" s="3"/>
+        <v>494</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E182" s="3" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H182" s="3"/>
       <c r="I182" s="3"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="B183" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>496</v>
-[...3 lines deleted...]
-      </c>
+        <v>497</v>
+      </c>
+      <c r="D183" s="3"/>
       <c r="E183" s="3" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H183" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H183" s="3"/>
+      <c r="I183" s="3"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="B184" t="s">
+        <v>499</v>
+      </c>
+      <c r="C184" s="3" t="s">
         <v>500</v>
       </c>
-      <c r="C184" s="3"/>
       <c r="D184" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E184" s="3" t="s">
         <v>501</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>89</v>
+        <v>502</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B185" t="s">
-        <v>503</v>
-[...1 lines deleted...]
-      <c r="C185" s="3" t="s">
         <v>504</v>
       </c>
+      <c r="C185" s="3"/>
       <c r="D185" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>505</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>14800</v>
+        <v>14</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H185" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="I185" s="3" t="s">
         <v>506</v>
       </c>
-      <c r="I185" s="3"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B186" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-      <c r="D186" s="3"/>
+        <v>507</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E186" s="3" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G186" s="3">
-        <v>21900</v>
+        <v>14800</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="I186" s="3"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B187" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C187" s="3"/>
       <c r="D187" s="3"/>
       <c r="E187" s="3" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F187" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G187" s="3">
-        <v>26900</v>
+        <v>21900</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="I187" s="3"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B188" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C188" s="3"/>
       <c r="D188" s="3"/>
       <c r="E188" s="3" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="F188" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G188" s="3">
-        <v>66900</v>
+        <v>26900</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="I188" s="3"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B189" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C189" s="3"/>
       <c r="D189" s="3"/>
       <c r="E189" s="3" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G189" s="3">
-        <v>80900</v>
+        <v>66900</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="I189" s="3"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B190" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C190" s="3"/>
       <c r="D190" s="3"/>
       <c r="E190" s="3" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G190" s="3">
-        <v>90900</v>
+        <v>80900</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="I190" s="3"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B191" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C191" s="3"/>
       <c r="D191" s="3"/>
       <c r="E191" s="3" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H191" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G191" s="3">
+        <v>90900</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>520</v>
+      </c>
       <c r="I191" s="3"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B192" t="s">
-        <v>518</v>
-[...3 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="C192" s="3"/>
       <c r="D192" s="3"/>
       <c r="E192" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H192" s="3"/>
-      <c r="I192" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I192" s="3"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B193" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="D193" s="3"/>
       <c r="E193" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H193" s="3"/>
+      <c r="I193" s="3" t="s">
         <v>523</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B194" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-      <c r="D194" s="3"/>
+        <v>525</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E194" s="3" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="F194" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G194" s="3">
+        <v>60900</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="I194" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B195" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C195" s="3"/>
       <c r="D195" s="3"/>
       <c r="E195" s="3" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F195" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G195" s="3">
+        <v>30900</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="I195" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B196" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C196" s="3"/>
       <c r="D196" s="3"/>
       <c r="E196" s="3" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="F196" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G196" s="3">
+        <v>20900</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="I196" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B197" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C197" s="3"/>
       <c r="D197" s="3"/>
       <c r="E197" s="3" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H197" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G197" s="3">
+        <v>23900</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>534</v>
+      </c>
       <c r="I197" s="3" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B198" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C198" s="3"/>
       <c r="D198" s="3"/>
       <c r="E198" s="3" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I198" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H198" s="3"/>
+      <c r="I198" s="3" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B199" t="s">
-        <v>534</v>
-[...6 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="C199" s="3"/>
+      <c r="D199" s="3"/>
       <c r="E199" s="3" t="s">
         <v>536</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H199" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G199" s="3">
+        <v>26900</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>537</v>
+      </c>
       <c r="I199" s="3"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>537</v>
+        <v>47</v>
       </c>
       <c r="B200" t="s">
         <v>538</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>539</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E200" s="3" t="s">
         <v>540</v>
       </c>
       <c r="F200" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H200" s="3"/>
       <c r="I200" s="3"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
-        <v>48</v>
+        <v>541</v>
       </c>
       <c r="B201" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H201" s="3"/>
       <c r="I201" s="3"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B202" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H202" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H202" s="3"/>
+      <c r="I202" s="3"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="B203" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>490</v>
+        <v>549</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="I203" s="3" t="s">
-        <v>94</v>
+        <v>259</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="B204" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F204" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>498</v>
+        <v>16</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>499</v>
+        <v>94</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="B205" t="s">
-        <v>551</v>
-[...1 lines deleted...]
-      <c r="C205" s="3"/>
+        <v>553</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>500</v>
+      </c>
       <c r="D205" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>4300</v>
+        <v>14</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H205" s="3" t="s">
-        <v>553</v>
+        <v>502</v>
       </c>
       <c r="I205" s="3" t="s">
-        <v>54</v>
+        <v>503</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B206" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="C206" s="3"/>
-      <c r="D206" s="3"/>
+      <c r="D206" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E206" s="3" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="F206" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G206" s="3">
+        <v>4300</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="I206" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B207" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="C207" s="3"/>
       <c r="D207" s="3"/>
       <c r="E207" s="3" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="F207" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G207" s="3">
+        <v>6800</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="I207" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B208" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="C208" s="3"/>
       <c r="D208" s="3"/>
       <c r="E208" s="3" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F208" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G208" s="3">
+        <v>7900</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="I208" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B209" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="C209" s="3"/>
       <c r="D209" s="3"/>
       <c r="E209" s="3" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="F209" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G209" s="3">
+        <v>8900</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="I209" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B210" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="C210" s="3"/>
       <c r="D210" s="3"/>
       <c r="E210" s="3" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H210" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G210" s="3">
+        <v>14200</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>565</v>
+      </c>
       <c r="I210" s="3" t="s">
-        <v>268</v>
+        <v>53</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="B211" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="C211" s="3"/>
       <c r="D211" s="3"/>
       <c r="E211" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>30900</v>
+        <v>14</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H211" s="3"/>
       <c r="I211" s="3" t="s">
-        <v>565</v>
+        <v>268</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B212" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C212" s="3"/>
       <c r="D212" s="3"/>
       <c r="E212" s="3" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G212" s="3">
-        <v>63900</v>
+        <v>30900</v>
       </c>
       <c r="H212" s="3"/>
       <c r="I212" s="3" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
       <c r="B213" t="s">
         <v>567</v>
       </c>
-      <c r="C213" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C213" s="3"/>
+      <c r="D213" s="3"/>
       <c r="E213" s="3" t="s">
         <v>570</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>52</v>
+      </c>
+      <c r="G213" s="3">
+        <v>63900</v>
       </c>
       <c r="H213" s="3"/>
       <c r="I213" s="3" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>133</v>
+        <v>284</v>
       </c>
       <c r="B214" t="s">
+        <v>571</v>
+      </c>
+      <c r="C214" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="C214" s="3" t="s">
+      <c r="D214" s="3" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E214" s="3" t="s">
         <v>574</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H214" s="3"/>
       <c r="I214" s="3" t="s">
-        <v>54</v>
+        <v>575</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B215" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F215" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I215" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G215" s="3">
+        <v>70000</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="B216" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="F216" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H216" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H216" s="3"/>
+      <c r="I216" s="3"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
-        <v>283</v>
+        <v>58</v>
       </c>
       <c r="B217" t="s">
         <v>582</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>583</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E217" s="3" t="s">
         <v>584</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H217" s="3"/>
+      <c r="H217" s="3" t="s">
+        <v>88</v>
+      </c>
       <c r="I217" s="3" t="s">
-        <v>287</v>
+        <v>585</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>25</v>
+        <v>284</v>
       </c>
       <c r="B218" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>587</v>
+        <v>12</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>588</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H218" s="3"/>
-      <c r="I218" s="3"/>
+      <c r="I218" s="3" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="B219" t="s">
         <v>589</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>590</v>
       </c>
-      <c r="D219" s="3"/>
+      <c r="D219" s="3" t="s">
+        <v>591</v>
+      </c>
       <c r="E219" s="3" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H219" s="3"/>
-      <c r="I219" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I219" s="3"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B220" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="3" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F220" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H220" s="3"/>
-      <c r="I220" s="3"/>
+      <c r="I220" s="3" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="B221" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      </c>
+        <v>597</v>
+      </c>
+      <c r="D221" s="3"/>
       <c r="E221" s="3" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F221" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H221" s="3"/>
       <c r="I221" s="3"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B222" t="s">
-        <v>598</v>
-[...1 lines deleted...]
-      <c r="C222" s="3"/>
+        <v>599</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>600</v>
+      </c>
       <c r="D222" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="F222" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H222" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H222" s="3"/>
+      <c r="I222" s="3"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B223" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>601</v>
-[...1 lines deleted...]
-      <c r="D223" s="3"/>
+        <v>603</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>604</v>
+      </c>
       <c r="E223" s="3" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="F223" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H223" s="3"/>
       <c r="I223" s="3"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B224" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="C224" s="3"/>
-      <c r="D224" s="3"/>
+      <c r="D224" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E224" s="3" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15900</v>
+        <v>14</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H224" s="3" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="I224" s="3"/>
+        <v>88</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B225" t="s">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="C225" s="3"/>
+        <v>608</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>609</v>
+      </c>
       <c r="D225" s="3"/>
       <c r="E225" s="3" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="F225" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G225" s="3">
-        <v>26900</v>
+        <v>21500</v>
       </c>
       <c r="H225" s="3" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="I225" s="3"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B226" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="C226" s="3"/>
       <c r="D226" s="3"/>
       <c r="E226" s="3" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="F226" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G226" s="3">
-        <v>41000</v>
+        <v>15900</v>
       </c>
       <c r="H226" s="3" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="I226" s="3"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B227" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="C227" s="3"/>
       <c r="D227" s="3"/>
       <c r="E227" s="3" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="F227" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G227" s="3">
-        <v>19400</v>
+        <v>26900</v>
       </c>
       <c r="H227" s="3" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="I227" s="3"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B228" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="C228" s="3"/>
       <c r="D228" s="3"/>
       <c r="E228" s="3" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="F228" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G228" s="3">
-        <v>23500</v>
+        <v>41000</v>
       </c>
       <c r="H228" s="3" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="I228" s="3"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B229" t="s">
-        <v>614</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="C229" s="3"/>
       <c r="D229" s="3"/>
       <c r="E229" s="3" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>52</v>
+      </c>
+      <c r="G229" s="3">
+        <v>19400</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="I229" s="3"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B230" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="C230" s="3"/>
-      <c r="D230" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D230" s="3"/>
       <c r="E230" s="3" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F230" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H230" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G230" s="3">
+        <v>23500</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>621</v>
+      </c>
       <c r="I230" s="3"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B231" t="s">
-        <v>620</v>
-[...4 lines deleted...]
-      </c>
+        <v>622</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D231" s="3"/>
       <c r="E231" s="3" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="F231" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H231" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H231" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="I231" s="3"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="B232" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="C232" s="3"/>
       <c r="D232" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H232" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H232" s="3"/>
+      <c r="I232" s="3"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B233" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="C233" s="3"/>
       <c r="D233" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H233" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="3"/>
       <c r="I233" s="3" t="s">
-        <v>259</v>
+        <v>46</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="B234" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="C234" s="3"/>
       <c r="D234" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H234" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I234" s="3" t="s">
-        <v>90</v>
+        <v>585</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B235" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="C235" s="3"/>
       <c r="D235" s="3" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E235" s="3" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="F235" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H235" s="3"/>
-      <c r="I235" s="3"/>
+      <c r="H235" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="B236" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="C236" s="3"/>
       <c r="D236" s="3" t="s">
-        <v>631</v>
+        <v>12</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F236" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>40000</v>
+        <v>14</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H236" s="3" t="s">
-        <v>632</v>
-[...1 lines deleted...]
-      <c r="I236" s="3"/>
+        <v>88</v>
+      </c>
+      <c r="I236" s="3" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="B237" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="C237" s="3"/>
-      <c r="D237" s="3"/>
+      <c r="D237" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E237" s="3" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="F237" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H237" s="3"/>
       <c r="I237" s="3"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B238" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C238" s="3"/>
-      <c r="D238" s="3"/>
+      <c r="D238" s="3" t="s">
+        <v>639</v>
+      </c>
       <c r="E238" s="3" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="F238" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G238" s="3">
-        <v>100000</v>
+        <v>40000</v>
       </c>
       <c r="H238" s="3" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="I238" s="3"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B239" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C239" s="3"/>
-      <c r="D239" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D239" s="3"/>
       <c r="E239" s="3" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="F239" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G239" s="3">
-        <v>7500</v>
+        <v>200000</v>
       </c>
       <c r="H239" s="3" t="s">
-        <v>637</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="I239" s="3"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B240" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C240" s="3"/>
       <c r="D240" s="3"/>
       <c r="E240" s="3" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="F240" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G240" s="3">
-        <v>14600</v>
+        <v>100000</v>
       </c>
       <c r="H240" s="3" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>642</v>
+      </c>
+      <c r="I240" s="3"/>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B241" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="C241" s="3"/>
-      <c r="D241" s="3"/>
+      <c r="D241" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E241" s="3" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="F241" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G241" s="3">
+        <v>7500</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="I241" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B242" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="C242" s="3"/>
       <c r="D242" s="3"/>
       <c r="E242" s="3" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="F242" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G242" s="3">
+        <v>14600</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="I242" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B243" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="C243" s="3"/>
       <c r="D243" s="3"/>
       <c r="E243" s="3" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F243" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G243" s="3">
+        <v>10900</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="I243" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="G243" s="3">
-[...3 lines deleted...]
-      <c r="I243" s="3"/>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B244" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="C244" s="3"/>
       <c r="D244" s="3"/>
       <c r="E244" s="3" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="F244" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G244" s="3">
+        <v>39900</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="I244" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="G244" s="3">
-[...3 lines deleted...]
-      <c r="I244" s="3"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B245" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="C245" s="3"/>
       <c r="D245" s="3"/>
       <c r="E245" s="3" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="F245" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G245" s="3">
-        <v>13900</v>
+        <v>18500</v>
       </c>
       <c r="H245" s="3"/>
       <c r="I245" s="3"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B246" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="C246" s="3"/>
       <c r="D246" s="3"/>
       <c r="E246" s="3" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="F246" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>52</v>
+      </c>
+      <c r="G246" s="3">
+        <v>11900</v>
       </c>
       <c r="H246" s="3"/>
-      <c r="I246" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I246" s="3"/>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
-        <v>313</v>
+        <v>47</v>
       </c>
       <c r="B247" t="s">
-        <v>648</v>
-[...6 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="C247" s="3"/>
+      <c r="D247" s="3"/>
       <c r="E247" s="3" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="F247" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>52</v>
+      </c>
+      <c r="G247" s="3">
+        <v>13900</v>
       </c>
       <c r="H247" s="3"/>
       <c r="I247" s="3"/>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="B248" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="C248" s="3"/>
-      <c r="D248" s="3" t="s">
+      <c r="D248" s="3"/>
+      <c r="E248" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="F248" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H248" s="3"/>
+      <c r="I248" s="3" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="B249" t="s">
+        <v>656</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D249" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E248" s="3" t="s">
-[...23 lines deleted...]
-      <c r="D249" s="3"/>
       <c r="E249" s="3" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H249" s="3"/>
+      <c r="I249" s="3"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>133</v>
       </c>
       <c r="B250" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="C250" s="3"/>
-      <c r="D250" s="3"/>
+      <c r="D250" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E250" s="3" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="F250" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G250" s="3">
+        <v>13000</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I250" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="G250" s="3">
-[...5 lines deleted...]
-      <c r="I250" s="3"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>133</v>
       </c>
       <c r="B251" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="C251" s="3"/>
       <c r="D251" s="3"/>
       <c r="E251" s="3" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="F251" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G251" s="3">
+        <v>26000</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I251" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="G251" s="3">
-[...5 lines deleted...]
-      <c r="I251" s="3"/>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>133</v>
       </c>
       <c r="B252" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="C252" s="3"/>
       <c r="D252" s="3"/>
       <c r="E252" s="3" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G252" s="3">
-        <v>36000</v>
+        <v>30000</v>
       </c>
       <c r="H252" s="3" t="s">
-        <v>657</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="I252" s="3"/>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>133</v>
       </c>
       <c r="B253" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="C253" s="3"/>
       <c r="D253" s="3"/>
       <c r="E253" s="3" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="F253" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G253" s="3">
-        <v>18000</v>
+        <v>15000</v>
       </c>
       <c r="H253" s="3" t="s">
-        <v>660</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="I253" s="3"/>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="B254" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="C254" s="3"/>
-      <c r="D254" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D254" s="3"/>
       <c r="E254" s="3" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="F254" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H254" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G254" s="3">
+        <v>36000</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>665</v>
+      </c>
       <c r="I254" s="3" t="s">
-        <v>47</v>
+        <v>666</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="B255" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="C255" s="3"/>
-      <c r="D255" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D255" s="3"/>
       <c r="E255" s="3" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="F255" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I255" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G255" s="3">
+        <v>18000</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>666</v>
+      </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="B256" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="C256" s="3"/>
       <c r="D256" s="3" t="s">
-        <v>667</v>
+        <v>12</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="F256" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H256" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="3"/>
       <c r="I256" s="3" t="s">
-        <v>669</v>
+        <v>46</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="B257" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C257" s="3"/>
       <c r="D257" s="3" t="s">
-        <v>569</v>
+        <v>672</v>
       </c>
       <c r="E257" s="3" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="F257" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H257" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H257" s="3"/>
+      <c r="I257" s="3"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
-        <v>537</v>
+        <v>320</v>
       </c>
       <c r="B258" t="s">
         <v>674</v>
       </c>
       <c r="C258" s="3"/>
       <c r="D258" s="3" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F258" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G258" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H258" s="3"/>
+      <c r="H258" s="3" t="s">
+        <v>300</v>
+      </c>
       <c r="I258" s="3" t="s">
-        <v>268</v>
+        <v>677</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
-        <v>676</v>
+        <v>284</v>
       </c>
       <c r="B259" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C259" s="3"/>
       <c r="D259" s="3" t="s">
-        <v>12</v>
+        <v>573</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F259" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H259" s="3" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="I259" s="3" t="s">
-        <v>94</v>
+        <v>681</v>
       </c>
     </row>
     <row r="260" spans="1:9">
-      <c r="A260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B260" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C260" s="3"/>
       <c r="D260" s="3" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F260" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H260" s="3"/>
-      <c r="I260" s="3"/>
+      <c r="I260" s="3" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="261" spans="1:9">
-      <c r="A261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B261" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C261" s="3"/>
       <c r="D261" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F261" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15000</v>
+        <v>14</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H261" s="3" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="I261" s="3" t="s">
-        <v>686</v>
+        <v>94</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
-        <v>133</v>
+        <v>24</v>
       </c>
       <c r="B262" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="C262" s="3"/>
-      <c r="D262" s="3"/>
+      <c r="D262" s="3" t="s">
+        <v>688</v>
+      </c>
       <c r="E262" s="3" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="F262" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H262" s="3"/>
+      <c r="I262" s="3"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>133</v>
       </c>
       <c r="B263" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C263" s="3"/>
-      <c r="D263" s="3"/>
+      <c r="D263" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E263" s="3" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F263" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G263" s="3">
-        <v>28500</v>
+        <v>15000</v>
       </c>
       <c r="H263" s="3" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="I263" s="3" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>133</v>
       </c>
       <c r="B264" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C264" s="3"/>
       <c r="D264" s="3"/>
       <c r="E264" s="3" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F264" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G264" s="3">
-        <v>26000</v>
+        <v>14400</v>
       </c>
       <c r="H264" s="3" t="s">
-        <v>137</v>
+        <v>695</v>
       </c>
       <c r="I264" s="3" t="s">
-        <v>54</v>
+        <v>696</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>133</v>
       </c>
       <c r="B265" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C265" s="3"/>
       <c r="D265" s="3"/>
       <c r="E265" s="3" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G265" s="3">
-        <v>13000</v>
+        <v>28500</v>
       </c>
       <c r="H265" s="3" t="s">
-        <v>135</v>
+        <v>698</v>
       </c>
       <c r="I265" s="3" t="s">
-        <v>54</v>
+        <v>699</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>133</v>
       </c>
       <c r="B266" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C266" s="3"/>
       <c r="D266" s="3"/>
       <c r="E266" s="3" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="F266" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G266" s="3">
+        <v>26000</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I266" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>133</v>
       </c>
       <c r="B267" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C267" s="3"/>
       <c r="D267" s="3"/>
       <c r="E267" s="3" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="F267" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G267" s="3">
+        <v>13000</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I267" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>133</v>
       </c>
       <c r="B268" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C268" s="3"/>
       <c r="D268" s="3"/>
       <c r="E268" s="3" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F268" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G268" s="3">
+        <v>39000</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I268" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>133</v>
       </c>
       <c r="B269" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C269" s="3"/>
       <c r="D269" s="3"/>
       <c r="E269" s="3" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="F269" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G269" s="3">
+        <v>19500</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I269" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>133</v>
       </c>
       <c r="B270" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C270" s="3"/>
       <c r="D270" s="3"/>
       <c r="E270" s="3" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F270" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G270" s="3">
-        <v>51000</v>
+        <v>25500</v>
       </c>
       <c r="H270" s="3" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="I270" s="3" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>133</v>
       </c>
       <c r="B271" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C271" s="3"/>
       <c r="D271" s="3"/>
       <c r="E271" s="3" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="F271" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G271" s="3">
-        <v>21300</v>
-[...2 lines deleted...]
-      <c r="I271" s="3"/>
+        <v>28800</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>709</v>
+      </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>133</v>
       </c>
       <c r="B272" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C272" s="3"/>
       <c r="D272" s="3"/>
       <c r="E272" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G272" s="3">
+        <v>51000</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="I272" s="3" t="s">
         <v>706</v>
-      </c>
-[...10 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>133</v>
       </c>
       <c r="B273" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C273" s="3"/>
       <c r="D273" s="3"/>
       <c r="E273" s="3" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F273" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G273" s="3">
-        <v>30000</v>
-[...3 lines deleted...]
-      </c>
+        <v>21300</v>
+      </c>
+      <c r="H273" s="3"/>
       <c r="I273" s="3"/>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B274" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="C274" s="3"/>
-      <c r="D274" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D274" s="3"/>
       <c r="E274" s="3" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F274" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G274" s="3">
-        <v>20900</v>
+        <v>57000</v>
       </c>
       <c r="H274" s="3" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="I274" s="3" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B275" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="C275" s="3"/>
       <c r="D275" s="3"/>
       <c r="E275" s="3" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="F275" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G275" s="3">
-        <v>27900</v>
+        <v>30000</v>
       </c>
       <c r="H275" s="3" t="s">
-        <v>716</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="I275" s="3"/>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B276" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C276" s="3"/>
-      <c r="D276" s="3"/>
+      <c r="D276" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E276" s="3" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="F276" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G276" s="3">
-        <v>25600</v>
+        <v>20900</v>
       </c>
       <c r="H276" s="3" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="I276" s="3" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B277" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C277" s="3"/>
       <c r="D277" s="3"/>
       <c r="E277" s="3" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="F277" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G277" s="3">
-        <v>30900</v>
+        <v>27900</v>
       </c>
       <c r="H277" s="3" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="I277" s="3" t="s">
-        <v>54</v>
+        <v>721</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B278" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C278" s="3"/>
       <c r="D278" s="3"/>
       <c r="E278" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G278" s="3">
+        <v>25600</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="I278" s="3" t="s">
         <v>721</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B279" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C279" s="3"/>
       <c r="D279" s="3"/>
       <c r="E279" s="3" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F279" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G279" s="3">
+        <v>30900</v>
+      </c>
+      <c r="H279" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="I279" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B280" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C280" s="3"/>
       <c r="D280" s="3"/>
       <c r="E280" s="3" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="F280" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G280" s="3">
+        <v>23900</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="I280" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B281" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C281" s="3"/>
       <c r="D281" s="3"/>
       <c r="E281" s="3" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="F281" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G281" s="3">
+        <v>26600</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="I281" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B282" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C282" s="3"/>
       <c r="D282" s="3"/>
       <c r="E282" s="3" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="F282" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G282" s="3">
+        <v>29600</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="I282" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B283" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C283" s="3"/>
       <c r="D283" s="3"/>
       <c r="E283" s="3" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="F283" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G283" s="3">
+        <v>25600</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="I283" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B284" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C284" s="3"/>
       <c r="D284" s="3"/>
       <c r="E284" s="3" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F284" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G284" s="3">
+        <v>27600</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="I284" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B285" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C285" s="3"/>
       <c r="D285" s="3"/>
       <c r="E285" s="3" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="F285" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G285" s="3">
         <v>23300</v>
       </c>
       <c r="H285" s="3" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="I285" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B286" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C286" s="3"/>
       <c r="D286" s="3"/>
       <c r="E286" s="3" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="F286" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G286" s="3">
         <v>29600</v>
       </c>
       <c r="H286" s="3" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="I286" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B287" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C287" s="3"/>
       <c r="D287" s="3"/>
       <c r="E287" s="3" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="F287" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G287" s="3">
+        <v>23300</v>
+      </c>
+      <c r="H287" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="I287" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B288" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C288" s="3"/>
       <c r="D288" s="3"/>
       <c r="E288" s="3" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="F288" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G288" s="3">
         <v>29600</v>
       </c>
       <c r="H288" s="3" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="I288" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B289" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C289" s="3"/>
       <c r="D289" s="3"/>
       <c r="E289" s="3" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F289" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G289" s="3">
+        <v>26600</v>
+      </c>
+      <c r="H289" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="I289" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B290" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C290" s="3"/>
       <c r="D290" s="3"/>
       <c r="E290" s="3" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F290" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G290" s="3">
+        <v>29600</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="I290" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B291" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C291" s="3"/>
       <c r="D291" s="3"/>
       <c r="E291" s="3" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="F291" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G291" s="3">
         <v>29900</v>
       </c>
       <c r="H291" s="3" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="I291" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B292" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C292" s="3"/>
       <c r="D292" s="3"/>
       <c r="E292" s="3" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="F292" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G292" s="3">
         <v>31900</v>
       </c>
       <c r="H292" s="3" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="I292" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B293" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C293" s="3"/>
       <c r="D293" s="3"/>
       <c r="E293" s="3" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="F293" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G293" s="3">
+        <v>29900</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="I293" s="3" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B294" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C294" s="3"/>
       <c r="D294" s="3"/>
       <c r="E294" s="3" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="F294" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G294" s="3">
         <v>31900</v>
       </c>
       <c r="H294" s="3" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="I294" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B295" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C295" s="3"/>
       <c r="D295" s="3"/>
       <c r="E295" s="3" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="F295" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H295" s="3"/>
+        <v>52</v>
+      </c>
+      <c r="G295" s="3">
+        <v>25900</v>
+      </c>
+      <c r="H295" s="3" t="s">
+        <v>751</v>
+      </c>
       <c r="I295" s="3" t="s">
-        <v>268</v>
+        <v>53</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
-        <v>288</v>
+        <v>47</v>
       </c>
       <c r="B296" t="s">
-        <v>749</v>
+        <v>718</v>
       </c>
       <c r="C296" s="3"/>
-      <c r="D296" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D296" s="3"/>
       <c r="E296" s="3" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="F296" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G296" s="3">
+        <v>31900</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="I296" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="G296" s="3">
-[...3 lines deleted...]
-      <c r="I296" s="3"/>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
-        <v>288</v>
+        <v>47</v>
       </c>
       <c r="B297" t="s">
-        <v>749</v>
+        <v>718</v>
       </c>
       <c r="C297" s="3"/>
       <c r="D297" s="3"/>
       <c r="E297" s="3" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="F297" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>25600</v>
+        <v>14</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H297" s="3"/>
-      <c r="I297" s="3"/>
+      <c r="I297" s="3" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B298" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C298" s="3"/>
-      <c r="D298" s="3"/>
+      <c r="D298" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E298" s="3" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="F298" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G298" s="3">
-        <v>33600</v>
+        <v>20900</v>
       </c>
       <c r="H298" s="3"/>
       <c r="I298" s="3"/>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B299" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C299" s="3"/>
       <c r="D299" s="3"/>
       <c r="E299" s="3" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="F299" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G299" s="3">
-        <v>41900</v>
+        <v>25600</v>
       </c>
       <c r="H299" s="3"/>
       <c r="I299" s="3"/>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B300" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C300" s="3"/>
       <c r="D300" s="3"/>
       <c r="E300" s="3" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="F300" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G300" s="3">
-        <v>51100</v>
+        <v>33600</v>
       </c>
       <c r="H300" s="3"/>
       <c r="I300" s="3"/>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B301" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C301" s="3"/>
       <c r="D301" s="3"/>
       <c r="E301" s="3" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="F301" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G301" s="3">
-        <v>62900</v>
+        <v>41900</v>
       </c>
       <c r="H301" s="3"/>
       <c r="I301" s="3"/>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
-        <v>85</v>
+        <v>320</v>
       </c>
       <c r="B302" t="s">
         <v>756</v>
       </c>
       <c r="C302" s="3"/>
-      <c r="D302" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D302" s="3"/>
       <c r="E302" s="3" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="F302" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="G302" s="3">
+        <v>51100</v>
+      </c>
+      <c r="H302" s="3"/>
+      <c r="I302" s="3"/>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
-        <v>43</v>
+        <v>320</v>
       </c>
       <c r="B303" t="s">
-        <v>758</v>
-[...3 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="C303" s="3"/>
       <c r="D303" s="3"/>
       <c r="E303" s="3" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="F303" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="G303" s="3">
+        <v>62900</v>
+      </c>
+      <c r="H303" s="3"/>
       <c r="I303" s="3"/>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="B304" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C304" s="3"/>
       <c r="D304" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E304" s="3" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="F304" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G304" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H304" s="3"/>
-      <c r="I304" s="3"/>
+      <c r="H304" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="I304" s="3" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B305" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C305" s="3" t="s">
-        <v>765</v>
-[...3 lines deleted...]
-      </c>
+        <v>766</v>
+      </c>
+      <c r="D305" s="3"/>
       <c r="E305" s="3" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F305" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G305" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H305" s="3"/>
+      <c r="H305" s="3" t="s">
+        <v>768</v>
+      </c>
       <c r="I305" s="3"/>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B306" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C306" s="3"/>
       <c r="D306" s="3" t="s">
-        <v>768</v>
+        <v>12</v>
       </c>
       <c r="E306" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="F306" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G306" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H306" s="3"/>
       <c r="I306" s="3"/>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B307" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-      <c r="D307" s="3"/>
+        <v>771</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E307" s="3" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F307" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G307" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H307" s="3"/>
       <c r="I307" s="3"/>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B308" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="C308" s="3"/>
-      <c r="D308" s="3"/>
+      <c r="D308" s="3" t="s">
+        <v>775</v>
+      </c>
       <c r="E308" s="3" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="F308" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G308" s="3">
-        <v>59900</v>
+        <v>29000</v>
       </c>
       <c r="H308" s="3" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="I308" s="3"/>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B309" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="C309" s="3"/>
       <c r="D309" s="3"/>
       <c r="E309" s="3" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="F309" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G309" s="3">
-        <v>64900</v>
+        <v>59900</v>
       </c>
       <c r="H309" s="3" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="I309" s="3"/>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B310" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="C310" s="3"/>
       <c r="D310" s="3"/>
       <c r="E310" s="3" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="F310" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G310" s="3">
-        <v>34900</v>
+        <v>64900</v>
       </c>
       <c r="H310" s="3" t="s">
-        <v>776</v>
-[...3 lines deleted...]
-      </c>
+        <v>779</v>
+      </c>
+      <c r="I310" s="3"/>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B311" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="C311" s="3"/>
       <c r="D311" s="3"/>
       <c r="E311" s="3" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="F311" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G311" s="3">
-        <v>64900</v>
+        <v>34900</v>
       </c>
       <c r="H311" s="3" t="s">
-        <v>778</v>
-[...1 lines deleted...]
-      <c r="I311" s="3"/>
+        <v>782</v>
+      </c>
+      <c r="I311" s="3" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B312" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="C312" s="3"/>
       <c r="D312" s="3"/>
       <c r="E312" s="3" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F312" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G312" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H312" s="3"/>
       <c r="I312" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="B313" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="D313" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E313" s="3" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F313" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H313" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="B314" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="D314" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E314" s="3" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="F314" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H314" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="B315" t="s">
+        <v>789</v>
+      </c>
+      <c r="C315" s="3" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="D315" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E315" s="3" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="F315" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G315" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H315" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B316" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="D316" s="3"/>
       <c r="E316" s="3" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="F316" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G316" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H316" s="3"/>
       <c r="I316" s="3" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
     </row>
     <row r="317" spans="1:9">
-      <c r="A317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B317" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="C317" s="3"/>
       <c r="D317" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E317" s="3" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F317" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G317" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H317" s="3"/>
       <c r="I317" s="3"/>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B318" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="C318" s="3"/>
       <c r="D318" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E318" s="3" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="F318" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G318" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H318" s="3"/>
       <c r="I318" s="3"/>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="B319" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="C319" s="3"/>
       <c r="D319" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E319" s="3" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="F319" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G319" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H319" s="3"/>
       <c r="I319" s="3" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B320" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="D320" s="3" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="E320" s="3" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="F320" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G320" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H320" s="3"/>
       <c r="I320" s="3"/>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="B321" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="C321" s="3" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="D321" s="3"/>
       <c r="E321" s="3" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="F321" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G321" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H321" s="3"/>
       <c r="I321" s="3"/>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B322" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="C322" s="3"/>
       <c r="D322" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E322" s="3" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="F322" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G322" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H322" s="3"/>
       <c r="I322" s="3"/>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B323" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="C323" s="3"/>
       <c r="D323" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E323" s="3" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F323" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G323" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H323" s="3"/>
       <c r="I323" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B324" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="C324" s="3"/>
       <c r="D324" s="3" t="s">
         <v>394</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="F324" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G324" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H324" s="3"/>
       <c r="I324" s="3"/>
     </row>
     <row r="325" spans="1:9">
-      <c r="A325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B325" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="D325" s="3" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E325" s="3" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F325" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G325" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H325" s="3"/>
       <c r="I325" s="3"/>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B326" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="C326" s="3"/>
       <c r="D326" s="3" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F326" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G326" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H326" s="3"/>
       <c r="I326" s="3" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B327" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="C327" s="3"/>
       <c r="D327" s="3" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E327" s="3" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F327" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G327" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H327" s="3"/>
       <c r="I327" s="3"/>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
         <v>438</v>
       </c>
       <c r="B328" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="D328" s="3"/>
       <c r="E328" s="3" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F328" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G328" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H328" s="3"/>
       <c r="I328" s="3"/>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
         <v>133</v>
       </c>
       <c r="B329" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="C329" s="3"/>
       <c r="D329" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E329" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F329" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G329" s="3">
         <v>13000</v>
       </c>
       <c r="H329" s="3" t="s">
         <v>135</v>
       </c>
       <c r="I329" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
         <v>133</v>
       </c>
       <c r="B330" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="C330" s="3"/>
       <c r="D330" s="3"/>
       <c r="E330" s="3" t="s">
         <v>137</v>
       </c>
       <c r="F330" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G330" s="3">
         <v>26000</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>137</v>
       </c>
       <c r="I330" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
         <v>133</v>
       </c>
       <c r="B331" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="C331" s="3"/>
       <c r="D331" s="3"/>
       <c r="E331" s="3" t="s">
         <v>178</v>
       </c>
       <c r="F331" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G331" s="3">
         <v>19500</v>
       </c>
       <c r="H331" s="3" t="s">
         <v>178</v>
       </c>
       <c r="I331" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
         <v>133</v>
       </c>
       <c r="B332" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="C332" s="3"/>
       <c r="D332" s="3"/>
       <c r="E332" s="3" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="F332" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G332" s="3">
         <v>39000</v>
       </c>
       <c r="H332" s="3" t="s">
         <v>179</v>
       </c>
       <c r="I332" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="B333" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="C333" s="3"/>
       <c r="D333" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E333" s="3" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="F333" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G333" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H333" s="3"/>
       <c r="I333" s="3" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="B334" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="D334" s="3"/>
       <c r="E334" s="3" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="F334" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G334" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H334" s="3"/>
       <c r="I334" s="3"/>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B335" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="C335" s="3"/>
       <c r="D335" s="3" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E335" s="3" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="F335" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G335" s="3">
         <v>22900</v>
       </c>
       <c r="H335" s="3"/>
       <c r="I335" s="3"/>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B336" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C336" s="3"/>
       <c r="D336" s="3" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="E336" s="3" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="F336" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G336" s="3">
         <v>165000</v>
       </c>
       <c r="H336" s="3"/>
       <c r="I336" s="3" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B337" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C337" s="3"/>
       <c r="D337" s="3"/>
       <c r="E337" s="3" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F337" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G337" s="3">
         <v>296000</v>
       </c>
-      <c r="H337" s="3"/>
+      <c r="H337" s="3" t="s">
+        <v>841</v>
+      </c>
       <c r="I337" s="3" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B338" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C338" s="3"/>
       <c r="D338" s="3"/>
       <c r="E338" s="3" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="F338" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G338" s="3">
         <v>299000</v>
       </c>
       <c r="H338" s="3"/>
       <c r="I338" s="3" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B339" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C339" s="3"/>
       <c r="D339" s="3"/>
       <c r="E339" s="3" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="F339" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G339" s="3">
         <v>350000</v>
       </c>
       <c r="H339" s="3"/>
       <c r="I339" s="3" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B340" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C340" s="3"/>
       <c r="D340" s="3"/>
       <c r="E340" s="3" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="F340" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G340" s="3">
         <v>570000</v>
       </c>
       <c r="H340" s="3"/>
       <c r="I340" s="3" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="B341" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C341" s="3"/>
       <c r="D341" s="3"/>
       <c r="E341" s="3" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="F341" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G341" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H341" s="3"/>
       <c r="I341" s="3" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="B342" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="C342" s="3" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="D342" s="3"/>
       <c r="E342" s="3" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="F342" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G342" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H342" s="3"/>
       <c r="I342" s="3"/>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B343" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="C343" s="3"/>
       <c r="D343" s="3" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="E343" s="3" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="F343" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G343" s="3">
         <v>39900</v>
       </c>
       <c r="H343" s="3" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="I343" s="3"/>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B344" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="C344" s="3"/>
       <c r="D344" s="3" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="E344" s="3" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="F344" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G344" s="3">
         <v>49900</v>
       </c>
       <c r="H344" s="3"/>
       <c r="I344" s="3"/>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B345" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="C345" s="3"/>
       <c r="D345" s="3"/>
       <c r="E345" s="3" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="F345" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G345" s="3">
         <v>134900</v>
       </c>
       <c r="H345" s="3"/>
       <c r="I345" s="3"/>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B346" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="C346" s="3"/>
       <c r="D346" s="3"/>
       <c r="E346" s="3" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="F346" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G346" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H346" s="3"/>
       <c r="I346" s="3"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>