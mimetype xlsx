--- v2 (2026-02-17)
+++ v3 (2026-04-04)
@@ -12,1088 +12,1102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="736">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="760">
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Terminos y Condiciones</t>
   </si>
   <si>
     <t>Cobertura</t>
   </si>
   <si>
     <t>Bono</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Caracteristicas</t>
   </si>
   <si>
     <t>Supermercados</t>
   </si>
   <si>
     <t>Alkosto</t>
   </si>
   <si>
-    <t>BONO Válido únicamente en los puntos Alkosto y Ktronix a Nivel Nacional. EL BONO APLICA ÚNICAMENTE PARA UNA SOLA COMPRA, NO ES POSIBLE USAR MAS DE UN BONO EN LA MISMA COMPRA. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>BONO Válido únicamente en los puntos Alkosto y Ktronix a Nivel Nacional. EL BONO APLICA ÚNICAMENTE PARA UNA SOLA COMPRA, NO ES POSIBLE USAR MAS DE UN BONO EN LA MISMA COMPRA. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Alkosto – Bono Plata</t>
   </si>
   <si>
     <t>plata</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>$10.000-$10.000.000</t>
   </si>
   <si>
     <t>Multiplos de 50*Aplica Pre-compra para compras superiores a 100Millones</t>
   </si>
   <si>
     <t>Comercios Electrónicos</t>
   </si>
   <si>
     <t>Amazon</t>
   </si>
   <si>
+    <t>Luego de 72 horas hábiles, Quantum le enviará al correo registrado el código con que puede hacer uso de este bono.
+Registrar el código enviado por Quantum en Amazon.com en: Mi cuenta, Amazon Wallet, Administrar saldo de tarjeta de regalo y Canjear tarjeta de regalo, también lo puede registrar en el momento del pago en: Información de pago y tarjetas de regalo, códigos promocionales y cupones. Aplica únicamente para compras en Amazon.com, sujeto a amazon.com/gc-legal El valor del bono corresponde al monto expresado en el mismo. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado Amazon.com. Verificar si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249</t>
+  </si>
+  <si>
     <t>https://www.amazon.com/</t>
   </si>
   <si>
     <t>Amazon – Bono Plata</t>
   </si>
   <si>
     <t>Se genera en USD. (50-500 USD)</t>
   </si>
   <si>
     <t>Pre-compra-comisión 8%</t>
   </si>
   <si>
     <t>Plataformas Digitales</t>
   </si>
   <si>
     <t>American &amp; British Academy</t>
   </si>
   <si>
-    <t>Debes de registrarte en https://www.abaenglish.com/ e ingresar el código entregado, El valor del bono corresponde al monto expresado en el mismo. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. curso valido para 1 año. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
+    <t>Licencia por 1 año.
+Debes de registrarte en https://www.abaenglish.com/ e ingresar el código entregado, El valor del bono corresponde al monto expresado en el mismo. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. curso valido para 1 año. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249</t>
   </si>
   <si>
     <t>https://www.abaenglish.com/</t>
   </si>
   <si>
-    <t>ABA Bono $245.000</t>
+    <t>ABA Curso de inglés online</t>
   </si>
   <si>
     <t>Licencia por 1 año</t>
   </si>
   <si>
     <t>Viajes</t>
   </si>
   <si>
     <t>Antójese Travel</t>
   </si>
   <si>
     <t>DEBE PRESENTAR EL CODIGO ENVIADO DESDE QUANTUM, A SU CORREO REGISTRADO ESTE ES EL ÚNICO CÓDIGO AUTORIZADO PARA LA REDENCIÓN DEL BONO, El bono es al portador y podrá ser utilizado por su beneficiario para el
-pago de servicios turísticos únicamente en la página www.antojese.travel, Para la redención de este bono el beneficiario de este debe presentar su documento de Identificación. Este bono se activa 4 DIAS HABILES DESPUES DE SU DESCARGA. El bono es personal e intransferible, solo podrá ser utilizado por su beneficiario para el pago de servicios turísticos en las oficinas al público de Antojese Travel. En caso de pérdida, no se reemplaza ni se puede bloquear. Está prohibida su venta o canje por efectivo. Para ser aceptado, deberá ser presentado entero, sin sello, sin raspaduras. Acérquese a cualquiera de las oficinas de Antojese travel a nivel Nacional e informe que tiene un bono electrónico para viajar. Con la asesoría del funcionario, seleccione su plan de viaje. El bono es parte de pago de su plan, y puede ser utilizado para pagar tiquetes nacionales o internacionales de cualquier aerolínea que opere en Colombia, hoteles, renta de vehículos, cruceros o paquetes turísticos vendidos por la agencia de viajes. Si el cliente compra un servicio con valor superior al bono, se puede pagar la diferencia utilizando otros medios de pago, según las condiciones de la aerolínea o el operador elegido. En caso de no ser utilizado en su totalidad no habrá reembolso del saldo del bono. Las penalidades causadas por cambios o cancelaciones de los servicios deberán ser asumidas por el pasajero. El bono tiene fecha de vencimiento de un año a partir de la fecha de emisión, lo que implica que el cliente deberá redimir por los servicios turísticos en el lapso que tiene el bono, después de ese tiempo el bono no tiene ninguna validez ni tendrá derecho a reembolso alguno. Para hacer efectiva la redención del bono este debe ser presentado y entregado en la respectiva oficina de Antojese Travel. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+pago de servicios turísticos únicamente en la página www.antojese.travel, Para la redención de este bono el beneficiario de este debe presentar su documento de Identificación. Este bono se activa 4 DIAS HABILES DESPUES DE SU DESCARGA. El bono es personal e intransferible, solo podrá ser utilizado por su beneficiario para el pago de servicios turísticos en las oficinas al público de Antojese Travel. En caso de pérdida, no se reemplaza ni se puede bloquear. Está prohibida su venta o canje por efectivo. Para ser aceptado, deberá ser presentado entero, sin sello, sin raspaduras. Acérquese a cualquiera de las oficinas de Antojese travel a nivel Nacional e informe que tiene un bono electrónico para viajar. Con la asesoría del funcionario, seleccione su plan de viaje. El bono es parte de pago de su plan, y puede ser utilizado para pagar tiquetes nacionales o internacionales de cualquier aerolínea que opere en Colombia, hoteles, renta de vehículos, cruceros o paquetes turísticos vendidos por la agencia de viajes. Si el cliente compra un servicio con valor superior al bono, se puede pagar la diferencia utilizando otros medios de pago, según las condiciones de la aerolínea o el operador elegido. En caso de no ser utilizado en su totalidad no habrá reembolso del saldo del bono. Las penalidades causadas por cambios o cancelaciones de los servicios deberán ser asumidas por el pasajero. El bono tiene fecha de vencimiento de un año a partir de la fecha de emisión, lo que implica que el cliente deberá redimir por los servicios turísticos en el lapso que tiene el bono, después de ese tiempo el bono no tiene ninguna validez ni tendrá derecho a reembolso alguno. Para hacer efectiva la redención del bono este debe ser presentado y entregado en la respectiva oficina de Antojese Travel. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>https://www.antojese.travel/es-es/</t>
   </si>
   <si>
     <t>Antójese Travel – Bono Plata</t>
   </si>
   <si>
     <t>Antojese Travel Bono $50.000</t>
   </si>
   <si>
     <t>*Comisión 8%</t>
   </si>
   <si>
     <t>Aviatur</t>
   </si>
   <si>
-    <t>DEBE PRESENTAR EL CODIGO ENVIADO DESDE QUANTUM, A SU CORREO REGISTRADO ESTE ES EL ÚNICO CÓDIGO AUTORIZADO PARA LA REDENCIÓN DEL BONO, Para la redención de este bono el beneficiario de este debe presentar su documento de Identificación. Este bono se activa 4 DIAS HABILES DESPUES DE SU DESCARGA. El bono es personal e intransferible, solo podrá ser utilizado por su beneficiario para el pago de servicios turísticos en las oficinas al público de Agencia de viajes y turismo Aviatur S.A. En caso de pérdida, no se reemplaza ni se puede bloquear. Está prohibida su venta o canje por efectivo. Para ser aceptado, deberá ser presentado entero, sin sello, sin raspaduras. Acérquese a cualquiera de las oficinas de Aviatur a nivel Nacional e informe que tiene un bono electrónico para viajar. Con la asesoría del funcionario de Aviatur, seleccione su plan de viaje. El bono es parte de pago de su plan, y puede ser utilizado para pagar tiquetes nacionales o internacionales de cualquier aerolínea que opere en Colombia, hoteles, renta de vehículos, cruceros o paquetes turísticos vendidos por la agencia de viajes. Si el cliente compra un servicio con valor superior al bono, se puede pagar la diferencia utilizando otros medios de pago, según las condiciones de la aerolínea o el operador elegido. En caso de no ser utilizado en su totalidad no habrá reembolso del saldo del bono. Las penalidades causadas por cambios o cancelaciones de los servicios deberán ser asumidas por el pasajero. El bono tiene fecha de vencimiento de un año a partir de la fecha de emisión, lo que implica que el cliente deberá redimir por los servicios turísticos en el lapso que tiene el bono, después de ese tiempo el bono no tiene ninguna validez ni tendrá derecho a reembolso alguno. Para compras de servicios internacionales se debe cumplir con las normas de moneda extranjera aplicadas por Aviatur S.A. NO APLICA PARA COMPRAS POR INTERNET. Para hacer efectiva la redención del bono este debe ser presentado y entregado en la respectiva oficina de Aviatur S.A está sujeta al régimen de responsabilidad que establece la ley 300/96 y D.R. 1075/97, Decreto 2438 de 2010 y las normas que lo modifiquen, adicionen o reformen. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>DEBE PRESENTAR EL CODIGO ENVIADO DESDE QUANTUM, A SU CORREO REGISTRADO ESTE ES EL ÚNICO CÓDIGO AUTORIZADO PARA LA REDENCIÓN DEL BONO, Para la redención de este bono el beneficiario de este debe presentar su documento de Identificación. Este bono se activa 4 DIAS HABILES DESPUES DE SU DESCARGA. El bono es personal e intransferible, solo podrá ser utilizado por su beneficiario para el pago de servicios turísticos en las oficinas al público de Agencia de viajes y turismo Aviatur S.A. En caso de pérdida, no se reemplaza ni se puede bloquear. Está prohibida su venta o canje por efectivo. Para ser aceptado, deberá ser presentado entero, sin sello, sin raspaduras. Acérquese a cualquiera de las oficinas de Aviatur a nivel Nacional e informe que tiene un bono electrónico para viajar. Con la asesoría del funcionario de Aviatur, seleccione su plan de viaje. El bono es parte de pago de su plan, y puede ser utilizado para pagar tiquetes nacionales o internacionales de cualquier aerolínea que opere en Colombia, hoteles, renta de vehículos, cruceros o paquetes turísticos vendidos por la agencia de viajes. Si el cliente compra un servicio con valor superior al bono, se puede pagar la diferencia utilizando otros medios de pago, según las condiciones de la aerolínea o el operador elegido. En caso de no ser utilizado en su totalidad no habrá reembolso del saldo del bono. Las penalidades causadas por cambios o cancelaciones de los servicios deberán ser asumidas por el pasajero. El bono tiene fecha de vencimiento de un año a partir de la fecha de emisión, lo que implica que el cliente deberá redimir por los servicios turísticos en el lapso que tiene el bono, después de ese tiempo el bono no tiene ninguna validez ni tendrá derecho a reembolso alguno. Para compras de servicios internacionales se debe cumplir con las normas de moneda extranjera aplicadas por Aviatur S.A. NO APLICA PARA COMPRAS POR INTERNET. Para hacer efectiva la redención del bono este debe ser presentado y entregado en la respectiva oficina de Aviatur S.A está sujeta al régimen de responsabilidad que establece la ley 300/96 y D.R. 1075/97, Decreto 2438 de 2010 y las normas que lo modifiquen, adicionen o reformen. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Aviatur – Bono Plata</t>
   </si>
   <si>
     <t>Aviatur Bono $200.000</t>
   </si>
   <si>
     <t>Ofc Aviatur Nacional *Comisión 8%</t>
   </si>
   <si>
     <t>Comercios</t>
   </si>
   <si>
     <t>Baby Fresh</t>
   </si>
   <si>
-    <t>El bono es válido PARA COMPRAS EN TIENDAS FISICAS PROPIAS DE LAS MARCAS Gef, Punto Blanco, Baby Fresh, Galax, Parfols. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>El bono es válido PARA COMPRAS EN TIENDAS FISICAS PROPIAS DE LAS MARCAS Gef, Punto Blanco, Baby Fresh, Galax, Parfols. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Baby Fresh – Bono Plata</t>
   </si>
   <si>
     <t>*Aplica para redimir en e-commerce *No aplica en franquicias</t>
   </si>
   <si>
     <t>Gastronomía</t>
   </si>
   <si>
     <t>Baskin Robbins</t>
   </si>
   <si>
-    <t>Bono valido solo para compras en tiendas físicas de la marca Dunkin´/Baskin de las ciudades de Ibagué y Bogotá. Los sabores de los helados de preferencia del cliente, están sujetos a disponibilidad del punto de venta, no es posible su redención en ventas a domicilio o a través de plataformas, en los puntos Dunkin´/Baskin ubicados en los almacenes ALKOSTO no se puede redimir el bono con los 13 dígitos, redención máxima al día por punto de venta 20 Unidades y por persona se realizará la entrega máxima de 5 Bonos, el bono digital o físico se debe de presentar en el punto de venta con su respectivo código numérico, no se aceptan bonos enmendados o deteriorados, la marca Dunkin’/Basking no se hace responsable de la perdida, hurto o vencimiento del bono, valido únicamente para el producto relacionado en el bono, el bono solo se puede usar una vez y está prohibida su venta o canje por efectivo, el bono no es acumulable con otras promociones o Descuentos. La vigencia de este bono es de tres meses a partir de la fecha de descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Bono valido solo para compras en tiendas físicas de la marca Dunkin´/Baskin de las ciudades de Ibagué y Bogotá. Los sabores de los helados de preferencia del cliente, están sujetos a disponibilidad del punto de venta, no es posible su redención en ventas a domicilio o a través de plataformas, en los puntos Dunkin´/Baskin ubicados en los almacenes ALKOSTO no se puede redimir el bono con los 13 dígitos, redención máxima al día por punto de venta 20 Unidades y por persona se realizará la entrega máxima de 5 Bonos, el bono digital o físico se debe de presentar en el punto de venta con su respectivo código numérico, no se aceptan bonos enmendados o deteriorados, la marca Dunkin’/Basking no se hace responsable de la perdida, hurto o vencimiento del bono, valido únicamente para el producto relacionado en el bono, el bono solo se puede usar una vez y está prohibida su venta o canje por efectivo, el bono no es acumulable con otras promociones o Descuentos. La vigencia de este bono es de tres meses a partir de la fecha de descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogotá e Ibagué</t>
   </si>
   <si>
     <t>Baskin Robbins – Cono Sencillo</t>
   </si>
   <si>
     <t>producto</t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2025</t>
   </si>
   <si>
     <t>Baskin Robbins – Sundae 2 Sabores</t>
   </si>
   <si>
     <t>Beer Station</t>
   </si>
   <si>
-    <t>NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Beer Station – Bono Plata</t>
   </si>
   <si>
+    <t>Bosi</t>
+  </si>
+  <si>
+    <t>El Bono Regalo Digital es un documento al portador, no negociable, no recargable, no transferible y no canjeable por dinero en efectivo, permite adquirir productos en tiendas físicas Bosi a nivel nacional y en su tienda online www.bosi.com.co (excepto en Falabella y Dafiti), En máximo 2 horas posteriores a la compra del Bono Regalo Digital, el cliente recibirá en el correo electrónico suministrado el código del bono para su redención, en el enlace de la descarga del bono podrá consultar su saldo, vigencia y movimientos; el bono tiene una vigencia de un (1) año desde la fecha de descarga, la cual no se suspende, renueva ni prorroga, si la compra es inferior no genera saldo a favor y si es superior, el excedente debe pagarse con otros medios de pago autorizados por la marca, si no usa la totalidad del bono, una vez vencido se pierde el saldo sin derecho a devolución; es de uso único por el valor indicado, su redención está sujeta a condiciones del establecimiento y posibles restricciones frente a promociones; no hay reposición por pérdida, daño o vencimiento ni devolución de dinero en ningún caso; los productos adquiridos aplican a cambios o garantías según las políticas vigentes de la marca, y una vez emitido el bono, es responsabilidad del cliente titular, productos sujetos al inventario del almacén, para solicitar soporte a través de soporte@quantumrewards.co o WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Nacional y tienda Online www.bosi.com.co</t>
+  </si>
+  <si>
+    <t>Bosi Bono Plata</t>
+  </si>
+  <si>
     <t>Buffalo Wings</t>
   </si>
   <si>
-    <t>Este BONO REGALO es un documento al portador redimible parcial o totalmente por el valor habilitado en BUFFALO WINGS. No es negociable por dinero en efectivo. 
-Si la compra es de un valor mayor, el excedente debe ser cubierto por cualquier medio de pago. Este bono no será aceptado si presenta adulteraciones de cualquier índole, deterioro o no cumple con las características de seguridad requeridas. Tiene vigencia de 1 año desde su fecha de habilitación. BUFFALO WINGS no se hace responsable del hurto o pérdida de este BONO REGALO. De los valores utilizables mediante esta tarjeta, sólo será responsable BUFFALO WINGS; dichos valores no generan intereses ni son reembolsables en efectivo; sólo serán redimibles en bienes o servicios suministrados directamente por BUFFALO WINGS. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Este BONO REGALO es un documento al portador redimible parcial o totalmente por el valor habilitado en BUFFALO WINGS. No es negociable por dinero en efectivo. Si la compra es de un valor mayor, el excedente debe ser cubierto por cualquier medio de pago. Este bono no será aceptado si presenta adulteraciones de cualquier índole, deterioro o no cumple con las características de seguridad requeridas. Tiene vigencia de 1 año desde su fecha de habilitación. BUFFALO WINGS no se hace responsable del hurto o pérdida de este BONO REGALO. De los valores utilizables mediante esta tarjeta, sólo será responsable BUFFALO WINGS; dichos valores no generan intereses ni son reembolsables en efectivo; sólo serán redimibles en bienes o servicios suministrados directamente por BUFFALO WINGS. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Buffalo Wings Bono Plata</t>
   </si>
   <si>
     <t>Burger King</t>
   </si>
   <si>
-    <t>Válido únicamente en los restaurantes Burger King Excepto Burger King en aeropuertos y Bocagrande. NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Válido únicamente en los restaurantes Burger King Excepto Burger King en aeropuertos y Bocagrande. NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Burger King – Bono Plata</t>
   </si>
   <si>
     <t>* Válido en restaurantes Burger King a excepción de Burger King aeropuertos y Bocagrande</t>
   </si>
   <si>
     <t>Cabify</t>
   </si>
   <si>
-    <t>Bono valido para un (1) viaje, aplica únicamente por el valor expresado en el mismo. Si el valor del viaje es menor no se entrega la diferencia entre el valor del viaje y el valor del bono. No se realizarán reembolsos si su viaje es de menor valor que el expresado en el bono. Si supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo, en caso de perdida, no se reemplazará ni se podrá bloquear, terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.
+    <t>Bono valido para un (1) viaje, aplica únicamente por el valor expresado en el mismo. Si el valor del viaje es menor no se entrega la diferencia entre el valor del viaje y el valor del bono. No se realizarán reembolsos si su viaje es de menor valor que el expresado en el bono. Si supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo, en caso de perdida, no se reemplazará ni se podrá bloquear, terminada la fecha de vigencia, el bono perderá efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.
 INSTRUCCIONES DE USO:
 1. Descargar la aplicación móvil en su celular (en App store o Android Market)
 2. Registrarse
-3. Acceder al menú pulsando sobre su foto de perfil
+3. acceder al menú pulsando sobre su foto de perfil
 4. Seleccionar “códigos descuento”
 5. pulsar sobre “añadir código”
 6. Introducir el código promocional
-¡Ya puede disfrutar del descuento en su próximo viaje!</t>
-[...4 lines deleted...]
-Cartagena</t>
+¡Ya puede disfrutar del descuento en su próximo viaje!"</t>
+  </si>
+  <si>
+    <t>Bogotá, Medellín, Cali, Barranquilla, Bucaramanga y Cartagena</t>
   </si>
   <si>
     <t>Cabify – Bono Plata</t>
   </si>
   <si>
     <t>Aplica para la solicitud de taxis y carro particular</t>
   </si>
   <si>
     <t>Calimio</t>
   </si>
   <si>
-    <t>Bono válido únicamente para compras en restaurantes de Bogotá y Chía. El valor del bono corresponde al monto expresado en el mismo. No es acumulable con otras promociones o descuentos. NO ES VÁLIDO PARA PEDIDOS A DOMICILIO. No se realizarán devoluciones de dinero si su compra es por un menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Bono válido únicamente para compras en restaurantes de Bogotá y Chía. El valor del bono corresponde al monto expresado en el mismo. No es acumulable con otras promociones o descuentos. NO ES VÁLIDO PARA PEDIDOS A DOMICILIO. No se realizarán devoluciones de dinero si su compra es por un menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogotá</t>
   </si>
   <si>
     <t>Calimio – Bono Plata</t>
   </si>
   <si>
     <t>Calivea</t>
   </si>
   <si>
-    <t>Bono válido únicamente solo para compras en restaurantes de Bogotá. El valor del bono corresponde al monto expresado en el mismo. No es acumulable con otras promociones o descuentos. NO ES VÁLIDO PARA PEDIDOS A DOMICILIO. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Bono válido únicamente solo para compras en restaurantes de Bogotá. El valor del bono corresponde al monto expresado en el mismo. No es acumulable con otras promociones o descuentos. NO ES VÁLIDO PARA PEDIDOS A DOMICILIO. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Calivea – Bono Plata</t>
   </si>
   <si>
     <t>Dotación</t>
   </si>
   <si>
     <t>Calzatodo</t>
   </si>
   <si>
-    <t>El bono es válido solo para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>El bono es válido solo para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Calzatodo – Bono Plata</t>
   </si>
   <si>
     <t>$10.000-$5.000.000</t>
   </si>
   <si>
     <t>*No aplica en franquicias * Multiplos de 50</t>
   </si>
   <si>
     <t>Canoa taberna Japonesa</t>
   </si>
   <si>
-    <t>Para redimir su bono DEBE REALIZAR RESERVA ANTES DE ASISTIR AL RESTAURANTE, comunicándose al teléfono: 316 9312450 ó en canoatabernajaponesa.com/reservas. BONO Válido únicamente por el valor que aparece en el mismo, si su compra es por un mayor valor que el expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Para redimir su bono DEBE REALIZAR RESERVA ANTES DE ASISTIR AL RESTAURANTE, comunicándose al teléfono: 316 9312450 ó en canoatabernajaponesa.com/reservas. BONO Válido únicamente por el valor que aparece en el mismo, si su compra es por un mayor valor que el expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogota</t>
   </si>
   <si>
     <t>Canoa taberna Japonesa Bono Plata</t>
   </si>
   <si>
     <t>Carulla</t>
   </si>
   <si>
-    <t>Debes acercarte a cualquier Almacén del Grupo Éxito PASADAS 24 HORAS HÁBILES DESPUÉS DE RECIBIR ESTE BONO. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SINO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén en las Cajas registradoras presentar la CÉDULA ORIGINAL e indicar pago con el CONVENIO NO 652. Con tu bono puedes pagar tu compra o reclamar el saldo en tarjeta regalo. ¡Importante! El bono es personal e intransferible ya que se carga a la cedula del portador. LOS BONOS SE DEBEN REDIMIR EN SU TOTALIDAD, no se pueden hacer compras inferiores al monto del bono, pero si puedes cancelar el excedente con otro medio de pago. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 322 782 85 32.</t>
+    <t>Debes acercarte a cualquier Almacén del Grupo Éxito PASADAS 48 HORAS HÁBILES DESPUÉS DE RECIBIR ESTE BONO. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SINO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén en las Cajas registradoras presentar la CÉDULA ORIGINAL e indicar pago con el CONVENIO NO 652. Con tu bono puedes pagar tu compra o reclamar el saldo en tarjeta regalo. ¡Importante! El bono es personal e intransferible ya que se carga a la cedula del portador. LOS BONOS SE DEBEN REDIMIR EN SU TOTALIDAD, no se pueden hacer compras inferiores al monto del bono, pero si puedes cancelar el excedente con otro medio de pago. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Carulla – Bono Plata</t>
   </si>
   <si>
     <t>Multiplos de 5</t>
   </si>
   <si>
     <t>Champion</t>
   </si>
   <si>
-    <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá - C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá - C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Bogotá y Barranquilla</t>
   </si>
   <si>
     <t>Champion Bono Plata</t>
   </si>
   <si>
     <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá – C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Entretenimiento</t>
   </si>
   <si>
     <t>Cine Colombia</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D</t>
   </si>
   <si>
-    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2025.
-Cobertura: Nacional.</t>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026.
+Cobertura: Nacional, No aplica para teatro Lumina</t>
   </si>
   <si>
     <t>Entrada a Cine Doble 2D</t>
   </si>
   <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026.
+Cobertura: Nacional, No aplica para teatro lumina</t>
+  </si>
+  <si>
     <t>Cinecolombia Pass Premium Sencillo</t>
   </si>
   <si>
     <t>Entrada a Cineco Pass Premium</t>
   </si>
   <si>
-    <t>Válido en todos los Multiplex del país, no tiene restricción de día ni horario. Permite la redención sin restricción para películas cinematográficas, es decir, aplica para 2D, 3D, Tradicional, Onyx, MegaSala, IMAX, Dinamix, Platino. Aplica para General y Preferencial en todos los tipos de sala. No aplica para contenido alternativo, ópera, teatro, ballet, conciertos u otros diferentes de películas cinematográficas. No acumulable con otras promociones o descuentos. No aplica para reserva en el teatro. Se asistirá a la función en la sala seleccionada la cual estará sujeta a disponibilidad. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co al 018000113104, WhatsApp 3227828532.</t>
+    <t>Válido en todos los Multiplex del país, no tiene restricción de día ni horario. Permite la redención sin restricción para películas cinematográficas, es decir, aplica para 2D, 3D, Tradicional, Onyx, MegaSala, IMAX, Dinamix, Platino. No aplica para el teatro Lumina. Aplica para General y Preferencial en todos los tipos de sala. No aplica para contenido alternativo, ópera, teatro, ballet, conciertos u otros diferentes de películas cinematográficas. No acumulable con otras promociones o descuentos. No aplica para reserva en el teatro. Se asistirá a la función en la sala seleccionada la cual estará sujeta a disponibilidad. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Cinecolombia Pass Premium Doble</t>
   </si>
   <si>
     <t>Entrada a cine doble Pass Premium</t>
   </si>
   <si>
     <t>Cineco Confitería Pass Cine Pro</t>
   </si>
   <si>
     <t>CRISPETAS SAL 100 g + GASEOSA 960 ml + PERRO CALIENTE</t>
   </si>
   <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026.
+Cobertura: Nacional. No aplica para teatro Lumina</t>
+  </si>
+  <si>
     <t>Cineco Confitería Pass Cine Fan</t>
   </si>
   <si>
     <t>CRISPETAS SAL 100 g + GASEOSA 960 ml</t>
   </si>
   <si>
-    <t>Cobertura: Nacional.</t>
+    <t>Cobertura: Nacional. No aplica teatro Lumina.</t>
   </si>
   <si>
     <t>Cineco Confitería Pass Cine Fan Junior</t>
   </si>
   <si>
     <t>CRISPETAS SAL 55 g + GASEOSA 640 ml</t>
   </si>
   <si>
+    <t>Cobertura: Nacional. No aplica para teatro Lumina.</t>
+  </si>
+  <si>
     <t>Cineco Confitería Pass Cine Fan Junior Doble</t>
   </si>
   <si>
     <t>2 CRISPETAS SAL 55 g + 2 GASEOSA 640 ml </t>
   </si>
   <si>
+    <t>Cobertura: Nacional. No aplica para teatro Lumina</t>
+  </si>
+  <si>
     <t>Combo Pizza tradicional Cine Colombia</t>
   </si>
   <si>
     <t>1 PIZZA TRADICIONAL + 1 GASEOSA Pet 600</t>
+  </si>
+  <si>
+    <t>*Disponible sólo en Cinepolitanas de Multiplex Andino, Nuestro Bogotá, Centro Mayor, Titán, Santafé Bogotá, Américas, Unicentro, Centro Chía, Chipichape, Unicali, Viva Envigado.
+Cobertura: Bogotá, Cali y Envigado. No aplica para teatro Lumina.</t>
+  </si>
+  <si>
+    <t>Súper Combo Pizza tradicional</t>
+  </si>
+  <si>
+    <t>1 PIZZA TRADICIONAL + 1 GASEOSA Pet 600 + 1 CRISPETA DE SAL 100g</t>
   </si>
   <si>
     <t>*Disponible sólo en Cinepolitanas de Multiplex Andino, Nuestro Bogotá, Centro Mayor, Titán, Santafé Bogotá, Américas, Unicentro, Centro Chía, Chipichape, Unicali, Viva Envigado.
 Cobertura: Bogotá, Cali y Envigado.</t>
   </si>
   <si>
-    <t>Súper Combo Pizza tradicional</t>
-[...4 lines deleted...]
-  <si>
     <t>Cineco Confitería Pass Cine Pro Dos</t>
   </si>
   <si>
     <t>2 CRISPETAS SAL 100 g + 2 GASEOSAS 960 ml + 2 PERROS CALIENTES</t>
   </si>
   <si>
+    <t>No aplica para teatro Lumina.</t>
+  </si>
+  <si>
     <t>Cineco Confitería Pass Cine Fan Doble</t>
   </si>
   <si>
     <t>2 CRISPETAS SAL 100 g + 2 GASEOSAS 960 ml</t>
   </si>
   <si>
     <t>Cine Multiplex</t>
   </si>
   <si>
     <t>C.C. Villacentro, Av. 40 #16B 59 Local 70, Villavicencio, Meta</t>
   </si>
   <si>
     <t>Cinemultiplex Combo 1</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D Cinemultiplex</t>
   </si>
   <si>
     <t>Cineland</t>
   </si>
   <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026</t>
+  </si>
+  <si>
     <t>Entrada a cine sencilla 3D</t>
   </si>
   <si>
     <t>Entrada a cine doble 3D</t>
   </si>
   <si>
     <t>Cinelad Confitería Combo 1</t>
   </si>
   <si>
     <t>Crispeta pequeña (85 gr), Gaseosa pequeña (16 oz</t>
   </si>
   <si>
-    <t>Los Combos Quantum estarán disponibles en Cineland desde su lanzamiento y durante el tiempo que dure la alianza o hasta agotar existencias. Cineland se reserva el derecho de modificar, suspender o cancelar esta promoción sin previo aviso. Los combos únicamente podrán adquirirse en las dulcerías de los teatros Cineland participantes. La promoción aplica exclusivamente para consumo dentro del cine. Los productos están sujetos a disponibilidad en cada punto de venta. Las imágenes publicitarias son de referencia y pueden variar respecto al producto real. La promoción no es acumulable con otras ofertas, descuentos, promociones o cortesías vigentes. No aplica para compras corporativas, preventas especiales ni eventos privados. Los combos no son transferibles ni canjeables por dinero en efectivo. Cineland no se hace responsable por la pérdida de productos una vez entregados en el punto de venta. La compra del combo implica la aceptación plena de estos Términos y Condiciones. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cineland Combo Infantil</t>
   </si>
   <si>
     <t>Crispeta pequeña (85 gr), Gaseosa pequeña (16 oz), Chocolatina</t>
   </si>
   <si>
     <t>Cineland Confiteria Cine</t>
   </si>
   <si>
     <t>(1) perro caliente + (1) Gaseosa 16 onzas +(1) crispeta de 85</t>
   </si>
   <si>
     <t>Cineland Confitería Cine para Dos</t>
   </si>
   <si>
     <t>Dos (2) perros calientes + dos (2) Gaseosas 16 onzas + dos (2) crispetas de 85 gr</t>
   </si>
   <si>
     <t>Cineland Confitería Combo 1 Doble</t>
   </si>
   <si>
     <t>Crispetas pequeñas (85 gr), Gaseosas pequeñas (16 oz)</t>
   </si>
   <si>
     <t>Cinelandia</t>
   </si>
   <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+ </t>
+  </si>
+  <si>
     <t>Cinemark</t>
   </si>
   <si>
     <t>Cinemark Confiteria Combo 1</t>
   </si>
   <si>
     <t>1 GASEOSA MEDIANA DE 534 ML + 1 CRISPETA PEQUEÑA DE 100 G</t>
   </si>
   <si>
-    <t>Presenta el código en la Confitería del teatro desde tu móvil. Válido para redimir 1 GASEOSA MEDIANA DE 534 ML + 1 CRISPETA PEQUEÑA DE 100 G . Este Bono No es para redimir por otros productos de la confitería, únicamente lo detallado en el bono. El cliente puede elegir la bebida entre agua, jugo del valle fresh o gaseosa 532 ml. Bono válido únicamente en los teatros Cinemark en Colombia. No es acumulable con otras promociones y/o descuentos. Prohibida su venta o canje por dinero. Fecha de expiración detallada en el bono. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co o al 018000113104.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cinemark Confiteria Combo 3</t>
   </si>
   <si>
     <t>Crispetas Pequeña Bolsa 100 Gr + Gaseosa Mediana 384 ML + Perro Caliente</t>
   </si>
   <si>
-    <t>Presenta el código en la Confitería desde tu móvil. Válido para redimir 1 gaseosa mediana de 534 ml + 1 Crispeta pequeña de 100 g + 1 perro caliente. Este Bono No es para redimir por otros productos de la confitería, únicamente lo detallado en el bono. El cliente puede elegir la bebida entre agua, jugo del valle fresh o gaseosa 534 ml. Bono válido únicamente en los teatros Cinemark en Colombia. No es acumulable con otras promociones y/o descuentos. Prohibida su venta o canje por dinero. Fecha de expiración detallada en el bono. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co.
-[...2 lines deleted...]
-  <si>
     <t>Entrada a Cine Doble 2D Cinemark</t>
   </si>
   <si>
     <t>Entrada a cine doble 3D Cinemark</t>
   </si>
   <si>
-    <t>Entrada a cine sencilla 3D Cinemark</t>
-[...4 lines deleted...]
-  <si>
     <t>Cinemark Confiteria Combo Infantil</t>
   </si>
   <si>
     <t>1 GASEOSA PEQUEÑA DE 384 ML + CAJA INFANTIL DE CRISPETAS + 1 CHOCOLATINA JET 11 G</t>
   </si>
   <si>
-    <t>Presenta el código en la Confitería desde tu móvil. Válido para redimir 1 GASEOSA PEQUEÑA DE 384 ML + CAJA INFANTIL DE CRISPETAS + 1 CHOCOLATINA JET 11 G. Este Bono No es para redimir por otros productos de la confitería, únicamente lo detallado en el bono. El cliente puede elegir la bebida entre agua, jugo del valle fresh o gaseosa 384 ml. Bono válido únicamente en los teatros Cinemark en Colombia. No es acumulable con otras promociones y/o descuentos. Prohibida su venta o canje por dinero. Fecha de expiración detallada en el bono. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co o al 018000113104.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cinemark Confiteria Combo Infantil Doble</t>
   </si>
   <si>
     <t>Dos (2) cajas infantil + dos (2) Gaseosas 16 onz + dos (2) Chocolatinas Jet 11 gr</t>
   </si>
   <si>
-    <t>Presenta el código en la Confitería desde tu móvil. Válido para redimir 2 crispetas de sal caja infantil + 2 gaseosas 16 onzas + 2 chocolatinas jer 11gr. Este Bono No es para redimir por otros productos de la confitería, únicamente lo detallado en el bono. El cliente puede elegir la bebida entre agua, jugo del valle fresh o gaseosa 384 ml. Bono válido únicamente en los teatros Cinemark en Colombia. No es acumulable con otras promociones y/o descuentos. Prohibida su venta o canje por dinero. Fecha de expiración detallada en el bono. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co.</t>
-[...1 lines deleted...]
-  <si>
     <t>Entrada a Cine Premier Doble Cinemark</t>
   </si>
   <si>
-    <t>Puedes redimir el cinebono en la página web o app de Cinemark Colombia cualquier día de la semana, digita el código alfanumérico que está junto al QR de tu cinebono. Puedes redimir hasta 10 cinebonos. Verifica que el formato de la película corresponda al cinebono que vas a ingresar. Este Cinebono No aplica para redención en sillas DBOX. El cinebono es válido para redención en formato 2D, 3D, XD y PREMIER. Sujeto a la disponibilidad de horarios y ubicaciones de acuerdo con la Programación de cartelera en cada teatro de Cinemark en el país. Boleta válida únicamente en los teatros Cinemark en Colombia. No es acumulable con otras promociones y/o descuentos. Prohibida su venta o canje por dinero. Fecha de expiración detallada en el bono. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 3227828532.</t>
-[...1 lines deleted...]
-  <si>
     <t>Entrada a Cine Premier sencilla Cinemark</t>
   </si>
   <si>
     <t>Cinemark Confitería Combo 3 Doble</t>
   </si>
   <si>
     <t>1 GASEOSA MEDIANA DE 384 ML + 1 CRISPETA PEQUEÑA DE 100 G + 1 PERRO CALIENTE</t>
   </si>
   <si>
     <t>Cinemark Confitería Combo 2</t>
   </si>
   <si>
     <t>1 GASEOSA PEQUEÑA DE 384 ML + 1 PERRO CALIENTE</t>
   </si>
   <si>
     <t>Cinemark Confitería Combo 1 Doble</t>
   </si>
   <si>
     <t>2 Crispetas Pequeñas Bolsa 100 Gr + 2 Gaseosas 532ml</t>
   </si>
   <si>
+    <t>2026 Entrada a Cine Sencilla 2D/3D Cinemark</t>
+  </si>
+  <si>
     <t>Cinepolis</t>
   </si>
   <si>
     <t>Entrada a Cine VIP Cinepolis Doble</t>
   </si>
   <si>
     <t>Entrada VIP Doble</t>
   </si>
   <si>
-    <t>Cada código está cargado para redimir por una (1) entrada a cine en salas Cinépolis VIP, ubicación en silla general, películas en formato 2D, válido todos los días. Es necesario presentar el código de manera digital en las taquillas del cine. Prohibida la re venta o reproducción del código. No válido ni acumulable con otras promociones, convenios o programas vigentes. No aplica para reservaciones, compras vía página web ni taquillas automáticas. No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en salas Cinépolis tradicional, Cinépolis IMAX, Macro XE, Cinépolis 4DX, Sala Junior ni otros formatos no especificados. No aplica para premieres, eventos especiales, funciones de contenido alternativo ni preventas. Sujeto a disponibilidad de cupo en salas por cortesías y clasificación de películas. Código válido para redimir en las fechas indicadas. El código es válido para uso una sola vez. No canjeable por dinero en efectivo ni por otro producto. No válido como medio de pago para compra de otros productos. Cinépolis no se hace responsable en caso que el código haya sido compartido y usado por otra persona. Válido al portador. En caso de pérdida o robo, Cinépolis no se hace responsable de la reposición. Válido únicamente en Cinépolis Colombia. Cinépolis VIP: Bogotá: Cinépolis plaza Claro VIP, Cali: Cinépolis Limonar VIP, Chía: Cinépolis Fontanar VIP, Barranquilla: Cinépolis Mallplaza VIP. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
-[...1 lines deleted...]
-  <si>
     <t>Cinepolis Combo Infantil</t>
   </si>
   <si>
     <t>1 Gaseosa pequeña 16 Oz + 1 Crispeta 46 Oz Mantequilla + 1 chocolatina jet</t>
   </si>
   <si>
-    <t>Código válido para redimir en Dulcerías Cinépolis tradicional. Incluye, 1 Gaseosa pequeña 16 Oz + 1 Crispeta 46 Oz Mantequilla + 1 chocolatina jet, No aplica cambio de receta, componentes, agrandados, ni crispetas de caramelo, no aplican cambios en confitería con pagos adicionales. No válido ni acumulable con otras promociones, convenios o programas vigentes. No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en confiterias Cinépolis VIP, cofee tree. Código válido para redimir en las fechas indicadas. El código es válido para uso una sola vez. No canjeable por dinero en efectivo ni por otro producto. No válido como medio de pago para compra de otros productos. Cinépolis no se hace responsable en caso que el código haya sido compartido y usado por otra persona. Válido al portador. En caso de pérdida o robo, Cinépolis no se hace responsable de la reposición. Válido únicamente en Cinépolis Colombia. Salas Tradicionales: Barrancabermeja: Cinépolis San Silvestre; Bogotá: Cinépolis Hayuelos, Cinépolis Diverplaza, Cinépolis Mallplaza NQS; Cali: Cinépolis Limonar; Chía: Cinépolis Fontanar; Envigado: Cinépolis City Plaza; Manizales: Cinépolis Mallplaza; Valledupar: Cinépolis Megamall. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cinepolis Combo Infantil Doble</t>
   </si>
   <si>
     <t>2 Gaseosas pequeñas 16 Oz + 2 Crispetas 46 Oz Mantequilla + 2 chocolatinas je</t>
   </si>
   <si>
     <t>Cinepolis Confiteria Combo 1 Doble</t>
   </si>
   <si>
     <t>Dos (2) gaseosas de 16 Oz + Dos (2) Crispetas de 46 Oz Mantquilla</t>
   </si>
   <si>
-    <t>Código válido para redimir en Dulcerías Cinépolis Tradicional. Incluye, 2 Gaseosas 16 Oz + 2 Crispetas 46 Oz Mantequilla. No aplica cambio de receta, componentes, agrandados, ni crispetas de caramelo, no aplican cambios en confitería con pagos adicionales. No válido ni acumulable con otras promociones, convenios o programas vigentes. No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en confiterías Cinépolis VIP, cofee tree. Código válido para redimir en las fechas indicadas. El código es válido para uso una sola vez. No canjeable por dinero en efectivo ni por otro producto. No válido como medio de pago para compra de otros productos. Cinépolis no se hace responsable en caso que el código haya sido compartido y usado por otra persona. Válido al portador. En caso de pérdida o robo, Cinépolis no se hace responsable de la reposición. Válido únicamente en Cinépolis Colombia. Salas Tradicionales: Barrancabermeja: Cinépolis San Silvestre; Bogotá: Cinépolis Hayuelos, Cinépolis Diverplaza, Cinépolis Mallplaza NQS; Cali: Cinépolis Limonar; Chía: Cinépolis Fontanar; Envigado: Cinépolis. City Plaza; Manizales: Cinépolis Mallplaza; Valledupar: Cinépolis Megamall. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cinepolis Confitería Cine</t>
   </si>
   <si>
     <t>1 Gaseosa pequeña 16 Oz + 1 Crispeta 46 Oz Mantequilla + Hot dog.</t>
   </si>
   <si>
-    <t>Código válido para redimir en Dulcerías Cinépolis tradicional. Incluye,1 Gaseosa pequeña 16 Oz + 1 Crispeta 46 Oz Mantequilla + Hot dog. No aplica cambio de receta, componentes, agrandados, ni crispetas de caramelo, no aplican cambios en confitería con pagos adicionales. No válido ni acumulable con otras promociones, convenios o programas vigentes. No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en confiterias Cinépolis VIP, cofee tree. Código válido para redimir en las fechas indicadas. El código es válido para uso una sola vez. No canjeable por dinero en efectivo ni por otro producto. No válido como medio de pago para compra de otros productos. Cinépolis no se hace responsable en caso que el código haya sido compartido y usado por otra persona. Válido al portador. En caso de pérdida o robo, Cinépolis no se hace responsable de la reposición. Válido únicamente en Cinépolis Colombia. Salas Tradicionales: Barrancabermeja: Cinépolis San Silvestre; Bogotá: Cinépolis Hayuelos, Cinépolis Diverplaza, Cinépolis Mallplaza NQS; Cali: Cinépolis Limonar; Chía: Cinépolis Fontanar; Envigado: Cinépolis City Plaza; Manizales: Cinépolis Mallplaza; Valledupar: Cinépolis Megamall. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cinepolis Confitería Cine para Dos</t>
   </si>
   <si>
     <t>2 Gaseosas pequeñas 16 Oz + 2 Crispetas 46 Oz Mantequilla + 2 Hot dog.</t>
   </si>
   <si>
     <t>Cinepolis Confitería Combo 1</t>
   </si>
   <si>
     <t>Una (1) gaseosa de 16 Oz + Una (1) Crispeta de 46 Oz Mantequilla</t>
   </si>
   <si>
-    <t>Código válido para redimir en Dulcerías Cinépolis Tradicional. Incluye, 1 Gaseosa 16 Oz + 1 Crispeta 46 Oz Mantequilla.
-[...2 lines deleted...]
-  <si>
     <t>Entrada a Cine sencilla 4DX Cinepolis</t>
   </si>
   <si>
     <t>Entrada a Cine sencilla 4DX</t>
   </si>
   <si>
-    <t>Cada código está cargado para redimir por una (1) entrada a cine en salas Cinépolis 4DX, ubicación en silla general, películas en formato 2D/3D, válido todos los días. Es necesario presentar el código de manera digital en las taquillas del cine. Prohibida la re venta o reproducción del código. No válido ni acumulable con otras promociones, convenios o programas vigentes. No aplica para reservaciones, compras vía página web ni taquillas automáticas. No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en salas Cinépolis VIP, Cinépolis IMAX, Macro XE, Cinépolis 4DX, Sala Junior ni otros formatos no especificados. No aplica para premieres, eventos especiales, funciones de contenido alternativo ni preventas. Sujeto a disponibilidad de cupo en salas por cortesías y clasificación de películas. Código válido para redimir en las fechas indicadas. El código es válido para uso una sola vez. No canjeable por dinero en efectivo ni por otro producto. No válido como medio de pago para compra de otros productos. Cinépolis no se hace responsable en caso que el código haya sido compartido y usado por otra persona. Válido al portador. En caso de pérdida o robo, Cinépolis no se hace responsable de la reposición. Válido únicamente en Cinépolis Colombia. Salas 4DX: Cali: Cinépolis Limonar, Bogotá: Cinépolis Mallplaza NQS, Chía: Cinépolis Fontanar. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
-[...1 lines deleted...]
-  <si>
     <t>Entrada a Cine 4DX Cinepolis Doble</t>
   </si>
   <si>
     <t>Entrada a Cine 4DX Doble</t>
   </si>
   <si>
     <t>Entrada a Cine sencilla VIP Cinepolis</t>
   </si>
   <si>
     <t>Entrada Sencilla VIP</t>
   </si>
   <si>
     <t>Entrada a Cine sencilla junior 2D Cinepolis</t>
   </si>
   <si>
     <t>Entrada Sencilla Junior 2D</t>
   </si>
   <si>
-    <t>Cada código está cargado para redimir por una (1) entrada a cine en salas Junior, ubicación en butaca individual, películas en formato 2D, válido todos los días. Es necesario presentar el código de manera digital en las taquillas del cine. Prohibida la re venta o reproducción del código. No válido ni acumulable con otras promociones, convenios o programas vigentes. No aplica para reservaciones, compras vía página web ni taquillas automáticas. No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en salas IMAX, Macro XE, Cinépolis 4DX, ni otros formatos no especificados. No aplica para premieres, eventos especiales, funciones de contenido alternativo ni preventas. Sujeto a disponibilidad de cupo en salas por cortesías y clasificación de películas. Código válido para redimir en las fechas indicadas. El código es válido para uso una sola vez. No canjeable por dinero en efectivo ni por otro producto. No válido como medio de pago para compra de otros productos. Cinépolis no se hace responsable en caso que el código haya sido compartido y usado por otra persona. Válido al portador. En caso de pérdida o robo, Cinépolis no se hace responsable de la reposición. Válido únicamente en Cinépolis Colombia. Cinépolis Sala JUNIOR: Bogotá: Cinépolis plaza Claro VIP, Cinépolis Hayuelos, Cali: Cinépolis Limonar VIP. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
-[...1 lines deleted...]
-  <si>
     <t>Entrada a Cine junior 2D Cinepolis Doble</t>
   </si>
   <si>
     <t>Entrada Junior 2D Doble</t>
   </si>
   <si>
-    <t>Cada código está cargado para redimir por una (1) entrada a cine en salas Junior, ubicación en butaca individual, películas en formato 2D, válido todos los días. Es necesario presentar el código de manera digital en las taquillas del cine. Prohibida la re venta o reproducción del código. No válido ni acumulable con otras promociones, convenios o programas vigentes. No aplica para reservaciones, compras vía página web ni taquillas automáticas. No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en salas IMAX, Macro XE, Cinépolis 4DX, ni otros formatos no especificados. No aplica para premieres, eventos especiales, funciones de contenido alternativo ni preventas. Sujeto a disponibilidad de cupo en salas por cortesías y clasificación de películas. Código válido para redimir en las fechas indicadas. El código es válido para uso una sola vez. No canjeable por dinero en efectivo ni por otro producto. No válido como medio de pago para compra de otros productos. Cinépolis no se hace responsable en caso que el código haya sido compartido y usado por otra persona. Válido al portador. En caso de pérdida o robo, Cinépolis no se hace responsable de la reposición. Válido únicamente en Cinépolis Colombia.
-[...2 lines deleted...]
-  <si>
     <t>Cineprox</t>
   </si>
   <si>
     <t>Entrada a Cine Doble 2D Cineprox</t>
   </si>
   <si>
     <t>Entrada a Cine Doble 3D Cineprox</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D Cineprox</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 3D Cineprox</t>
   </si>
   <si>
     <t>Comercial Papelera</t>
   </si>
   <si>
-    <t>Bono válido únicamente para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Bono válido únicamente para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Comercial Papelera – Bono Plata</t>
   </si>
   <si>
     <t>Multiplos de 50</t>
   </si>
   <si>
     <t>Cookie Jaar</t>
   </si>
   <si>
-    <t>Las tarjetas de regalo pueden ser virtuales o físicas. Las tarjetas de regalo son una forma de pago redimible en todas las heladerías físicas Popsy® y Galleterías The Cookie Jaar® del país. No aplica para Franquicias como: Aguachica, Arauca, Barranca, Cerritos, Ipiales, Jamundí, Maicao, Puerto Colombia, Quibdó, Sabana Larga, San Andres Bogotá, San Gil, Sopo, Yumbo, Zipaquirá, la estrella, Los Patios Bucaramanga. La tarjeta de regalo aplica para compra de cualquier producto vendido en las heladerías. Para redimir la tarjeta de regalo virtual o física, es indispensable mencionar la intención de pago con la tarjeta de regalo y presentar el código impreso y/o en su dispositivo digital en caja. La tarjeta de regalo es un documento al portador, la cual es habilitada por Comercial Allan S.A.S. Las denominaciones de las tarjetas de regalo son de un monto mínimo de $1.000 para las virtuales y $10.000 para las físicas; y de ahí en adelante el monto es de libre elección. El portador de la tarjeta regalo virtual podrá usarla para la compra de cualquier producto de Helados Popsy y The Cookie Jaar. La tarjeta de regalo puede ser utilizada de manera parcial y en varias compras, dependiendo del monto disponible. Para las tarjetas físicas, el monto mínimo de compra total, incluyendo descuentos y/o promociones debe ser de $5.000. Si la compra es de mayor valor al indicado en la tarjeta de regalo, el portador de la tarjeta de regalo debe cubrir el excedente con cualquier otro medio de pago. El valor utilizable mediante la tarjeta de regalo no es reembolsable por dinero en efectivo, ni tampoco genera intereses. El plazo de vigencia para la redención del saldo contenido en las tarjetas de regalo es de un año calendario, que inicia a partir del momento de su activación. Cumplido el plazo el código quedará inhabilitado. La tarjeta de regalo no será aceptada si presenta adulteraciones de cualquier índole o no cumple con las características de seguridad requeridas. Las tarjetas de regalo no podrán ser recargadas. Helados Popsy® no se hace responsable por el hurto o pérdida de las tarjetas de regalo virtual. En caso de PQR’s escribanos al correo sugerencia@heladospopsy.com. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co.</t>
+    <t>Las tarjetas de regalo pueden ser virtuales o físicas. Las tarjetas de regalo son una forma de pago redimible en todas las heladerías físicas Popsy® y Galleterías The Cookie Jaar® del país. No aplica para Franquicias como: Aguachica, Arauca, Barranca, Cerritos, Ipiales, Jamundí, Maicao, Puerto Colombia, Quibdó, Sabana Larga, San Andres Bogotá, San Gil, Sopo, Yumbo, Zipaquirá, la estrella, Los Patios Bucaramanga. La tarjeta de regalo aplica para compra de cualquier producto vendido en las heladerías. Para redimir la tarjeta de regalo virtual o física, es indispensable mencionar la intención de pago con la tarjeta de regalo y presentar el código impreso y/o en su dispositivo digital en caja. La tarjeta de regalo es un documento al portador, la cual es habilitada por Comercial Allan S.A.S. Las denominaciones de las tarjetas de regalo son de un monto mínimo de $1.000 para las virtuales y $10.000 para las físicas; y de ahí en adelante el monto es de libre elección. El portador de la tarjeta regalo virtual podrá usarla para la compra de cualquier producto de Helados Popsy y The Cookie Jaar. La tarjeta de regalo puede ser utilizada de manera parcial y en varias compras, dependiendo del monto disponible. Para las tarjetas físicas, el monto mínimo de compra total, incluyendo descuentos y/o promociones debe ser de $5.000. Si la compra es de mayor valor al indicado en la tarjeta de regalo, el portador de la tarjeta de regalo debe cubrir el excedente con cualquier otro medio de pago. El valor utilizable mediante la tarjeta de regalo no es reembolsable por dinero en efectivo, ni tampoco genera intereses. El plazo de vigencia para la redención del saldo contenido en las tarjetas de regalo es de un año calendario, que inicia a partir del momento de su activación. Cumplido el plazo el código quedará inhabilitado. La tarjeta de regalo no será aceptada si presenta adulteraciones de cualquier índole o no cumple con las características de seguridad requeridas. Las tarjetas de regalo no podrán ser recargadas. Helados Popsy® no se hace responsable por el hurto o pérdida de las tarjetas de regalo virtual. En caso de PQR’s escribanos al correo sugerencia@heladospopsy.com. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Cookie Jaar Galleta Mediana</t>
   </si>
   <si>
     <t>Cookie Jaar Galleta Mediana con Helado</t>
   </si>
   <si>
     <t>Cookie Jaar Galleta Suprema con Helado</t>
   </si>
   <si>
     <t>Crepes &amp; Waffles</t>
   </si>
   <si>
-    <t>Bono válido solo para compras en restaurantes y heladerías de la marca CREPES. Domicilio con recargo sujeto a cobertura y pedido mínimo. El bono se debe imprimir o mostrar en su celular en la caja de Crepes seleccionada. El valor del bono corresponde al monto expresado en el mismo. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Bono válido solo para compras en restaurantes y heladerías de la marca CREPES. Domicilio con recargo sujeto a cobertura y pedido mínimo. El bono se debe imprimir o mostrar en su celular en la caja de Crepes seleccionada. El valor del bono corresponde al monto expresado en el mismo. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Crepes &amp; Waffles – Bono Plata</t>
   </si>
   <si>
     <t>Multiplos de 10</t>
   </si>
   <si>
     <t>Cromantic</t>
   </si>
   <si>
-    <t>Realiza tu compra por medio del portal web: www.cromantic.com, selecciona los productos que deseas comprar y agrégalos a la bolsa, haz clic en el botón FINALIZAR COMPRA, ve al carrito de compra, RESUMEN DE LA COMPRA Y FINALIZA LA COMPRA, posteriormente, en la opción envió y pago, selecciona UTILIZAR VOUCHER DE GIFT CARD e ingresa el código que encontraras en tu correo electrónico da clic en el botón añadir y finaliza el proceso en la opción COMPRAR AHORA. válido únicamente por el valor que aparece en el bono. Si se adquiere un bien de menor valor no se entrega la diferencia entre el valor del bien y el valor del bono. Si su compra es mayor al valor expresado en el bono se podrá cubrir el excedente con cualquier medio de pago según lo permito por la marca. Redención valida por una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. La pérdida de este bono no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 322 782 85 32.</t>
+    <t>Realiza tu compra por medio del portal web: www.cromantic.com, selecciona los productos que deseas comprar y agrégalos a la bolsa, haz clic en el botón FINALIZAR COMPRA, ve al carrito de compra, RESUMEN DE LA COMPRA Y FINALIZA LA COMPRA, posteriormente, en la opción envió y pago, selecciona UTILIZAR VOUCHER DE GIFT CARD e ingresa el código que encontraras en tu correo electrónico da clic en el botón añadir y finaliza el proceso en la opción COMPRAR AHORA. válido únicamente por el valor que aparece en el bono. Si se adquiere un bien de menor valor no se entrega la diferencia entre el valor del bien y el valor del bono. Si su compra es mayor al valor expresado en el bono se podrá cubrir el excedente con cualquier medio de pago según lo permito por la marca. Redención valida por una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. La pérdida de este bono no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>https://www.cromantic.com/</t>
   </si>
   <si>
     <t>Cromantic – Bono Plata</t>
   </si>
   <si>
     <t>Bono para compra por e-commerce, telemercadeo y whatsapp</t>
   </si>
   <si>
     <t>D1</t>
   </si>
   <si>
     <t>Bono válido únicamente para compras en tiendas físicas. NO APLICA PARA DOMICILIOS. Puede dirigirse a cualquier tienda a Nivel Nacional para redimir su bono, debe indicar al funcionario en POS (Puntos de pago de las tiendas) el número de bono que le correspondió y /o indicar el número de la cedula. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>D1 – Bono Plata</t>
   </si>
   <si>
     <t>Pre-compra, comisión 8%</t>
   </si>
   <si>
     <t>Dafiti</t>
   </si>
   <si>
-    <t>INGRESA TU CÓDIGO DE REDENCIÓN EN EL PORTAL WEB DE NUESTRA TIENDA ONLINE: WWW.DAFITI.COM.CO al momento de hacer la compra, El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán devoluciones si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>INGRESA TU CÓDIGO DE REDENCIÓN EN EL PORTAL WEB DE NUESTRA TIENDA ONLINE: WWW.DAFITI.COM.CO al momento de hacer la compra, El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán devoluciones si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>www.dafiti.com.co</t>
   </si>
   <si>
     <t>Dafiti – Bono Plata</t>
   </si>
   <si>
     <t>Pre-compra</t>
   </si>
   <si>
     <t>Dinero a la Mano</t>
   </si>
   <si>
     <t>Daviplata</t>
   </si>
   <si>
-    <t>Recarga efectiva a su cuenta Daviplata pasadas 48 HORAS HÁBILES después de recibir este bono, el bono corresponde al monto expresado en el mismo, será consignado bajo los datos ingresados en el momento de la descarga, tener en cuenta que si los datos no son correctos no será exitosa la transacción, debe contar con su cuenta daviplata activa. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Recarga efectiva a su cuenta Daviplata pasadas 48 HORAS HÁBILES después de recibir este bono, el bono corresponde al monto expresado en el mismo, será consignado bajo los datos ingresados en el momento de la descarga, tener en cuenta que si los datos no son correctos no será exitosa la transacción, debe contar con su cuenta daviplata activa. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Daviplata – Bono Plata</t>
   </si>
   <si>
     <t>Pre-compra, comisión 10%, múltiplos de 10</t>
   </si>
   <si>
     <t>Salud y Bienestar</t>
   </si>
   <si>
     <t>Decathlon</t>
   </si>
   <si>
-    <t>El bono es al portador y el cliente es responsable de su custodia. En caso de pérdida no será reemplazada. Este bono tiene una validez de 1 año a partir de la compra. Válido para comprar y redimir en las tiendas a nivel nacional, página Web y App. Revisa la vigencia de este bono, pasado ese tiempo no tendrá lugar a prórroga ni reemplazo. En el evento en que el valor de la compra sea mayor al valor del bono, el cliente debe cancelar directamente la diferencia, con el medio de pago que se acepte de acuerdo al canal de redención. El bono no es reembolsable por efectivo ni parcial ni totalmente. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
+    <t>El bono es al portador y el cliente es responsable de su custodia. En caso de pérdida no será reemplazada. Este bono tiene una validez de 1 año a partir de la compra. Válido para comprar y redimir en las tiendas a nivel nacional, página Web y App. Revisa la vigencia de este bono, pasado ese tiempo no tendrá lugar a prórroga ni reemplazo. En el evento en que el valor de la compra sea mayor al valor del bono, el cliente debe cancelar directamente la diferencia, con el medio de pago que se acepte de acuerdo al canal de redención. El bono no es reembolsable por efectivo ni parcial ni totalmente. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249</t>
   </si>
   <si>
     <t>Nacional, página web y App</t>
   </si>
   <si>
     <t>Decathlon – Bono Plata</t>
   </si>
   <si>
     <t>Redención en tiendas a nivel nacional, página web y App</t>
   </si>
   <si>
     <t>Deezer</t>
   </si>
   <si>
     <t>Ingresa a https://www.deezer.com y luego ingresa el PIN del Bono. Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero en efectivo. No acumulable con otras promociones o descuentos. Si su compra es mayor al valor expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co</t>
   </si>
   <si>
     <t>https://www.deezer.com/</t>
   </si>
   <si>
     <t>Deezer premium 1 mes</t>
   </si>
   <si>
     <t>Directv</t>
   </si>
   <si>
     <t>Directv – Bono Plata</t>
   </si>
   <si>
     <t>$10.000-$50.000</t>
   </si>
   <si>
     <t>DirectvGo</t>
   </si>
   <si>
-    <t>Ingrese a www.directvgo.com e ingrese el código. Este bono funciona como un bono plata, puede usar el bono para adquirir cualquier plan que este disponible. BONO Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para ampliar información contáctenos soporte@quantumrewards.co, whatsApp 3227828532</t>
+    <t>Ingrese a www.directvgo.com e ingrese el código. Este bono funciona como un bono plata, puede usar el bono para adquirir cualquier plan que este disponible. BONO Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para ampliar información contáctenos soporte@quantumrewards.co, whatsApp 3122112249</t>
   </si>
   <si>
     <t>https://www.directvgo.com/home/main</t>
   </si>
   <si>
     <t>DirectvGo – Bono Plata</t>
   </si>
   <si>
     <t>Ingrese a www.directvgo.com e ingrese el código. Este bono funciona como un bono plata, puede usar el bono para adquirir cualquier plan que este disponible. BONO Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para ampliar información contáctenos soporte@quantumrewards.co, whatsApp 3227828532, o Linea Nacional Gratuita 018000113104</t>
   </si>
   <si>
     <t>Estaciones de Servicio</t>
   </si>
   <si>
     <t>Distracom</t>
   </si>
   <si>
-    <t>APLICA ÚNICAMENTE PARA LA ESTACIÓN DE GASOLINA SELECCIONADA EN EL MOMENTO DE LA DESCARGA DEL BONO. DEBE IMPRIMIR Y PRESENTAR EL BONO EN FISICO, SOLO APLICA PARA GASOLINA. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en la estación si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co,. SI PRESENTA PROBLEMAS EN LA PRESTACIÓN DE SERVICIO POR FAVOR LLÁMENOS O ESCRIBANOS AL CELULAR 3144755798 – QUANTUM</t>
+    <t>APLICA ÚNICAMENTE PARA LA ESTACIÓN DE GASOLINA SELECCIONADA EN EL MOMENTO DE LA DESCARGA DEL BONO. DEBE IMPRIMIR Y PRESENTAR EL BONO EN FISICO, SOLO APLICA PARA GASOLINA CORRIENTE. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en la estación si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co,. SI PRESENTA PROBLEMAS EN LA PRESTACIÓN DE SERVICIO POR FAVOR LLÁMENOS O ESCRIBANOS AL CELULAR 3144755798 – QUANTUM</t>
   </si>
   <si>
     <t>Distracom – Bono Plata</t>
   </si>
   <si>
     <t>Dominos</t>
   </si>
   <si>
-    <t>Los códigos nominales aplican sólo para redención parcial o total del código. Aplica para redención presencial en tienda o a través de teléfono llamada directa a tienda, indispensable mencionar el código para el proceso de redención. Los Códigos son digitales y son válidos únicamente para redención en los establecimientos del Proveedor. No aplica para pedidos en Didi, Rappi o agregadores. Los códigos se podrán redimir por compras o pedidos en los establecimientos del Proveedor En caso de hacer la redención del bono (código) digital mediante pedido telefónico se le cobrará el valor a domicilio, El valor del domicilio es de $5.500 pesos o el vigente al momento de realizar la redención. Aplica de lunes a domingo de acuerdo con el horario de cada restaurante. Código no válido para compras a través de la página web, app, Contact Center o agregadores. Código no válido para ser canjeado por dinero en efectivo. Valido para la redención en las ciudades en Bogotá, Cali y Medellin en establecimiento de propiedad del PROVEEDOR. Códigos NO valido para redención en tiendas de subfranquiciadas en estas ciudades y a nivel nacional. No aplica a nivel nacional en tiendas de ciudades secundarias o subfranquicias. Para pedidos vía telefónica el área de entrega es limitada. La política empresarial de 30 minutos ó gratis está suspendida indefinidamente. Si el pedido excede el valor total del código digital, este valor deberá ser asumidos por el beneficiario del COMPRADOR y ser pagado por cualquier medio de pago autorizado en los restaurantes de Domino’s, así como el valor de domicilio en caso de aplicar. GJA-GIC-11-23 Gastronomía Italiana en Colombia S.A.S. entregará el producto a los BENEFICIARIOS de QUANTUM que entreguen el código, bajo las condiciones, cualidades y características descritas en estas disposiciones. Gastronomía Italiana en Colombia S.A.S no se hace responsable, ni realizará la reposición de los códigos por hurto, pérdida o fraude, sustitución o cambio. Será responsabilidad de QUANTUM trasmitir a los BENEFICIARIOS de los códigos que esté designe, los términos y condiciones estipulados en la presente oferta y los que determine el QUANTUM para hacerse merecedor del código. En el evento en que no lo hiciere o hubiere cualquier reclamación de un tercero por condiciones diferentes a las enunciadas en esta oferta será responsabilidad exclusiva del QUANTUM quien deberá responder directamente al tercero y dejará indemne a DOMINOS por este hecho. Todos los Precios incluyen impuestos El código es un elemento al portador, por tanto, podrá redimirlo quien suministre el código. Al terminar la vigencia de los códigos, sin que sean canjeados o redimidos, NO habrá reembolso de dinero o extensión de la vigencia de mismos. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Los códigos nominales aplican sólo para redención parcial o total del código. Aplica para redención presencial en tienda o a través de teléfono llamada directa a tienda, indispensable mencionar el código para el proceso de redención. Los Códigos son digitales y son válidos únicamente para redención en los establecimientos del Proveedor. No aplica para pedidos en Didi, Rappi o agregadores. Los códigos se podrán redimir por compras o pedidos en los establecimientos del Proveedor En caso de hacer la redención del bono (código) digital mediante pedido telefónico se le cobrará el valor a domicilio, El valor del domicilio es de $5.500 pesos o el vigente al momento de realizar la redención. Aplica de lunes a domingo de acuerdo con el horario de cada restaurante. Código no válido para compras a través de la página web, app, Contact Center o agregadores. Código no válido para ser canjeado por dinero en efectivo. Valido para la redención en las ciudades en Bogotá, Cali y Medellin en establecimiento de propiedad del PROVEEDOR. Códigos NO valido para redención en tiendas de subfranquiciadas en estas ciudades y a nivel nacional. No aplica a nivel nacional en tiendas de ciudades secundarias o subfranquicias. Para pedidos vía telefónica el área de entrega es limitada. La política empresarial de 30 minutos ó gratis está suspendida indefinidamente. Si el pedido excede el valor total del código digital, este valor deberá ser asumidos por el beneficiario del COMPRADOR y ser pagado por cualquier medio de pago autorizado en los restaurantes de Domino’s, así como el valor de domicilio en caso de aplicar. GJA-GIC-11-23 Gastronomía Italiana en Colombia S.A.S. entregará el producto a los BENEFICIARIOS de QUANTUM que entreguen el código, bajo las condiciones, cualidades y características descritas en estas disposiciones. Gastronomía Italiana en Colombia S.A.S no se hace responsable, ni realizará la reposición de los códigos por hurto, pérdida o fraude, sustitución o cambio. Será responsabilidad de QUANTUM trasmitir a los BENEFICIARIOS de los códigos que esté designe, los términos y condiciones estipulados en la presente oferta y los que determine el QUANTUM para hacerse merecedor del código. En el evento en que no lo hiciere o hubiere cualquier reclamación de un tercero por condiciones diferentes a las enunciadas en esta oferta será responsabilidad exclusiva del QUANTUM quien deberá responder directamente al tercero y dejará indemne a DOMINOS por este hecho. Todos los Precios incluyen impuestos El código es un elemento al portador, por tanto, podrá redimirlo quien suministre el código. Al terminar la vigencia de los códigos, sin que sean canjeados o redimidos, NO habrá reembolso de dinero o extensión de la vigencia de mismos. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogotá-Medellín-Cali</t>
   </si>
   <si>
     <t>Dominos – Bono Plata</t>
   </si>
   <si>
     <t>Drogueria Alemana</t>
   </si>
   <si>
     <t>Drogueria Alemana – Bono Plata</t>
   </si>
   <si>
     <t>Drogueria Andina</t>
   </si>
   <si>
     <t>Drogueria Andina – Bono Plata</t>
   </si>
   <si>
     <t>Drogueria Inglesa</t>
   </si>
   <si>
     <t>Drogueria Inglesa – Bono Plata</t>
   </si>
   <si>
     <t>Drogueria La Botica</t>
   </si>
   <si>
     <t>Drogueria La Botica – Bono Plata</t>
   </si>
   <si>
     <t>Droguerías Cruz Verde</t>
   </si>
   <si>
-    <t>Presenta tu bono alfanumérico en el punto de pago e informa que realizarás el pago a través del mismo, bono válido únicamente por el valor que tiene asignado, valido únicamente para redimir en puntos físicos, aplica para una sola compra, solo se puede usar una vez y está prohibida su venta o canje por efectivo, el bono debe ser redimido por el portador, (Cruz Verde no se hace responsable por perdida del BONO), No se realizarán devoluciones de dinero si su compra es por un menor valor, los Bonos no son acumulables, no es válido para pedidos a través del servicio de domicilio Call Center de Cruz Verde, En caso de pérdida, no se reemplaza ni se puede bloquear, compra máxima de 4 unidades por referencia, por compra, por día, salvo para los productos que por disposición legal se contemple una limitación de venta menor, en cuyo caso, se ajustará a la definida por el ordenamiento jurídico. Aplica solo para venta al detal, Cruz Verde no promueve el consumo de medicamentos de prescripción médica ni fórmula para lactantes y complementarios de leche materna según el parágrafo 1 del art. 79 del Dec. 677 de 1995 y Dec. 1397 de 1992, Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Presenta tu bono alfanumérico en el punto de pago e informa que realizarás el pago a través del mismo, bono válido únicamente por el valor que tiene asignado, valido únicamente para redimir en puntos físicos, aplica para una sola compra, solo se puede usar una vez y está prohibida su venta o canje por efectivo, el bono debe ser redimido por el portador, (Cruz Verde no se hace responsable por perdida del BONO), No se realizarán devoluciones de dinero si su compra es por un menor valor, los Bonos no son acumulables, no es válido para pedidos a través del servicio de domicilio Call Center de Cruz Verde, En caso de pérdida, no se reemplaza ni se puede bloquear, compra máxima de 4 unidades por referencia, por compra, por día, salvo para los productos que por disposición legal se contemple una limitación de venta menor, en cuyo caso, se ajustará a la definida por el ordenamiento jurídico. Aplica solo para venta al detal, Cruz Verde no promueve el consumo de medicamentos de prescripción médica ni fórmula para lactantes y complementarios de leche materna según el parágrafo 1 del art. 79 del Dec. 677 de 1995 y Dec. 1397 de 1992, Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Droguerías Cruz Verde – Bono Plata</t>
   </si>
   <si>
-    <t>Dunkin Donut's</t>
+    <t>Dunkin</t>
+  </si>
+  <si>
+    <t>Los sabores de los donuts de preferencia del cliente, están sujetos a disponibilidad del punto de venta, no es posible su redención en ventas a domicilio o a través de plataformas, en los puntos Dunkin ubicados en almacenes ALKOSTO no se puede redimir el bono con los 13 dígitos, estos bonos no aplican para los donuts premium, redención máxima al día por punto de venta 20 Unidades y por persona se realizará la entrega máxima de 5 Bonos, los bonos podrán ser redimidos en los puntos Dunkin’ de las ciudades de Cali, Ibagué, Barranquilla, Pereira, Armenia, Manizales, Medellín y Bogotá, el bono Digital se debe presentar en el punto de venta con su respectivo código numérico, aplica solo para compra presenciales en punto de venta, no se aceptan bonos enmendados o deteriorados, la marca Dunkin’ no hace responsable de la perdida, hurto o vencimiento del bono, valido únicamente para el producto relacionado en el bono, el bono NO puede ser negociable por dinero, el bono no es acumulable con otras promociones o Descuentos. La vigencia de este bono es de tres meses a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Dunkin Donuts Caja x 2</t>
   </si>
   <si>
     <t>Caja X 2 Donuts</t>
   </si>
   <si>
     <t>Dunkin Donuts Caja x 3</t>
   </si>
   <si>
     <t>Caja X 3 Donuts</t>
   </si>
   <si>
     <t>Dunkin Donuts Caja x 6</t>
   </si>
   <si>
     <t>Caja X 6 Donuts</t>
   </si>
   <si>
     <t>Dunkin Donuts Caja x 12</t>
   </si>
   <si>
     <t>Caja X 12 Donuts</t>
   </si>
   <si>
     <t>Dunkin Donuts + Cafe</t>
   </si>
   <si>
     <t>Donut (63gr) + Cafe Negro (7oz)</t>
   </si>
   <si>
     <t>Dunkin Donuts + Capuccino</t>
   </si>
   <si>
     <t>Donut (63gr) + Capuccino (10oz)</t>
   </si>
   <si>
     <t>Antojitos</t>
   </si>
   <si>
     <t>Easy</t>
   </si>
   <si>
+    <t>BONO Válido únicamente en los puntos Easy, acércate a la caja para pagar tus compras indicando que cuentas con un bono virtual redimible por el CREDITO BONO FINANCIERO. Indicar el monto del bono a redimir, el código de validación que se le asigne debe de contar con quince (15) dígitos, Si la compra supera el valor del bono se puede pagar la diferencia utilizando otros medios de pago, No se realizarán devoluciones de dinero si su compra es por un valor menor, Redención válida una sola vez. Prohibida su venta o canje por dinero, No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Easy – Bono Plata</t>
+  </si>
+  <si>
+    <t>Bono Plata Easy</t>
+  </si>
+  <si>
     <t>BONO Válido únicamente en los puntos Easy, acércate a la caja para pagar tus compras indicando que cuentas con un bono virtual redimible por el CREDITO BONO FINANCIERO. Indicar el monto del bono a redimir, el código de validación que se le asigne debe de contar con quince (15) dígitos, Si la compra supera el valor del bono se puede pagar la diferencia utilizando otros medios de pago, No se realizarán devoluciones de dinero si su compra es por un valor menor, Redención válida una sola vez. Prohibida su venta o canje por dinero, No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532 o a la línea nacional .</t>
   </si>
   <si>
-    <t>Easy – Bono Plata</t>
-[...4 lines deleted...]
-  <si>
     <t>Efecty</t>
   </si>
   <si>
-    <t>Bono valido para redimir en Punto Efecty pasadas 48 HORAS HABILES después de recibir este bono, debe presentar documento de identidad para la redención del mismo. El valor del bono corresponde al monto expresado en el mismo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un mes a partir de la descarga. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Bono valido para redimir en Punto Efecty pasadas 48 HORAS HABILES después de recibir este bono, debe presentar documento de identidad para la redención del mismo. El valor del bono corresponde al monto expresado en el mismo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un mes a partir de la descarga. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Efecty – Bono Plata</t>
   </si>
   <si>
     <t>Pre-compra, comisión 10%, multiplos de 5</t>
   </si>
   <si>
     <t>El Corral</t>
   </si>
   <si>
-    <t>Válido únicamente en los restaurantes de EL CORRAL. Excepto (CORRAL CORFERIAS, CORRAL EVENTOS, CORRAL FOOD TRUCK Y CORRAL SAN ANDRES) No aplica para los puntos de venta de El Corral Gourmet. NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Válido únicamente en los restaurantes de EL CORRAL. Excepto (CORRAL CORFERIAS, CORRAL EVENTOS, CORRAL FOOD TRUCK Y CORRAL SAN ANDRES) No aplica para los puntos de venta de El Corral Gourmet. NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>El Corral – Bono Plata</t>
   </si>
   <si>
     <t>El Corral Gourmet</t>
   </si>
   <si>
-    <t>Válido únicamente los restaurantes de EL CORRAL GOURMET, No aplica para los puntos de venta de El Corral. NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Válido únicamente los restaurantes de EL CORRAL GOURMET, No aplica para los puntos de venta de El Corral. NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>El Corral Gourmet – Bono Plata</t>
   </si>
   <si>
     <t>El kilo</t>
   </si>
   <si>
-    <t>PARA REDIMIR SU BONO DEBE REALIZAR RESERVA ANTES DE ASISTIR AL RESTAURANTE, COMUNICÁNDOSE AL TELÉFONO: 3228196650. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. No acumulable con otras promociones o descuentos, el bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>PARA REDIMIR SU BONO DEBE REALIZAR RESERVA ANTES DE ASISTIR AL RESTAURANTE, COMUNICÁNDOSE AL TELÉFONO: 3228196650. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. No acumulable con otras promociones o descuentos, el bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>El kilo – Bono Plata</t>
   </si>
   <si>
+    <t>Entrada evento sensorial Blow Your Mind</t>
+  </si>
+  <si>
+    <t>Bono valido para una única redención, no podrá utilizarse junto con otros bonos en la misma transacción, el usuario podrá adquirir uno o varios bonos; sin embargo, cada bono deberá agendarse y redimirse de manera individual en el punto físico del evento. Sujeto a disponibilidad y aforo. Bono válido exclusivamente para el evento BLOW YOUR MIND, ubicado en el Centro Comercial Mallplaza NQS, Bogotá (Avenida Carrera 30 #19, localidad de Los Mártires, entre las calles 19 y 22). El agendamiento y la redención se realizarán de lunes a domingo entre las 10:00 a.m. y las 7:00 p.m. (última función), sujeto a disponibilidad. La vigencia del bono será de quince (15) días calendario contados a partir de su descarga. El bono es personal e intransferible, no es acumulable con otras promociones, no puede ser revendido ni canjeado por dinero en efectivo. En caso de pérdida, no será reemplazado ni bloqueado. Si el usuario no agenda o no se presenta en el horario reservado, el bono se considerará redimido, sin lugar a reembolso. Restricciones: No se permite el ingreso de niños menores de 3 años, mujeres embarazadas ni personas con alguna discapacidad, conforme a las condiciones de seguridad del evento. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Centro Comercial Mallplaza NQS, Bogotá (Avenida Carrera 30 #19, localidad de Los Mártires, entre las calles 19 y 22).</t>
+  </si>
+  <si>
     <t>Esso</t>
+  </si>
+  <si>
+    <t>APLICA ÚNICAMENTE PARA LA ESTACIÓN DE GASOLINA SELECCIONADA EN EL MOMENTO DE LA DESCARGA DEL BONO. DEBE IMPRIMIR Y PRESENTAR EL BONO EN FISICO, SOLO APLICA PARA GASOLINA CORRIENTE. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en la estación si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co,. SI PRESENTA PROBLEMAS EN LA PRESTACIÓN DE SERVICIO POR FAVOR ESCRIBANOS AL CELULAR 3144755798 – QUANTUM</t>
   </si>
   <si>
     <t>Esso – Bono Plata</t>
   </si>
   <si>
     <t>Exito</t>
   </si>
   <si>
     <t>Exito – Bono Plata</t>
   </si>
   <si>
     <t>FacilPass</t>
   </si>
   <si>
     <t>Si aún no tienes cuenta en FacilPass:
 1. Ingresa a: https://personas.facilpass.com/#/signup/initial 
-2. Selecciona la opción "Vincúlate como persona natural".
+2. Selecciona la opción ""Vincúlate como persona natural"".
 3. Registra tus datos personales y la placa de tu vehículo.
 4. En la sección de compra, selecciona la opción para adquirir tu TAG con código Promocional, digita el código 
 5. Ingresa la dirección de envío.
 6. Finaliza el proceso y espera la entrega del TAG en la dirección registrada.
 Si ya tienes una cuenta en FacilPass y deseas adquirir otro TAG:
 1. Inicia sesión en tu cuenta de FacilPass.
 2. Dirígete a la sección “Vehículos”.
 3. Selecciona la opción para adquirir un nuevo TAG.
 4. Ingresa el código del bono.
-El valor del bono corresponde al monto expresado en el mismo. Cada bono es válido una única vez y quedará inactivo una vez sea redimido. Este bono aplica únicamente para adquirir el Tag físico, NO aplica para recargas. No se realizarán devoluciones de dinero si su compra es por un valor menor, en caso de pérdida, no se reemplaza ni se puede bloquear, Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+El valor del bono corresponde al monto expresado en el mismo. Cada bono es válido una única vez y quedará inactivo una vez sea redimido. Este bono aplica únicamente para adquirir el Tag físico, NO aplica para recargas. No se realizarán devoluciones de dinero si su compra es por un valor menor, en caso de pérdida, no se reemplaza ni se puede bloquear, Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>https://personas.facilpass.com/#/signup/initial</t>
   </si>
   <si>
-    <t>Facilpass Bono Tag Físico $20.000</t>
-[...2 lines deleted...]
-    <t>Bono para TAG físico</t>
+    <t>Facilpass Tag Físico</t>
+  </si>
+  <si>
+    <t>TAG físico</t>
   </si>
   <si>
     <t>Si aún no tienes cuenta en FacilPass:
 1. Ingresa a: https://personas.facilpass.com/#/signup/initial
 2. Selecciona la opción «Vincúlate como persona natural».
 3. Registra tus datos personales y la placa de tu vehículo.
 4. En la sección de compra, selecciona la opción para adquirir tu TAG con código Promocional, digita el código
 5. Ingresa la dirección de envío.
 6. Finaliza el proceso y espera la entrega del TAG en la dirección registrada.
 Si ya tienes una cuenta en FacilPass y deseas adquirir otro TAG:
 1. Inicia sesión en tu cuenta de FacilPass.
 2. Dirígete a la sección “Vehículos”.
 3. Selecciona la opción para adquirir un nuevo TAG.
 4. Ingresa el código del bono.
-El valor del bono corresponde al monto expresado en el mismo. Cada bono es válido una única vez y quedará inactivo una vez sea redimido. No se realizarán devoluciones de dinero si su compra es por un valor menor, en caso de pérdida, no se reemplaza ni se puede bloquear, Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+El valor del bono corresponde al monto expresado en el mismo. Cada bono es válido una única vez y quedará inactivo una vez sea redimido. No se realizarán devoluciones de dinero si su compra es por un valor menor, en caso de pérdida, no se reemplaza ni se puede bloquear, Para soporte o más información, contáctenos a través de soporte@quantumrewards.co.</t>
   </si>
   <si>
     <t>Factory Steak &amp; Lobster</t>
   </si>
   <si>
     <t>Factory Steak &amp; Lobster Bono Plata</t>
   </si>
   <si>
     <t>Falabella</t>
   </si>
   <si>
-    <t>Luego de la descarga del BONO, debes acercarte a cualquier Almacén Falabella pasadas 72 horas hábiles. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SI NO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén te acercas al espacio físico en tiendas a nivel nacional llamada (Click&amp;Collect). Un asesor realizará una validación de información. Si tu información es correcta, te entregara una tarjeta para que realices las compras y pagos en el Almacen la cual podrás usar total o parcialmente. ¡Importante! Por cada bono nuevo que recibas debes solicitar en Servicio al Cliente una nueva tarjeta. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+    <t>Luego de la descarga del BONO, debes acercarte a cualquier Almacén Falabella pasadas 72 horas hábiles. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SI NO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén te acercas al espacio físico en tiendas a nivel nacional llamada (Click&amp;Collect). Un asesor realizará una validación de información. Si tu información es correcta, te entregara una tarjeta para que realices las compras y pagos en el Almacen la cual podrás usar total o parcialmente. ¡Importante! Por cada bono nuevo que recibas debes solicitar en Servicio al Cliente una nueva tarjeta. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Falabella – Bono Plata</t>
   </si>
   <si>
     <t>FDS</t>
   </si>
   <si>
     <t>La Tarjeta Regalo Virtual FDS es un cupón que lo redime el portador como forma de pago y se redime en una sola compra en tiendas físicas FDS Fuera de Serie a nivel nacional o en www.fueradeserie.com.co. Se puede adquirir en la tienda online, en puntos físicos FDS y WhatsApp. El valor de la compra debe ser igual o mayor al saldo de la tarjeta; si el valor de compra es mayor, el excedente deberá pagarse con otro medio de pago aceptado por FDS. La tarjeta virtual se recibe vía email a través un código o token que debe conservarse para la posterior redención. En caso de no recibir el token debe comunicarse con servicioalcliente@fueradeserie.com.co dentro de las 24 horas posteriores a la compra. Es importante ingresar correctamente los datos para garantizar una transacción exitosa. En caso de pérdida, no se reemplaza ni se puede bloquear. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
   </si>
   <si>
     <t>FDS Bono Plata</t>
   </si>
   <si>
     <t>Bono Plata</t>
   </si>
   <si>
     <t>Fedco</t>
   </si>
   <si>
     <t>La tarjeta regalo o bono e-giftcard de Fedco S.A. es un documento al portador representativo del valor nominal expresado en la tarjeta en pesos colombianos, con vigencia de doce meses desde su fecha de compra o expedición, que es la misma fecha en que queda activado. No es un título valor, es un soporte del pago anticipado de una suma de dinero a título de precio o parte del precio para la compra de productos o servicios de Fedco. Redimible totalmente, hasta por su valor nominal, en la tienda virtual Fedco www.fedco.com.co en Colombia, mediante el ingreso del código del bono. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. Si los productos a adquirir son de mayor valor que el expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. La conservación del bono es responsabilidad del portador. Fedco no responde por el robo, pérdida, deterioro o adulteración del bono o de sus condiciones de seguridad que impidan su lectura o validación en los sistemas de información de Fedco, por lo cual no procede la orden de bloqueo o sustitución del bono por ninguna causa. No es válido en puntos de venta físicos. Valido exclusivamente para compras en www.fedco.com.co. Sujeto a términos y condiciones de la tienda virtual Fedco http://www.fedco.com.co/TerminosyCondiciones.aspx Para soporte o ampliación de información contactar a soporte@quantumrewards.co.</t>
   </si>
   <si>
     <t>www.fedco.com.co</t>
   </si>
   <si>
     <t>Fedco – Bono Plata</t>
   </si>
   <si>
     <t>Flamingo</t>
   </si>
   <si>
-    <t>El bono es válido solo para compras en Almacenes Flamingo. Escaneo del código de barras en el POS. Se hace efectivo para la compra de cualquier producto VENDIDO POR Almacenes Flamingo. Verificar productos y/o artículos con PERSONAL FLAMINGO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
-[...3 lines deleted...]
-Armenia, Ibague</t>
+    <t>El bono es válido solo para compras en Almacenes Flamingo a nivel nacional. Escaneo del código de barras en el POS. Se hace efectivo para la compra de cualquier producto VENDIDO POR Almacenes Flamingo a nivel nacional. Verificar productos y/o artículos con PERSONAL FLAMINGO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Bogotá, Medellín, Pereira, Armenia, Ibague</t>
   </si>
   <si>
     <t>Flamingo – Bono Plata</t>
   </si>
   <si>
     <t>Free Fire</t>
   </si>
   <si>
     <t>Ingresa a shop.garena.sg/app Elije Free Fire e inicie sesión. Elija Garena Vaucherur para el pago. Ingrese el código proporcionado en tu panel de 4GamersClub. Confirmar y disfruta del juego. BONO Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para ampliar la información contáctenos a soporte@quantumrewards.co o a la línea celular whatsapp 3227828532.</t>
   </si>
   <si>
     <t>https://ffsoporte.garena.com/hc/es_x0002_</t>
   </si>
   <si>
     <t>Garena 100 Diamantes</t>
   </si>
   <si>
     <t>Garena 310 Diamantes</t>
   </si>
   <si>
     <t>Garena 520 Diamantes</t>
   </si>
   <si>
     <t>Garena 1060 Diamantes</t>
   </si>
@@ -1136,51 +1150,66 @@
   <si>
     <t>Frisby Frisnacks</t>
   </si>
   <si>
     <t>Frisby Frisbykids</t>
   </si>
   <si>
     <t>Frisby – Bono Plata</t>
   </si>
   <si>
     <t>Frutos &amp; Semillas</t>
   </si>
   <si>
     <t>INGRESA TU CÓDIGO DE REDENCIÓN EN EL PORTAL WEB: WWW.FRUTOSYSEMILLAS.COM AL MOMENTO DE HACER LA COMPRA, Este bono es valido únicamente para la redención a través de la pagina web, no valido para redención en puntos físicos. El valor del bono corresponde al monto expresado en el mismo. Verificar si aplica con otras promociones o descuentos. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago que permita frutos y semillas. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>www.frutosysemillas.com</t>
   </si>
   <si>
     <t>Frutos &amp; Semillas – Bono Plata</t>
   </si>
   <si>
     <t>Los envíos se podrán realizar a cualquier destino nacional, con una promesa de despacho de máximo hasta 48 horas para compras locales y 24 horas para compras en Medellín y su área metropolitana</t>
   </si>
   <si>
+    <t>Fundaciones</t>
+  </si>
+  <si>
+    <t>Fundación Éxito</t>
+  </si>
+  <si>
+    <t>El bono de donación corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo. La Fundación será la responsable de darle una correcta destinación a las donaciones, de acuerdo con la causa establecida. Una vez hecha la transacción de la donación no será posible su cancelación. Para solicitar el certificado de donación pueden escribir al correo cfexito@Grupo-Exito.com o ingresar Aquí (https://www.fundacionexito.org/solicitud-de-certificado-de-donacion ) o llamar a la línea directa 604 605 0646. El certificado de donación será entregado 5 días hábiles después de realizar la solicitud. Datos de contacto Fundación Éxito. Correo : cfexito@Grupo-Exito.com y numero 604 605 0646. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Fundación Éxito Bono Plata</t>
+  </si>
+  <si>
     <t>Galax</t>
+  </si>
+  <si>
+    <t>El bono es válido PARA COMPRAS EN TIENDAS FISICAS PROPIAS DE LAS MARCAS Gef, Punto Blanco, Baby Fresh, Galax, Parfols. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Galax – Bono Plata</t>
   </si>
   <si>
     <t>Gef</t>
   </si>
   <si>
     <t>Gef – Bono Plata</t>
   </si>
   <si>
     <t>Geforce Now</t>
   </si>
   <si>
     <t>Accede a geforcenow.digevo.com, busca en el menú superior derecho la palabra PLANES y selecciona el plan contratado. En caso de no tener una cuenta registrada anteriormente debes de crear una, si ya tienes creada tu cuenta, ingresa los datos e inicia sesión. En el sector marcado para cupón, ingresa el cupón recibido por email y has clic en aplicar, posterior a esto vera reflejado el descuento correspondiente en la pantalla, debe de seleccionar pagar con tarjeta, ingrese los datos de una tarjeta valida, no hará ningún cobro hasta la renovación, solo verificara validez, finalice dando clic en pagar. Tu cuenta ya está lista y activada, puedes ir al botón “Ir a jugar”. BONO Válido únicamente por el valor que aparece en el bono. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. Redención válida una sola vez. Para ampliar la información contáctenos a soporte@quantumrewards.co o a la línea celular WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>geforcenow.digevo.com</t>
   </si>
   <si>
     <t>Plan Performance 1 mes GFN</t>
   </si>
   <si>
     <t>Plan Ultimate 1 mes GFN</t>
   </si>
@@ -1400,50 +1429,53 @@
   <si>
     <t>La Brasa Roja</t>
   </si>
   <si>
     <t>Bono válido únicamente para los puntos de venta en la ciudad de Bogotá, Cali y Medellín. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>La Brasa Roja – Bono Plata</t>
   </si>
   <si>
     <t>Domicilios</t>
   </si>
   <si>
     <t>Laika</t>
   </si>
   <si>
     <t>Los bonos se pueden redimir únicamente en la página web de Laika www.laika.com.co o en la App. Aplican para todas las zonas donde Laika tienga cobertura. Los bonos aplican para la compra de productos, no aplican para la Membresía. Solo aplica un bono por compra. El bono no aplica para el valor del domicilio. Forma de uso: Selecciona los productos a comprar y agrégalos al carrito. Ve al Check out. Selecciona la franja horaria. Selecciona el método de pago. Verifica en el resumen que todo esté bien. Ingresa el cupón en la casilla indicada (Ingresar Cupón) Da clic en Validar. Verifica que se haya aplicado el cupón en el resumen de tu compra. ¡Paga y listo!. Su compra debe ser por mayor valor al expresado en el bono y se podrá cubrir el excedente con cualquier medio de pago. Redención valida por una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. La pérdida de este bono no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliación de información contactar a soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Laika – Bono Plata</t>
   </si>
   <si>
     <t>Leños &amp; carbón</t>
   </si>
   <si>
+    <t>NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+  </si>
+  <si>
     <t>Leños &amp; carbón – Bono Plata</t>
   </si>
   <si>
     <t>Libreria Nacional</t>
   </si>
   <si>
     <t>BONO Válido únicamente en los puntos de la marca a nivel nacional. Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Si su compra es mayor valor que el expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. . La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co.</t>
   </si>
   <si>
     <t>Libreria Nacional – Bono Plata</t>
   </si>
   <si>
     <t>Makro</t>
   </si>
   <si>
     <t>Makro – Bono Plata</t>
   </si>
   <si>
     <t>Metro</t>
   </si>
   <si>
     <t>Metro – Bono Plata</t>
   </si>
   <si>
     <t>Mimo´s</t>
@@ -1460,119 +1492,149 @@
   <si>
     <t>Cono sencillo 95gr</t>
   </si>
   <si>
     <t>Mimos Chocolate</t>
   </si>
   <si>
     <t>Cono sencillo con chocolate 95gr</t>
   </si>
   <si>
     <t>Mimos Especial</t>
   </si>
   <si>
     <t>Cono bañado en chocolate y crispis 95gr</t>
   </si>
   <si>
     <t>Mimos Copa de Banana</t>
   </si>
   <si>
     <t>Copa de Banana</t>
   </si>
   <si>
     <t>Mimo´s – Bono Plata</t>
   </si>
   <si>
+    <t>Minecraft</t>
+  </si>
+  <si>
+    <t>Xbox Minecraft Minecoins 1720 DDP</t>
+  </si>
+  <si>
+    <t>• Moneda virtual para comprar contenido exclusivo (aspectos, texturas y mundos).
+• Acceso a una biblioteca en constante expansión creada por la comunidad.
+• Contenido compatible entre dispositivos (Cross-platform).
+• Incluye complementos (Add-ons) para Bedrock Edition.</t>
+  </si>
+  <si>
+    <t>Xbox Minecraft Minecoins 3500 DDP</t>
+  </si>
+  <si>
     <t>Movii Tarjetas</t>
   </si>
   <si>
     <t>Dos horas después de la descarga de este bono ingresa a la App Movii https://play.google.com/store/apps/details?id=com.movilred.subscriber&amp;hl=es_CO, crea tu cuenta e ingresa el código QUANTUM. Es indispensable ingresar el código y tener el documento de identidad a la mano. Pide la tarjeta desde la APP a la dirección de tu casa. La tarjeta la recibes entre 4 y 10 días hábiles luego de haberla solicitado por la APP. Activa la tarjeta y puedes recargarla a través de PSE. Valido únicamente por el valor que aparece en el bono y deberá ser redimido en su totalidad y no habrá devolución de dinero en caso que la compra sea de menor valor, sin embargo, si la compra fuera de mayor valor, el excedente puede ser cubierto por cualquier medio de pago. Redención valida una sola vez. Prohibida su venta o canje por dinero. No es acumulable con otros bonos, promociones. En caso de pérdida este bono no tendrá reemplazo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co</t>
   </si>
   <si>
     <t>Nacional e internacional</t>
   </si>
   <si>
     <t>Movii Tarjetas – Bono Plata</t>
   </si>
   <si>
     <t>Pre-compra, aplica fee y comisión, multiplos de 100</t>
   </si>
   <si>
     <t>Mundo Aventura</t>
   </si>
   <si>
     <t>*Precios y pasaportes sujetos a cambios del parque*</t>
   </si>
   <si>
     <t>Pasaporte Mundo Aventura</t>
   </si>
   <si>
     <t>Muy</t>
   </si>
   <si>
     <t>Válido en puntos de venta físicos en Restaurantes MUY en Bogotá. Para la redención del bono debe Iniciar el proceso de compra en las pantallas de autogestión registrándose con su número celular válido y propio, Selecciona el plato que desees, Finaliza la compra y selecciona medio de pago en PAGA EN CAJA, Dirígete a la caja para hacer la redención del bono digital. Entrega el código al cajero y el hará la redención desde el datáfono. En caso de ser superado el valor máximo del bono, el excedente deberá ser asumido por el usuario. Es un código por persona, único e intransferible, para redimir una (1) sola vez. Los productos están sujetos a la disponibilidad en el punto de venta. No acumulable con otras promociones u ofertas. La pérdida de este bono no tendrá reemplazo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Muy – Bono Plata</t>
   </si>
   <si>
     <t>Nappa</t>
   </si>
   <si>
+    <t>El bono es válido solo para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+  </si>
+  <si>
     <t>Nappa – Bono Plata</t>
   </si>
   <si>
     <t>Múltiplos de 50</t>
   </si>
   <si>
     <t>Nequi</t>
   </si>
   <si>
     <t>Recarga efectiva a su cuenta Nequi pasadas 72 HORAS HÁBILES después de recibir este bono, el bono corresponde al monto expresado en el mismo, será consignado bajo los datos ingresados en el momento de la descarga, tener en cuenta que si los datos no son correctos no será exitosa la transacción, debe contar con su cuenta nequi activa. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Nequi – Bono Plata</t>
   </si>
   <si>
     <t>Netflix</t>
   </si>
   <si>
     <t>Ingresa a https://www.netflix.com/co/redeem y allí el PIN del Bono, y selecciona el boton canjear, ingresa la dirección de email asociada con tu cuenta o ingresa un email para crear una cuenta nueva. Aparecerá una pantalla de confirmación. Puedes seleccionar Comenzar a ver o Iniciar membresía. Bono Válido únicamente por el valor que aparece en el mismo. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. En caso de pérdida o robo no es posible realizar el bloqueo del mismo ni tendrá reemplazo. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>https://www.netflix.com/co</t>
   </si>
   <si>
     <t>Netflix – Bono Plata</t>
   </si>
   <si>
     <t>New Balance</t>
   </si>
   <si>
+    <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá - C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
+  </si>
+  <si>
     <t>New Balance Bono Plata</t>
   </si>
   <si>
+    <t>Olimpica</t>
+  </si>
+  <si>
+    <t>El bono podrá ser redimido en cualquier almacén de Olímpica a nivel nacional, una vez transcurridas 48 horas hábiles desde su recepción. Este plazo corresponde únicamente al tiempo de activación del bono y no a su vigencia. Para hacerlo efectivo, el beneficiario deberá acercarse a cualquier caja del almacén e informar que cuenta con una orden de pago asociada al BONO QUANTUM cargada a su número de cédula, presentando su cédula de ciudadanía en original. El bono podrá utilizarse para la compra de productos, incluidos aquellos que se encuentren en promoción, siempre que cumplan con las políticas comerciales vigentes de Olímpica. Si el valor de la compra supera el saldo disponible del bono, el beneficiario deberá pagar la diferencia con un medio de pago aceptado por el almacén. No aplica para pagos que deban realizarse exclusivamente con medios específicos como tarjetas de crédito (incluidas las propias de la cadena) u otros programas o convenios institucionales que exijan un medio de pago determinado. El bono no es acumulable con otras promociones o descuentos, no puede ser vendido ni canjeado por dinero en efectivo, y es redimible únicamente para la adquisición de bienes de consumo masivo tales como mercado, alimentos, aseo personal, electrodomésticos mayores y menores, ferretería, hogar, textiles, entre otros. No aplica para concesionarios. No se realizan devoluciones, reintegros de dinero ni cambios por vencimiento, daño, pérdida o cualquier otro motivo, antes o después de la fecha de vencimiento. En caso de pérdida o robo, no es posible realizar el bloqueo del bono. Una vez emitido, la responsabilidad sobre el uso y custodia del bono recae exclusivamente en el cliente titular. Para soporte o mayor información, comuníquese al correo soporte@quantumrewards.co o al WhatsApp 312 211 2249.</t>
+  </si>
+  <si>
+    <t>Olímpica Bono Plata</t>
+  </si>
+  <si>
     <t>Ostu</t>
   </si>
   <si>
     <t>Ostu – Bono Plata</t>
   </si>
   <si>
     <t>Panamericana</t>
   </si>
   <si>
     <t>La tarjeta de regalo es al portador y no se expide a favor de una persona determinada; por consiguiente, la simple exhibición o registro legitima su redención en las tiendas físicas o en la tienda virtual (www.panamericana.com.co), el valor corresponde al indicado en la tarjeta de regalo, no genera intereses, no es recargable y no se redime por dinero en efectivo. La tarjeta de regalo solo puede ser usada para adquirir productos y servicios por la suma de dinero que representa o puede ser parte de pago, de preferir un producto o servicio de mayor valor, la diferencia puede ser pagada por cualquier medio de pago que tenga autorizado el emisor. La redención de la tarjeta regalo puede ser total o parcial en las tiendas físicas y/o portal de comercio electrónico del emisor. La redención parcial no extiende, suspende o interrumpe el tiempo para redimir la tarjeta regalo. El tiempo para redimir el valor incorporado en la tarjeta regalo es de un (1) año contado a partir de la fecha de descarga. Vencido el tiempo para hacer la redención de la tarjeta regalo, el valor incorporado o saldo no utilizado se pierde y queda para el emisor. La tarjeta regalo no es válida si presenta tachones, rayones, manchas, cambios o deterioros que comprometan las características de seguridad. El emisor no se hace responsable en caso de pérdida, hurto o uso indebido de la tarjeta de regalo. Para consultar el valor o saldo de la tarjera de regalo puede escribir al correo servicliente@panamericana.com.co, llamar al teléfono en Bogotá: (601) 364 9333. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249</t>
   </si>
   <si>
     <t>Panamericana Bono Plata</t>
   </si>
   <si>
     <t>Bonos Plata</t>
   </si>
   <si>
     <t>Papa John's</t>
   </si>
   <si>
     <t>Papa John’s – Bono Plata</t>
   </si>
   <si>
     <t>Paramount</t>
@@ -1652,50 +1714,56 @@
   <si>
     <t>Popsy Cono Dos Bolas</t>
   </si>
   <si>
     <t>Cono de dos bolas, cada una de 90g</t>
   </si>
   <si>
     <t>Popsy Litro de Helado</t>
   </si>
   <si>
     <t>(1) litro de Helado</t>
   </si>
   <si>
     <t>Popsy Sundae de una bola</t>
   </si>
   <si>
     <t>Una bola de helado + salsa + chantilly</t>
   </si>
   <si>
     <t>Popsy Maxi Cono</t>
   </si>
   <si>
     <t>Popsy – Bono Plata</t>
   </si>
   <si>
+    <t>Popsy Fiore</t>
+  </si>
+  <si>
+    <t>Popsy Granizado 16 oz</t>
+  </si>
+  <si>
     <t>Primax</t>
   </si>
   <si>
     <t>Primax – Bono Plata</t>
   </si>
   <si>
     <t>Procinal</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D Procinal Bogotá</t>
   </si>
   <si>
     <t>Entrada a Cine Doble 2D Procinal Bogotá</t>
   </si>
   <si>
     <t>Procinal Bogotá Confitería Combo 1 Doble</t>
   </si>
   <si>
     <t>1 Crispeta Pequeña + 1 Gaseosa Pequeña</t>
   </si>
   <si>
     <t>Procinal Bogotá Confiteria Combo 1</t>
   </si>
   <si>
     <t>Entrada a Cine Doble Premium Procinal</t>
@@ -1736,50 +1804,53 @@
   <si>
     <t>Puntos Saludables – Bono Plata</t>
   </si>
   <si>
     <t>Múltiplos de 5</t>
   </si>
   <si>
     <t>QuantumPay</t>
   </si>
   <si>
     <t>QuantumPay – Bono Plata</t>
   </si>
   <si>
     <t>Cualquier valor</t>
   </si>
   <si>
     <t>Pre-compra *Aplica comisión</t>
   </si>
   <si>
     <t>Rappi</t>
   </si>
   <si>
     <t>Rappi – Bono Plata</t>
   </si>
   <si>
+    <t>Recargas</t>
+  </si>
+  <si>
     <t>Recargas Quantum</t>
   </si>
   <si>
     <t>Recargas Quantum – Bono Plata</t>
   </si>
   <si>
     <t>Recargas a cualquier operador celular en Colombia</t>
   </si>
   <si>
     <t>Robin Food</t>
   </si>
   <si>
     <t>Medellín</t>
   </si>
   <si>
     <t>Robin Food – Bono Plata</t>
   </si>
   <si>
     <t>Roblox</t>
   </si>
   <si>
     <t>https://www.roblox.com/redeem</t>
   </si>
   <si>
     <t>Roblox – Bono Plata</t>
@@ -2018,50 +2089,53 @@
   <si>
     <t>Seven-Seven – Bono Plata</t>
   </si>
   <si>
     <t>Spid</t>
   </si>
   <si>
     <t>Spid – Bono Plata</t>
   </si>
   <si>
     <t>Sport Line</t>
   </si>
   <si>
     <t>Este BONO REGALO digital es un documento al portador, valido únicamente por el valor del bono, no es negociable por dinero en efectivo. Si la compra es de un valor mayor, el excedente deberá ser cubierto por cualquier medio de pago. Este bono digital no será aceptado si no cumple con las características de seguridad requeridas. Favor confirmar con el cajero la habilitación del bono digital en el momento de la compra. De los valores utilizables mediante esta tarjeta, sólo será responsable tiendas Sportline; dichos valores no generan intereses ni son reembolsables en efectivo; solo serán redimibles en bienes o servicios suministrados directamente por tiendas Sportline a nivel nacional. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. vigencia de 1 año a partir de su fecha de descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Sportline Bono Plata</t>
   </si>
   <si>
     <t>Bono plata</t>
   </si>
   <si>
     <t>Spotify</t>
   </si>
   <si>
+    <t>Bono valido únicamente para cuentas Colombianas, inicia sesión en spotify.com/redeem. Ingresa el PIN que aparece en el Bono y haz clic en Canjear. BONO Válido únicamente por el valor que aparece en el bono. No aplica para cuentas Duo ni familiares. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Si su compra es mayor valor que el expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co WhatsApp 3122112249.</t>
+  </si>
+  <si>
     <t>https://www.spotify.com/co/</t>
   </si>
   <si>
     <t>Bono x1 Mes</t>
   </si>
   <si>
     <t>Bono $16.900 Pesos x 1 Mes</t>
   </si>
   <si>
     <t>Bono x3 meses</t>
   </si>
   <si>
     <t>Bono $47.900 Pesos x 3 meses</t>
   </si>
   <si>
     <t>Bono x6 meses</t>
   </si>
   <si>
     <t>Bono $91.000 Pesos x 6 meses</t>
   </si>
   <si>
     <t>Bono x12 meses</t>
   </si>
   <si>
     <t>Bono $169.000 Pesos x 12 meses</t>
@@ -2102,50 +2176,53 @@
   <si>
     <t>2 Subs 15cm mas 2 bebidas Pet 400ml ma sunas papitas margarita de 30g</t>
   </si>
   <si>
     <t>Subway Combo Emparejado a domicilio</t>
   </si>
   <si>
     <t>Subway Mi Antojo a domicilio</t>
   </si>
   <si>
     <t>1 Subs 15cm mas 1 Bebida Pet 400ml mas unas papitas margarita de 30g o una galleta de la casa</t>
   </si>
   <si>
     <t>Subway Emparejado a domicilio</t>
   </si>
   <si>
     <t>2 Subs 15cm mas 2 Bebidas Pet 400ml mas unas papitas margarita de 30g</t>
   </si>
   <si>
     <t>Subway – Bono Plata</t>
   </si>
   <si>
     <t>SuperInter</t>
   </si>
   <si>
+    <t>Debes acercarte a cualquier Almacén del Grupo Éxito PASADAS 24 HORAS HÁBILES DESPUÉS DE RECIBIR ESTE BONO. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SINO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén en las Cajas registradoras presentar la CÉDULA ORIGINAL e indicar pago con el CONVENIO NO 652. Con tu bono puedes pagar tu compra o reclamar el saldo en tarjeta regalo. ¡Importante! El bono es personal e intransferible ya que se carga a la cedula del portador. LOS BONOS SE DEBEN REDIMIR EN SU TOTALIDAD, no se pueden hacer compras inferiores al monto del bono, pero si puedes cancelar el excedente con otro medio de pago. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 322 782 85 32.</t>
+  </si>
+  <si>
     <t>SuperInter – Bono Plata</t>
   </si>
   <si>
     <t>Surtimax</t>
   </si>
   <si>
     <t>Surtimax – Bono Plata</t>
   </si>
   <si>
     <t>Surtimayorista</t>
   </si>
   <si>
     <t>Surtimayorista – Bono Plata</t>
   </si>
   <si>
     <t>Surtitodo</t>
   </si>
   <si>
     <t>Bono digital debe ser redimible por su titular únicamente en las tiendas físicas SURTITODO dentro del territorio Nacional de Colombia. El bono no es canjeable por dinero en cualquiera de sus formas, sólo redimible para prendas de vestir de uso exterior excepto prendas de playa. El bono sirve como medio de pago por el valor asignado, si la compra es superior a dicho valor, el portador deberá pagar con cualquier otro medio de pago el excedente del costo de su compra. No negociable ni canjeable por dinero en efectivo. La Tarjeta tiene una vigencia de un (1) año a partir de la fecha de su activación. Es importante tener en cuenta que la vigencia de la Tarjeta no se suspende, ni se interrumpe, ni se renueva, ni se prorroga de manera automática cuando la redención de la Tarjeta resulte de compras parciales. En caso de no redimirse en el plazo y lugares establecidos, esta perderá su vigencia y no tendrá derecho a su redención. Dicha situación se configura como un incumplimiento del comprador a la obligación de recibir el producto, circunstancia que originará la pérdida total del precio pagado anticipadamente o del saldo no utilizado y en ningún caso habrá lugar a la devolución de dinero. El tenedor de la Tarjeta Regalo Digital será el único responsable de su uso y custodia. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Surtitodo Bono Plata</t>
   </si>
   <si>
     <t>TaDa</t>
@@ -2160,53 +2237,50 @@
     <t>Tanoshi – Bono Plata</t>
   </si>
   <si>
     <t>Tennis</t>
   </si>
   <si>
     <t>Tennis – Bono Plata</t>
   </si>
   <si>
     <t>Tostao</t>
   </si>
   <si>
     <t>Tostao – Bono Plata</t>
   </si>
   <si>
     <t>Totto</t>
   </si>
   <si>
     <t>Totto – Bono Plata</t>
   </si>
   <si>
     <t>Tres Cuatro Cinco SteakHouse</t>
   </si>
   <si>
     <t>Tres Cuatro Cinco SteakHouse Bono Plata</t>
-  </si>
-[...1 lines deleted...]
-    <t>Recargas</t>
   </si>
   <si>
     <t>Tullave</t>
   </si>
   <si>
     <t>Instrucciones:
 Una vez descargado el bono debe ingresar a https://tullave_qa.qcol.digital/ y registrar allí los datos solicitados: Escribe el código del bono, digita el número de la tarjeta que desea recargar, lo encontraras en el respaldo en la parte inferior. Debe revisar y confirmar que los datos ingresados sean los correctos y hacer click en ACEPTAR. - La recarga queda efectiva activándola en los buses del SITP o en las estaciones y portales de Transmilenio.
 Condiciones de Uso:
 BONO Válido únicamente por el valor que aparece en el bono. Redención válida una sola vez. Maas realizara un cobro de $250 por el uso de la plataforma por cada recarga de tullave. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueó del mismo. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co.</t>
   </si>
   <si>
     <t>https://tullave_qa.qcol.digital/</t>
   </si>
   <si>
     <t>Recarga TuLlave Bono Plata</t>
   </si>
   <si>
     <t>Tumi</t>
   </si>
   <si>
     <t>Bogotá, Medellín, Cartagena</t>
   </si>
   <si>
     <t>Tumi – Bono Plata</t>
   </si>
@@ -2652,54 +2726,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I302"/>
+  <dimension ref="A1:I309"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I302" sqref="I302"/>
+      <selection activeCell="I309" sqref="I309"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="3"/>
     <col min="4" max="4" width="30" customWidth="true" style="3"/>
     <col min="5" max="5" width="30" customWidth="true" style="3"/>
     <col min="6" max="6" width="15" customWidth="true" style="3"/>
     <col min="7" max="7" width="15" customWidth="true" style="3"/>
     <col min="8" max="8" width="50" customWidth="true" style="3"/>
     <col min="9" max="9" width="50" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
@@ -2736,7528 +2810,7675 @@
         <v>12</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="3"/>
+      <c r="C3" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="D3" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" s="3">
         <v>8000</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G9" s="3">
         <v>13500</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D11" s="3"/>
+        <v>60</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>61</v>
+      </c>
       <c r="E11" s="3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="D12" s="3"/>
       <c r="E12" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="3"/>
-      <c r="I12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>68</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H13" s="3" t="s">
+      <c r="H13" s="3"/>
+      <c r="I13" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="I13" s="3"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H14" s="3"/>
+      <c r="H14" s="3" t="s">
+        <v>74</v>
+      </c>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E16" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H16" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="B17" t="s">
         <v>83</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="E17" s="3" t="s">
+      <c r="F17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="F17" s="3" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="3"/>
+      <c r="I17" s="3" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D19" s="3"/>
+        <v>93</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E19" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H19" s="3"/>
+      <c r="H19" s="3" t="s">
+        <v>86</v>
+      </c>
       <c r="I19" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>96</v>
       </c>
-      <c r="C20" s="3"/>
-      <c r="D20" s="3"/>
+      <c r="C20" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>98</v>
+      </c>
       <c r="E20" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="3"/>
       <c r="I20" s="3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B21" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G21" s="3">
-        <v>26000</v>
+        <v>13000</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G22" s="3">
-        <v>19500</v>
+        <v>26000</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G23" s="3">
-        <v>39000</v>
+        <v>19500</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G24" s="3">
-        <v>28500</v>
+        <v>39000</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G25" s="3">
-        <v>15000</v>
+        <v>28500</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G26" s="3">
-        <v>14400</v>
+        <v>15000</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G27" s="3">
-        <v>28800</v>
+        <v>14400</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G28" s="3">
-        <v>25300</v>
+        <v>28800</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G29" s="3">
-        <v>32500</v>
+        <v>25300</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G30" s="3">
-        <v>57000</v>
+        <v>32500</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="I30" s="3"/>
+        <v>128</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G31" s="3">
-        <v>30000</v>
+        <v>57000</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="I31" s="3"/>
+        <v>131</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>102</v>
       </c>
       <c r="C32" s="3"/>
-      <c r="D32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D32" s="3"/>
       <c r="E32" s="3" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G32" s="3">
-        <v>15000</v>
-[...2 lines deleted...]
-      <c r="I32" s="3"/>
+        <v>30000</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="C33" s="3"/>
-      <c r="D33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>136</v>
+      </c>
       <c r="E33" s="3" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G33" s="3">
-        <v>13000</v>
+        <v>15000</v>
       </c>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="C34" s="3"/>
-      <c r="D34" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D34" s="3"/>
       <c r="E34" s="3" t="s">
-        <v>97</v>
+        <v>138</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G34" s="3">
         <v>13000</v>
       </c>
-      <c r="H34" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C35" s="3"/>
-      <c r="D35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E35" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G35" s="3">
-        <v>26000</v>
+        <v>13000</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3" t="s">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G36" s="3">
-        <v>19500</v>
+        <v>26000</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B37" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G37" s="3">
-        <v>39000</v>
+        <v>19500</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B38" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G38" s="3">
-        <v>15000</v>
+        <v>39000</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B39" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G39" s="3">
-        <v>13700</v>
+        <v>15000</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="I39" s="3"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G40" s="3">
-        <v>28500</v>
+        <v>13700</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B41" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G41" s="3">
-        <v>57000</v>
+        <v>28500</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="I41" s="3"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G42" s="3">
-        <v>30000</v>
+        <v>57000</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="I42" s="3"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B43" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C43" s="3"/>
-      <c r="D43" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D43" s="3"/>
       <c r="E43" s="3" t="s">
-        <v>97</v>
+        <v>151</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G43" s="3">
-        <v>13000</v>
+        <v>30000</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="I43" s="3"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B44" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="C44" s="3"/>
-      <c r="D44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E44" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G44" s="3">
-        <v>26000</v>
+        <v>13000</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B45" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3" t="s">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G45" s="3">
-        <v>19500</v>
+        <v>26000</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B46" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G46" s="3">
-        <v>39000</v>
+        <v>19500</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B47" t="s">
+        <v>153</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="C47" s="3"/>
-[...5 lines deleted...]
-      </c>
       <c r="F47" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G47" s="3">
-        <v>15000</v>
+        <v>39000</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B48" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C48" s="3"/>
-      <c r="D48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E48" s="3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G48" s="3">
-        <v>28500</v>
+        <v>15000</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="I48" s="3"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B49" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G49" s="3">
-        <v>26000</v>
+        <v>28500</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="I49" s="3"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G50" s="3">
-        <v>39000</v>
+        <v>26000</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B51" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G51" s="3">
-        <v>19500</v>
+        <v>39000</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G52" s="3">
-        <v>13000</v>
+        <v>14400</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="I52" s="3"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B53" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G53" s="3">
-        <v>14400</v>
+        <v>28800</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="I53" s="3"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G54" s="3">
-        <v>28800</v>
+        <v>42000</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B55" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G55" s="3">
-        <v>42000</v>
+        <v>22000</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G56" s="3">
-        <v>22000</v>
+        <v>57000</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="I56" s="3"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B57" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G57" s="3">
-        <v>57000</v>
+        <v>18300</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="I57" s="3"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B58" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G58" s="3">
-        <v>18300</v>
+        <v>30000</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="I58" s="3"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B59" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G59" s="3">
-        <v>30000</v>
-[...3 lines deleted...]
-      </c>
+        <v>13000</v>
+      </c>
+      <c r="H59" s="3"/>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B60" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G60" s="3">
         <v>13000</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B61" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G61" s="3">
         <v>26000</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B62" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G62" s="3">
         <v>19500</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B63" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G63" s="3">
         <v>39000</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B64" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G64" s="3">
-        <v>46400</v>
+        <v>47000</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3"/>
       <c r="E65" s="3" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G65" s="3">
         <v>18500</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="I65" s="3"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B66" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G66" s="3">
         <v>37000</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="I66" s="3"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B67" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G67" s="3">
         <v>30000</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="I67" s="3"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B68" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3"/>
       <c r="E68" s="3" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G68" s="3">
         <v>28500</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="I68" s="3"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G69" s="3">
         <v>57000</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="I69" s="3"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G70" s="3">
         <v>15000</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="I70" s="3"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B71" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G71" s="3">
-        <v>23500</v>
+        <v>24100</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B72" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G72" s="3">
-        <v>47000</v>
+        <v>48200</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B73" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G73" s="3">
-        <v>23200</v>
+        <v>23500</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B74" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G74" s="3">
-        <v>14100</v>
+        <v>14300</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>197</v>
+        <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B75" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3" t="s">
         <v>198</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G75" s="3">
-        <v>28200</v>
+        <v>28600</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>199</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B76" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3"/>
       <c r="E76" s="3" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G76" s="3">
         <v>26000</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="I76" s="3"/>
+        <v>105</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B77" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G77" s="3">
         <v>39000</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G78" s="3">
         <v>13000</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I78" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B79" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G79" s="3">
         <v>19500</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B80" t="s">
+        <v>205</v>
+      </c>
+      <c r="C80" s="3" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I80" s="3" t="s">
         <v>208</v>
-      </c>
-[...10 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B81" t="s">
+        <v>209</v>
+      </c>
+      <c r="C81" s="3" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G81" s="3">
         <v>8900</v>
       </c>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B82" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3"/>
       <c r="E82" s="3" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G82" s="3">
         <v>12900</v>
       </c>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B83" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G83" s="3">
         <v>16900</v>
       </c>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B84" t="s">
+        <v>214</v>
+      </c>
+      <c r="C84" s="3" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="3"/>
       <c r="I84" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>18</v>
       </c>
       <c r="B85" t="s">
+        <v>218</v>
+      </c>
+      <c r="C85" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="C85" s="3" t="s">
+      <c r="D85" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="D85" s="3" t="s">
+      <c r="E85" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="E85" s="3" t="s">
+      <c r="F85" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H85" s="3" t="s">
         <v>222</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
       <c r="I85" s="3"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
+        <v>223</v>
+      </c>
+      <c r="C86" s="3" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="3"/>
       <c r="I86" s="3" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>18</v>
       </c>
       <c r="B87" t="s">
+        <v>227</v>
+      </c>
+      <c r="C87" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="C87" s="3" t="s">
+      <c r="D87" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="D87" s="3" t="s">
+      <c r="E87" s="3" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="3"/>
       <c r="I87" s="3" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
+        <v>232</v>
+      </c>
+      <c r="B88" t="s">
         <v>233</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="3" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="3"/>
       <c r="I88" s="3" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
+        <v>237</v>
+      </c>
+      <c r="B89" t="s">
         <v>238</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="C89" s="3" t="s">
+      <c r="D89" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="D89" s="3" t="s">
+      <c r="E89" s="3" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H89" s="3"/>
       <c r="I89" s="3" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B90" t="s">
+        <v>243</v>
+      </c>
+      <c r="C90" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="C90" s="3" t="s">
+      <c r="D90" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="D90" s="3" t="s">
+      <c r="E90" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="E90" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G90" s="3">
         <v>19500</v>
       </c>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B91" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H91" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="F91" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I91" s="3" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B92" t="s">
+        <v>250</v>
+      </c>
+      <c r="C92" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="C92" s="3" t="s">
+      <c r="D92" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="D92" s="3" t="s">
+      <c r="E92" s="3" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H92" s="3"/>
       <c r="I92" s="3" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
+        <v>255</v>
+      </c>
+      <c r="B93" t="s">
         <v>256</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="3" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B94" t="s">
+        <v>259</v>
+      </c>
+      <c r="C94" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="C94" s="3" t="s">
+      <c r="D94" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="D94" s="3" t="s">
+      <c r="E94" s="3" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B95" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B96" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B97" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B98" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B99" t="s">
+        <v>271</v>
+      </c>
+      <c r="C99" s="3" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B100" t="s">
+        <v>274</v>
+      </c>
+      <c r="C100" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>276</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G100" s="3">
         <v>12000</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>277</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B101" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3" t="s">
         <v>278</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G101" s="3">
         <v>18000</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>279</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B102" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3"/>
       <c r="E102" s="3" t="s">
         <v>280</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G102" s="3">
         <v>30000</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>281</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B103" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3"/>
       <c r="E103" s="3" t="s">
         <v>282</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G103" s="3">
         <v>60000</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>283</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B104" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C104" s="3"/>
       <c r="D104" s="3"/>
       <c r="E104" s="3" t="s">
         <v>284</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G104" s="3">
         <v>15500</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>285</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B105" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C105" s="3"/>
       <c r="D105" s="3"/>
       <c r="E105" s="3" t="s">
         <v>286</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G105" s="3">
         <v>16500</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>287</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B106" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C106" s="3"/>
       <c r="D106" s="3"/>
       <c r="E106" s="3" t="s">
         <v>288</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G106" s="3">
         <v>11000</v>
       </c>
       <c r="H106" s="3"/>
       <c r="I106" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>289</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>290</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>291</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>292</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B108" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H108" s="3"/>
       <c r="I108" s="3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B109" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B110" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B111" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>256</v>
+        <v>101</v>
       </c>
       <c r="B112" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>258</v>
+        <v>308</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>12</v>
+        <v>309</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>307</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G112" s="3">
+        <v>50000</v>
       </c>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>9</v>
+        <v>255</v>
       </c>
       <c r="B113" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>88</v>
+        <v>311</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H113" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B114" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>311</v>
+        <v>93</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>314</v>
+        <v>86</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>315</v>
+        <v>95</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B115" t="s">
+        <v>315</v>
+      </c>
+      <c r="C115" s="3" t="s">
         <v>316</v>
       </c>
-      <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
-        <v>85</v>
+        <v>317</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H115" s="3"/>
-      <c r="I115" s="3"/>
+      <c r="H115" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>320</v>
+      </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B116" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="C116" s="3"/>
       <c r="D116" s="3" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H116" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="B117" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H117" s="3"/>
+      <c r="H117" s="3" t="s">
+        <v>86</v>
+      </c>
       <c r="I117" s="3" t="s">
-        <v>324</v>
+        <v>208</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>238</v>
+        <v>43</v>
       </c>
       <c r="B118" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>327</v>
+        <v>12</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="3"/>
       <c r="I118" s="3" t="s">
-        <v>209</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>42</v>
+        <v>237</v>
       </c>
       <c r="B119" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H119" s="3"/>
-      <c r="I119" s="3"/>
+      <c r="I119" s="3" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="B120" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>4200</v>
+        <v>14</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B121" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-      <c r="D121" s="3"/>
+        <v>338</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>340</v>
+      </c>
       <c r="E121" s="3" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G121" s="3">
-        <v>12000</v>
+        <v>4200</v>
       </c>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B122" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G122" s="3">
-        <v>19600</v>
+        <v>12000</v>
       </c>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B123" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3"/>
       <c r="E123" s="3" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G123" s="3">
-        <v>38600</v>
+        <v>19600</v>
       </c>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B124" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C124" s="3"/>
       <c r="D124" s="3"/>
       <c r="E124" s="3" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G124" s="3">
-        <v>76000</v>
+        <v>38600</v>
       </c>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B125" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3"/>
       <c r="E125" s="3" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G125" s="3">
-        <v>182400</v>
+        <v>76000</v>
       </c>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B126" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C126" s="3"/>
-      <c r="D126" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D126" s="3"/>
       <c r="E126" s="3" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G126" s="3">
-        <v>22900</v>
-[...6 lines deleted...]
-      </c>
+        <v>182400</v>
+      </c>
+      <c r="H126" s="3"/>
+      <c r="I126" s="3"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B127" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C127" s="3"/>
-      <c r="D127" s="3"/>
+      <c r="D127" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E127" s="3" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G127" s="3">
-        <v>83500</v>
+        <v>23000</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="I127" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B128" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C128" s="3"/>
       <c r="D128" s="3"/>
       <c r="E128" s="3" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G128" s="3">
-        <v>58500</v>
+        <v>83900</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B129" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C129" s="3"/>
       <c r="D129" s="3"/>
       <c r="E129" s="3" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G129" s="3">
-        <v>89900</v>
-[...1 lines deleted...]
-      <c r="H129" s="3"/>
+        <v>58900</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>353</v>
+      </c>
       <c r="I129" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B130" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C130" s="3"/>
       <c r="D130" s="3"/>
       <c r="E130" s="3" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G130" s="3">
-        <v>36900</v>
-[...3 lines deleted...]
-      </c>
+        <v>89900</v>
+      </c>
+      <c r="H130" s="3"/>
       <c r="I130" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B131" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C131" s="3"/>
       <c r="D131" s="3"/>
       <c r="E131" s="3" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G131" s="3">
-        <v>22000</v>
-[...1 lines deleted...]
-      <c r="H131" s="3"/>
+        <v>36900</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>356</v>
+      </c>
       <c r="I131" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B132" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
       <c r="E132" s="3" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G132" s="3">
-        <v>23100</v>
+        <v>22500</v>
       </c>
       <c r="H132" s="3"/>
       <c r="I132" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G133" s="3">
+        <v>23100</v>
       </c>
       <c r="H133" s="3"/>
       <c r="I133" s="3" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="B134" t="s">
-        <v>355</v>
-[...6 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="C134" s="3"/>
+      <c r="D134" s="3"/>
       <c r="E134" s="3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H134" s="3"/>
       <c r="I134" s="3" t="s">
-        <v>359</v>
+        <v>95</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="B135" t="s">
         <v>360</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>44</v>
+        <v>361</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>12</v>
+        <v>362</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H135" s="3"/>
       <c r="I135" s="3" t="s">
-        <v>46</v>
+        <v>364</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>77</v>
+        <v>365</v>
       </c>
       <c r="B136" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="D136" s="3"/>
       <c r="E136" s="3" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H136" s="3"/>
-      <c r="I136" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I136" s="3"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="B137" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>366</v>
+        <v>12</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>42700</v>
+        <v>14</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H137" s="3"/>
-      <c r="I137" s="3"/>
+      <c r="I137" s="3" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="B138" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="D138" s="3"/>
+        <v>372</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E138" s="3" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>85400</v>
+        <v>14</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H138" s="3"/>
-      <c r="I138" s="3"/>
+      <c r="I138" s="3" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="B139" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G139" s="3">
+        <v>42700</v>
       </c>
       <c r="H139" s="3"/>
-      <c r="I139" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I139" s="3"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B140" t="s">
         <v>374</v>
       </c>
-      <c r="C140" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C140" s="3"/>
+      <c r="D140" s="3"/>
       <c r="E140" s="3" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="F140" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G140" s="3">
-        <v>11500</v>
-[...6 lines deleted...]
-      </c>
+        <v>85400</v>
+      </c>
+      <c r="H140" s="3"/>
+      <c r="I140" s="3"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B141" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-      <c r="D141" s="3"/>
+        <v>379</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>381</v>
+      </c>
       <c r="E141" s="3" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H141" s="3"/>
       <c r="I141" s="3" t="s">
-        <v>53</v>
+        <v>383</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B142" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-      <c r="D142" s="3"/>
+        <v>384</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E142" s="3" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H142" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G142" s="3">
+        <v>11900</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>387</v>
+      </c>
       <c r="I142" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B143" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C143" s="3"/>
-      <c r="D143" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D143" s="3"/>
       <c r="E143" s="3" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G143" s="3">
-        <v>50000</v>
+        <v>15500</v>
       </c>
       <c r="H143" s="3" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="I143" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B144" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C144" s="3"/>
       <c r="D144" s="3"/>
       <c r="E144" s="3" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H144" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="3"/>
       <c r="I144" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B145" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C145" s="3"/>
       <c r="D145" s="3" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G145" s="3">
+        <v>50000</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="I145" s="3" t="s">
-        <v>389</v>
+        <v>54</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B146" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C146" s="3"/>
       <c r="D146" s="3"/>
       <c r="E146" s="3" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>42000</v>
+        <v>14</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>392</v>
+        <v>54</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="B147" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C147" s="3"/>
       <c r="D147" s="3" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H147" s="3"/>
+      <c r="H147" s="3" t="s">
+        <v>398</v>
+      </c>
       <c r="I147" s="3" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="B148" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C148" s="3"/>
       <c r="D148" s="3"/>
       <c r="E148" s="3" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H148" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G148" s="3">
+        <v>42000</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>401</v>
+      </c>
       <c r="I148" s="3" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>398</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="C149" s="3"/>
       <c r="D149" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H149" s="3"/>
       <c r="I149" s="3" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>401</v>
-[...6 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="C150" s="3"/>
+      <c r="D150" s="3"/>
       <c r="E150" s="3" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H150" s="3"/>
-      <c r="I150" s="3"/>
+      <c r="I150" s="3" t="s">
+        <v>407</v>
+      </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B151" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H151" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="3"/>
       <c r="I151" s="3" t="s">
-        <v>209</v>
+        <v>405</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B152" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B153" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H153" s="3" t="s">
-        <v>413</v>
+        <v>86</v>
       </c>
       <c r="I153" s="3" t="s">
-        <v>414</v>
+        <v>208</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="B154" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="C154" s="3"/>
+        <v>417</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>418</v>
+      </c>
       <c r="D154" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H154" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H154" s="3"/>
+      <c r="I154" s="3"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="B155" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="D155" s="3"/>
+        <v>421</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E155" s="3" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H155" s="3"/>
+      <c r="H155" s="3" t="s">
+        <v>423</v>
+      </c>
       <c r="I155" s="3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B156" t="s">
-        <v>421</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="C156" s="3"/>
       <c r="D156" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>60900</v>
+        <v>14</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>424</v>
+        <v>86</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>53</v>
+        <v>427</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B157" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="C157" s="3"/>
+        <v>428</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>429</v>
+      </c>
       <c r="D157" s="3"/>
       <c r="E157" s="3" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H157" s="3"/>
       <c r="I157" s="3" t="s">
-        <v>53</v>
+        <v>429</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B158" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-      <c r="D158" s="3"/>
+        <v>431</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E158" s="3" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G158" s="3">
-        <v>20900</v>
+        <v>60900</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B159" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="C159" s="3"/>
       <c r="D159" s="3"/>
       <c r="E159" s="3" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G159" s="3">
-        <v>23900</v>
+        <v>30900</v>
       </c>
       <c r="H159" s="3" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="I159" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B160" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="C160" s="3"/>
       <c r="D160" s="3"/>
       <c r="E160" s="3" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H160" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G160" s="3">
+        <v>20900</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>438</v>
+      </c>
       <c r="I160" s="3" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B161" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="C161" s="3"/>
       <c r="D161" s="3"/>
       <c r="E161" s="3" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G161" s="3">
-        <v>26900</v>
+        <v>23900</v>
       </c>
       <c r="H161" s="3" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="I161" s="3"/>
+        <v>440</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B162" t="s">
-        <v>434</v>
-[...6 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="C162" s="3"/>
+      <c r="D162" s="3"/>
       <c r="E162" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H162" s="3"/>
-      <c r="I162" s="3"/>
+      <c r="I162" s="3" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>437</v>
+        <v>48</v>
       </c>
       <c r="B163" t="s">
-        <v>438</v>
-[...6 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="C163" s="3"/>
+      <c r="D163" s="3"/>
       <c r="E163" s="3" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F163" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H163" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G163" s="3">
+        <v>26900</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>443</v>
+      </c>
       <c r="I163" s="3"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B164" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>56</v>
+        <v>445</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>42</v>
+        <v>447</v>
       </c>
       <c r="B165" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H165" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H165" s="3"/>
+      <c r="I165" s="3"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B166" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>408</v>
+        <v>452</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H166" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H166" s="3"/>
+      <c r="I166" s="3"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B167" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>411</v>
+        <v>455</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H167" s="3" t="s">
-        <v>413</v>
+        <v>86</v>
       </c>
       <c r="I167" s="3" t="s">
-        <v>414</v>
+        <v>208</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="B168" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="C168" s="3"/>
+        <v>457</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>418</v>
+      </c>
       <c r="D168" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>4100</v>
+        <v>14</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>452</v>
+        <v>16</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>53</v>
+        <v>95</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="B169" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-      <c r="D169" s="3"/>
+        <v>459</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E169" s="3" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>6500</v>
+        <v>14</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>454</v>
+        <v>423</v>
       </c>
       <c r="I169" s="3" t="s">
-        <v>53</v>
+        <v>424</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B170" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="C170" s="3"/>
-      <c r="D170" s="3"/>
+      <c r="D170" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E170" s="3" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G170" s="3">
-        <v>7600</v>
+        <v>4300</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B171" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="C171" s="3"/>
       <c r="D171" s="3"/>
       <c r="E171" s="3" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G171" s="3">
-        <v>8300</v>
+        <v>6800</v>
       </c>
       <c r="H171" s="3" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="I171" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B172" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="C172" s="3"/>
       <c r="D172" s="3"/>
       <c r="E172" s="3" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G172" s="3">
-        <v>13600</v>
+        <v>7900</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B173" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="C173" s="3"/>
       <c r="D173" s="3"/>
       <c r="E173" s="3" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H173" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G173" s="3">
+        <v>8900</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>469</v>
+      </c>
       <c r="I173" s="3" t="s">
-        <v>218</v>
+        <v>54</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>233</v>
+        <v>48</v>
       </c>
       <c r="B174" t="s">
-        <v>462</v>
-[...6 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="C174" s="3"/>
+      <c r="D174" s="3"/>
       <c r="E174" s="3" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H174" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G174" s="3">
+        <v>14200</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>471</v>
+      </c>
       <c r="I174" s="3" t="s">
-        <v>466</v>
+        <v>54</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B175" t="s">
-        <v>467</v>
-[...6 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="C175" s="3"/>
+      <c r="D175" s="3"/>
       <c r="E175" s="3" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H175" s="3"/>
       <c r="I175" s="3" t="s">
-        <v>53</v>
+        <v>217</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B176" t="s">
-        <v>470</v>
-[...6 lines deleted...]
-      </c>
+        <v>473</v>
+      </c>
+      <c r="C176" s="3"/>
+      <c r="D176" s="3"/>
       <c r="E176" s="3" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G176" s="3">
+        <v>30900</v>
       </c>
       <c r="H176" s="3"/>
-      <c r="I176" s="3"/>
+      <c r="I176" s="3" t="s">
+        <v>475</v>
+      </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="B177" t="s">
         <v>473</v>
       </c>
-      <c r="C177" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C177" s="3"/>
+      <c r="D177" s="3"/>
       <c r="E177" s="3" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G177" s="3">
+        <v>63900</v>
+      </c>
+      <c r="H177" s="3"/>
       <c r="I177" s="3" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B178" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>12</v>
+        <v>479</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H178" s="3"/>
       <c r="I178" s="3" t="s">
-        <v>237</v>
+        <v>481</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="B179" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>481</v>
+        <v>77</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="F179" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I179" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G179" s="3">
+        <v>70000</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B180" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D180" s="3"/>
+        <v>486</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E180" s="3" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H180" s="3"/>
-      <c r="I180" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I180" s="3"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B181" t="s">
-        <v>485</v>
-[...1 lines deleted...]
-      <c r="C181" s="3"/>
+        <v>488</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>489</v>
+      </c>
       <c r="D181" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H181" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I181" s="3" t="s">
-        <v>82</v>
+        <v>491</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>42</v>
+        <v>232</v>
       </c>
       <c r="B182" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="D182" s="3"/>
+        <v>493</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E182" s="3" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H182" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I182" s="3"/>
+      <c r="H182" s="3"/>
+      <c r="I182" s="3" t="s">
+        <v>236</v>
+      </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B183" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="C183" s="3"/>
+        <v>495</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>496</v>
+      </c>
       <c r="D183" s="3" t="s">
-        <v>12</v>
+        <v>497</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H183" s="3"/>
       <c r="I183" s="3"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="B184" t="s">
-        <v>493</v>
-[...4 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="D184" s="3"/>
       <c r="E184" s="3" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="I184" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H184" s="3"/>
+      <c r="I184" s="3" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B185" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-      <c r="D185" s="3"/>
+        <v>502</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E185" s="3" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H185" s="3"/>
       <c r="I185" s="3"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="B186" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="C186" s="3"/>
-      <c r="D186" s="3"/>
+      <c r="D186" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E186" s="3" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>49900</v>
+        <v>14</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>500</v>
-[...1 lines deleted...]
-      <c r="I186" s="3"/>
+        <v>86</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B187" t="s">
-        <v>501</v>
-[...4 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D187" s="3"/>
       <c r="E187" s="3" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H187" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H187" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="I187" s="3"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B188" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="C188" s="3"/>
       <c r="D188" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H188" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H188" s="3"/>
+      <c r="I188" s="3"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="B189" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="C189" s="3"/>
       <c r="D189" s="3" t="s">
-        <v>12</v>
+        <v>514</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G189" s="3">
+        <v>11900</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>516</v>
+      </c>
+      <c r="I189" s="3"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="B190" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="C190" s="3"/>
-      <c r="D190" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D190" s="3"/>
       <c r="E190" s="3" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G190" s="3">
+        <v>19900</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="I190" s="3"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B191" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="C191" s="3"/>
-      <c r="D191" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D191" s="3"/>
       <c r="E191" s="3" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H191" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G191" s="3">
+        <v>49900</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>520</v>
+      </c>
       <c r="I191" s="3"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="B192" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="C192" s="3"/>
       <c r="D192" s="3" t="s">
-        <v>512</v>
+        <v>12</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="F192" s="3" t="s">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="I192" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H192" s="3"/>
+      <c r="I192" s="3" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="B193" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="C193" s="3"/>
-      <c r="D193" s="3"/>
+      <c r="D193" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E193" s="3" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>285000</v>
+        <v>14</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="I193" s="3"/>
+        <v>86</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>491</v>
+      </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B194" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="C194" s="3"/>
       <c r="D194" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>7500</v>
+        <v>14</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>517</v>
+        <v>86</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>53</v>
+        <v>208</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="B195" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="C195" s="3"/>
-      <c r="D195" s="3"/>
+      <c r="D195" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E195" s="3" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="F195" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>14600</v>
+        <v>14</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H195" s="3" t="s">
-        <v>519</v>
+        <v>86</v>
       </c>
       <c r="I195" s="3" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B196" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="C196" s="3"/>
-      <c r="D196" s="3"/>
+      <c r="D196" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E196" s="3" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="F196" s="3" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H196" s="3"/>
+      <c r="I196" s="3"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B197" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="C197" s="3"/>
-      <c r="D197" s="3"/>
+      <c r="D197" s="3" t="s">
+        <v>532</v>
+      </c>
       <c r="E197" s="3" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G197" s="3">
-        <v>10900</v>
+        <v>53000</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      </c>
+        <v>533</v>
+      </c>
+      <c r="I197" s="3"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B198" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="C198" s="3"/>
       <c r="D198" s="3"/>
       <c r="E198" s="3" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G198" s="3">
-        <v>11900</v>
-[...4 lines deleted...]
-      </c>
+        <v>285000</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="I198" s="3"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B199" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
       <c r="C199" s="3"/>
-      <c r="D199" s="3"/>
+      <c r="D199" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E199" s="3" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H199" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G199" s="3">
+        <v>7500</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>537</v>
+      </c>
       <c r="I199" s="3" t="s">
-        <v>218</v>
+        <v>54</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>256</v>
+        <v>48</v>
       </c>
       <c r="B200" t="s">
-        <v>526</v>
-[...6 lines deleted...]
-      </c>
+        <v>535</v>
+      </c>
+      <c r="C200" s="3"/>
+      <c r="D200" s="3"/>
       <c r="E200" s="3" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="F200" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I200" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G200" s="3">
+        <v>14600</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B201" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="C201" s="3"/>
-      <c r="D201" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D201" s="3"/>
       <c r="E201" s="3" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="F201" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G201" s="3">
-        <v>13000</v>
+        <v>39900</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>97</v>
+        <v>541</v>
       </c>
       <c r="I201" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B202" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="C202" s="3"/>
       <c r="D202" s="3"/>
       <c r="E202" s="3" t="s">
-        <v>530</v>
+        <v>542</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G202" s="3">
-        <v>26000</v>
+        <v>10900</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>99</v>
+        <v>543</v>
       </c>
       <c r="I202" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B203" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="C203" s="3"/>
       <c r="D203" s="3"/>
       <c r="E203" s="3" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G203" s="3">
-        <v>30000</v>
-[...4 lines deleted...]
-      <c r="I203" s="3"/>
+        <v>11900</v>
+      </c>
+      <c r="H203" s="3"/>
+      <c r="I203" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B204" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="C204" s="3"/>
       <c r="D204" s="3"/>
       <c r="E204" s="3" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="I204" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H204" s="3"/>
+      <c r="I204" s="3" t="s">
+        <v>217</v>
+      </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B205" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="C205" s="3"/>
       <c r="D205" s="3"/>
       <c r="E205" s="3" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G205" s="3">
-        <v>36000</v>
-[...6 lines deleted...]
-      </c>
+        <v>11900</v>
+      </c>
+      <c r="H205" s="3"/>
+      <c r="I205" s="3"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B206" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="C206" s="3"/>
       <c r="D206" s="3"/>
       <c r="E206" s="3" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="F206" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G206" s="3">
-        <v>18000</v>
-[...6 lines deleted...]
-      </c>
+        <v>18500</v>
+      </c>
+      <c r="H206" s="3"/>
+      <c r="I206" s="3"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>77</v>
+        <v>255</v>
       </c>
       <c r="B207" t="s">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="C207" s="3"/>
+        <v>548</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>311</v>
+      </c>
       <c r="D207" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H207" s="3"/>
-      <c r="I207" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I207" s="3"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="B208" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="C208" s="3"/>
       <c r="D208" s="3" t="s">
-        <v>542</v>
+        <v>12</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I208" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G208" s="3">
+        <v>13000</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="B209" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="C209" s="3"/>
-      <c r="D209" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D209" s="3"/>
       <c r="E209" s="3" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G209" s="3">
+        <v>26000</v>
       </c>
       <c r="H209" s="3" t="s">
-        <v>250</v>
+        <v>105</v>
       </c>
       <c r="I209" s="3" t="s">
-        <v>547</v>
+        <v>54</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>233</v>
+        <v>101</v>
       </c>
       <c r="B210" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C210" s="3"/>
-      <c r="D210" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D210" s="3"/>
       <c r="E210" s="3" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G210" s="3">
+        <v>30000</v>
       </c>
       <c r="H210" s="3" t="s">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>554</v>
+      </c>
+      <c r="I210" s="3"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>437</v>
+        <v>101</v>
       </c>
       <c r="B211" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="C211" s="3"/>
-      <c r="D211" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D211" s="3"/>
       <c r="E211" s="3" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G211" s="3">
+        <v>15000</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="I211" s="3"/>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="B212" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C212" s="3"/>
-      <c r="D212" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D212" s="3"/>
       <c r="E212" s="3" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G212" s="3">
+        <v>36000</v>
       </c>
       <c r="H212" s="3" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="I212" s="3" t="s">
-        <v>90</v>
+        <v>558</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="B213" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="C213" s="3"/>
-      <c r="D213" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D213" s="3"/>
       <c r="E213" s="3" t="s">
         <v>559</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I213" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G213" s="3">
+        <v>18000</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>558</v>
+      </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="B214" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C214" s="3"/>
       <c r="D214" s="3" t="s">
-        <v>561</v>
+        <v>12</v>
       </c>
       <c r="E214" s="3" t="s">
         <v>562</v>
       </c>
       <c r="F214" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H214" s="3"/>
-      <c r="I214" s="3"/>
+      <c r="I214" s="3" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="B215" t="s">
         <v>563</v>
       </c>
       <c r="C215" s="3"/>
       <c r="D215" s="3" t="s">
-        <v>12</v>
+        <v>564</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F215" s="3" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H215" s="3"/>
+      <c r="I215" s="3"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>95</v>
+        <v>25</v>
       </c>
       <c r="B216" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C216" s="3"/>
-      <c r="D216" s="3"/>
+      <c r="D216" s="3" t="s">
+        <v>567</v>
+      </c>
       <c r="E216" s="3" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F216" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>14400</v>
+        <v>14</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H216" s="3" t="s">
-        <v>568</v>
+        <v>249</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
-        <v>95</v>
+        <v>232</v>
       </c>
       <c r="B217" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="C217" s="3"/>
-      <c r="D217" s="3"/>
+      <c r="D217" s="3" t="s">
+        <v>479</v>
+      </c>
       <c r="E217" s="3" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F217" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>28500</v>
+        <v>14</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H217" s="3" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="I217" s="3" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>95</v>
+        <v>447</v>
       </c>
       <c r="B218" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="C218" s="3"/>
-      <c r="D218" s="3"/>
+      <c r="D218" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E218" s="3" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H218" s="3"/>
       <c r="I218" s="3" t="s">
-        <v>53</v>
+        <v>217</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
+        <v>576</v>
+      </c>
+      <c r="B219" t="s">
+        <v>577</v>
+      </c>
+      <c r="C219" s="3"/>
+      <c r="D219" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="I219" s="3" t="s">
         <v>95</v>
-      </c>
-[...18 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B220" t="s">
-        <v>563</v>
+        <v>580</v>
       </c>
       <c r="C220" s="3"/>
-      <c r="D220" s="3"/>
+      <c r="D220" s="3" t="s">
+        <v>581</v>
+      </c>
       <c r="E220" s="3" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="F220" s="3" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H220" s="3"/>
+      <c r="I220" s="3"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>95</v>
+        <v>25</v>
       </c>
       <c r="B221" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
       <c r="C221" s="3"/>
-      <c r="D221" s="3"/>
+      <c r="D221" s="3" t="s">
+        <v>584</v>
+      </c>
       <c r="E221" s="3" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="F221" s="3" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H221" s="3"/>
+      <c r="I221" s="3"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B222" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
       <c r="C222" s="3"/>
-      <c r="D222" s="3"/>
+      <c r="D222" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E222" s="3" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G222" s="3">
-        <v>25900</v>
+        <v>15000</v>
       </c>
       <c r="H222" s="3" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="I222" s="3" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B223" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
       <c r="C223" s="3"/>
       <c r="D223" s="3"/>
       <c r="E223" s="3" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="F223" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G223" s="3">
-        <v>28800</v>
+        <v>14400</v>
       </c>
       <c r="H223" s="3" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="I223" s="3" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B224" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
       <c r="C224" s="3"/>
       <c r="D224" s="3"/>
       <c r="E224" s="3" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G224" s="3">
-        <v>51800</v>
+        <v>28500</v>
       </c>
       <c r="H224" s="3" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="I224" s="3" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B225" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
       <c r="C225" s="3"/>
       <c r="D225" s="3"/>
       <c r="E225" s="3" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
       <c r="F225" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G225" s="3">
-        <v>19000</v>
-[...2 lines deleted...]
-      <c r="I225" s="3"/>
+        <v>26000</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B226" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
       <c r="C226" s="3"/>
       <c r="D226" s="3"/>
       <c r="E226" s="3" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="F226" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G226" s="3">
-        <v>57000</v>
+        <v>13000</v>
       </c>
       <c r="H226" s="3" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="I226" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B227" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
       <c r="C227" s="3"/>
       <c r="D227" s="3"/>
       <c r="E227" s="3" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="F227" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G227" s="3">
-        <v>30000</v>
+        <v>39000</v>
       </c>
       <c r="H227" s="3" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="I227" s="3"/>
+        <v>142</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="B228" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C228" s="3"/>
-      <c r="D228" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D228" s="3"/>
       <c r="E228" s="3" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="F228" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G228" s="3">
-        <v>20900</v>
+        <v>19500</v>
       </c>
       <c r="H228" s="3" t="s">
-        <v>592</v>
+        <v>141</v>
       </c>
       <c r="I228" s="3" t="s">
-        <v>593</v>
+        <v>54</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="B229" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C229" s="3"/>
       <c r="D229" s="3"/>
       <c r="E229" s="3" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G229" s="3">
-        <v>27900</v>
+        <v>25500</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="I229" s="3" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="B230" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C230" s="3"/>
       <c r="D230" s="3"/>
       <c r="E230" s="3" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="F230" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G230" s="3">
-        <v>25600</v>
+        <v>28800</v>
       </c>
       <c r="H230" s="3" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="I230" s="3" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="B231" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C231" s="3"/>
       <c r="D231" s="3"/>
       <c r="E231" s="3" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="F231" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G231" s="3">
-        <v>30900</v>
+        <v>51000</v>
       </c>
       <c r="H231" s="3" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="I231" s="3" t="s">
-        <v>53</v>
+        <v>602</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="B232" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C232" s="3"/>
       <c r="D232" s="3"/>
       <c r="E232" s="3" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="F232" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G232" s="3">
-        <v>23900</v>
-[...6 lines deleted...]
-      </c>
+        <v>21300</v>
+      </c>
+      <c r="H232" s="3"/>
+      <c r="I232" s="3"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="B233" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C233" s="3"/>
       <c r="D233" s="3"/>
       <c r="E233" s="3" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="F233" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G233" s="3">
-        <v>24600</v>
+        <v>57000</v>
       </c>
       <c r="H233" s="3" t="s">
-        <v>602</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="I233" s="3"/>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="B234" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C234" s="3"/>
       <c r="D234" s="3"/>
       <c r="E234" s="3" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="F234" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G234" s="3">
-        <v>29600</v>
+        <v>30000</v>
       </c>
       <c r="H234" s="3" t="s">
-        <v>604</v>
-[...3 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="I234" s="3"/>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B235" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C235" s="3"/>
-      <c r="D235" s="3"/>
+      <c r="D235" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E235" s="3" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="F235" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G235" s="3">
-        <v>25600</v>
+        <v>20900</v>
       </c>
       <c r="H235" s="3" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="I235" s="3" t="s">
-        <v>53</v>
+        <v>616</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B236" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C236" s="3"/>
       <c r="D236" s="3"/>
       <c r="E236" s="3" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="F236" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G236" s="3">
-        <v>27600</v>
+        <v>27900</v>
       </c>
       <c r="H236" s="3" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="I236" s="3" t="s">
-        <v>53</v>
+        <v>616</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B237" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C237" s="3"/>
       <c r="D237" s="3"/>
       <c r="E237" s="3" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="F237" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G237" s="3">
-        <v>23300</v>
+        <v>25600</v>
       </c>
       <c r="H237" s="3" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="I237" s="3" t="s">
-        <v>53</v>
+        <v>616</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B238" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C238" s="3"/>
       <c r="D238" s="3"/>
       <c r="E238" s="3" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="F238" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G238" s="3">
-        <v>29600</v>
+        <v>30900</v>
       </c>
       <c r="H238" s="3" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="I238" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B239" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C239" s="3"/>
       <c r="D239" s="3"/>
       <c r="E239" s="3" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="F239" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G239" s="3">
-        <v>23300</v>
+        <v>23900</v>
       </c>
       <c r="H239" s="3" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="I239" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B240" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C240" s="3"/>
       <c r="D240" s="3"/>
       <c r="E240" s="3" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="F240" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G240" s="3">
-        <v>29600</v>
+        <v>24600</v>
       </c>
       <c r="H240" s="3" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="I240" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B241" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C241" s="3"/>
       <c r="D241" s="3"/>
       <c r="E241" s="3" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G241" s="3">
-        <v>26600</v>
+        <v>29600</v>
       </c>
       <c r="H241" s="3" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="I241" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B242" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C242" s="3"/>
       <c r="D242" s="3"/>
       <c r="E242" s="3" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="F242" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G242" s="3">
-        <v>29600</v>
+        <v>25600</v>
       </c>
       <c r="H242" s="3" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="I242" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B243" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C243" s="3"/>
       <c r="D243" s="3"/>
       <c r="E243" s="3" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="F243" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G243" s="3">
-        <v>29900</v>
+        <v>27600</v>
       </c>
       <c r="H243" s="3" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="I243" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B244" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C244" s="3"/>
       <c r="D244" s="3"/>
       <c r="E244" s="3" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="F244" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G244" s="3">
-        <v>31900</v>
+        <v>23300</v>
       </c>
       <c r="H244" s="3" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="I244" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B245" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C245" s="3"/>
       <c r="D245" s="3"/>
       <c r="E245" s="3" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="F245" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G245" s="3">
-        <v>29900</v>
+        <v>29600</v>
       </c>
       <c r="H245" s="3" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
       <c r="I245" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B246" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C246" s="3"/>
       <c r="D246" s="3"/>
       <c r="E246" s="3" t="s">
-        <v>624</v>
+        <v>636</v>
       </c>
       <c r="F246" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G246" s="3">
-        <v>31900</v>
+        <v>23300</v>
       </c>
       <c r="H246" s="3" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="I246" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B247" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C247" s="3"/>
       <c r="D247" s="3"/>
       <c r="E247" s="3" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="F247" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G247" s="3">
-        <v>25900</v>
+        <v>29600</v>
       </c>
       <c r="H247" s="3" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="I247" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B248" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C248" s="3"/>
       <c r="D248" s="3"/>
       <c r="E248" s="3" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
       <c r="F248" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G248" s="3">
-        <v>31900</v>
+        <v>26600</v>
       </c>
       <c r="H248" s="3" t="s">
-        <v>624</v>
+        <v>641</v>
       </c>
       <c r="I248" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B249" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C249" s="3"/>
       <c r="D249" s="3"/>
       <c r="E249" s="3" t="s">
-        <v>627</v>
+        <v>642</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H249" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G249" s="3">
+        <v>29600</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>643</v>
+      </c>
       <c r="I249" s="3" t="s">
-        <v>218</v>
+        <v>54</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="B250" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="C250" s="3"/>
-      <c r="D250" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D250" s="3"/>
       <c r="E250" s="3" t="s">
-        <v>629</v>
+        <v>644</v>
       </c>
       <c r="F250" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G250" s="3">
-        <v>20900</v>
-[...2 lines deleted...]
-      <c r="I250" s="3"/>
+        <v>29900</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="I250" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="B251" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="C251" s="3"/>
       <c r="D251" s="3"/>
       <c r="E251" s="3" t="s">
-        <v>630</v>
+        <v>645</v>
       </c>
       <c r="F251" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G251" s="3">
-        <v>25600</v>
-[...2 lines deleted...]
-      <c r="I251" s="3"/>
+        <v>31900</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="I251" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="B252" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="C252" s="3"/>
       <c r="D252" s="3"/>
       <c r="E252" s="3" t="s">
-        <v>631</v>
+        <v>646</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G252" s="3">
-        <v>33600</v>
-[...2 lines deleted...]
-      <c r="I252" s="3"/>
+        <v>29900</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="B253" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="C253" s="3"/>
       <c r="D253" s="3"/>
       <c r="E253" s="3" t="s">
-        <v>632</v>
+        <v>647</v>
       </c>
       <c r="F253" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G253" s="3">
-        <v>41900</v>
-[...2 lines deleted...]
-      <c r="I253" s="3"/>
+        <v>31900</v>
+      </c>
+      <c r="H253" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="I253" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="B254" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="C254" s="3"/>
       <c r="D254" s="3"/>
       <c r="E254" s="3" t="s">
-        <v>633</v>
+        <v>648</v>
       </c>
       <c r="F254" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G254" s="3">
-        <v>51100</v>
-[...2 lines deleted...]
-      <c r="I254" s="3"/>
+        <v>25900</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="B255" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="C255" s="3"/>
       <c r="D255" s="3"/>
       <c r="E255" s="3" t="s">
-        <v>634</v>
+        <v>649</v>
       </c>
       <c r="F255" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G255" s="3">
-        <v>62900</v>
-[...2 lines deleted...]
-      <c r="I255" s="3"/>
+        <v>31900</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="B256" t="s">
-        <v>635</v>
+        <v>613</v>
       </c>
       <c r="C256" s="3"/>
-      <c r="D256" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D256" s="3"/>
       <c r="E256" s="3" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="F256" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H256" s="3"/>
       <c r="I256" s="3" t="s">
-        <v>638</v>
+        <v>217</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
-        <v>77</v>
+        <v>237</v>
       </c>
       <c r="B257" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
       <c r="C257" s="3"/>
       <c r="D257" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E257" s="3" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="F257" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G257" s="3">
+        <v>20900</v>
+      </c>
+      <c r="H257" s="3"/>
+      <c r="I257" s="3"/>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
-        <v>9</v>
+        <v>237</v>
       </c>
       <c r="B258" t="s">
-        <v>641</v>
-[...6 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="C258" s="3"/>
+      <c r="D258" s="3"/>
       <c r="E258" s="3" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
       <c r="F258" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G258" s="3">
+        <v>25600</v>
+      </c>
+      <c r="H258" s="3"/>
+      <c r="I258" s="3"/>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
-        <v>42</v>
+        <v>237</v>
       </c>
       <c r="B259" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="C259" s="3"/>
       <c r="D259" s="3"/>
       <c r="E259" s="3" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="F259" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G259" s="3">
+        <v>33600</v>
+      </c>
+      <c r="H259" s="3"/>
       <c r="I259" s="3"/>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
-        <v>24</v>
+        <v>237</v>
       </c>
       <c r="B260" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="C260" s="3"/>
-      <c r="D260" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D260" s="3"/>
       <c r="E260" s="3" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="F260" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G260" s="3">
-        <v>16900</v>
-[...3 lines deleted...]
-      </c>
+        <v>41900</v>
+      </c>
+      <c r="H260" s="3"/>
       <c r="I260" s="3"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
-        <v>24</v>
+        <v>237</v>
       </c>
       <c r="B261" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="C261" s="3"/>
       <c r="D261" s="3"/>
       <c r="E261" s="3" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="F261" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G261" s="3">
-        <v>47900</v>
-[...3 lines deleted...]
-      </c>
+        <v>51100</v>
+      </c>
+      <c r="H261" s="3"/>
       <c r="I261" s="3"/>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
-        <v>24</v>
+        <v>237</v>
       </c>
       <c r="B262" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="C262" s="3"/>
       <c r="D262" s="3"/>
       <c r="E262" s="3" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="F262" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G262" s="3">
-        <v>91000</v>
-[...3 lines deleted...]
-      </c>
+        <v>62900</v>
+      </c>
+      <c r="H262" s="3"/>
       <c r="I262" s="3"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
-        <v>24</v>
+        <v>237</v>
       </c>
       <c r="B263" t="s">
-        <v>647</v>
+        <v>658</v>
       </c>
       <c r="C263" s="3"/>
-      <c r="D263" s="3"/>
+      <c r="D263" s="3" t="s">
+        <v>659</v>
+      </c>
       <c r="E263" s="3" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="F263" s="3" t="s">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="I263" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H263" s="3"/>
+      <c r="I263" s="3" t="s">
+        <v>661</v>
+      </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B264" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="C264" s="3"/>
       <c r="D264" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="F264" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G264" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H264" s="3"/>
-      <c r="I264" s="3"/>
+      <c r="H264" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="B265" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>660</v>
+        <v>421</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="F265" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G265" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H265" s="3"/>
-      <c r="I265" s="3"/>
+      <c r="H265" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>424</v>
+      </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B266" t="s">
-        <v>662</v>
-[...4 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D266" s="3"/>
       <c r="E266" s="3" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="F266" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>29000</v>
+        <v>14</v>
+      </c>
+      <c r="G266" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H266" s="3" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="I266" s="3"/>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B267" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="D267" s="3"/>
+        <v>670</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>672</v>
+      </c>
       <c r="E267" s="3" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="F267" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G267" s="3">
-        <v>34900</v>
+        <v>16900</v>
       </c>
       <c r="H267" s="3" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="I267" s="3"/>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B268" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="C268" s="3"/>
       <c r="D268" s="3"/>
       <c r="E268" s="3" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="F268" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G268" s="3">
-        <v>59900</v>
+        <v>47900</v>
       </c>
       <c r="H268" s="3" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="I268" s="3"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B269" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="C269" s="3"/>
       <c r="D269" s="3"/>
       <c r="E269" s="3" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="F269" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G269" s="3">
-        <v>64900</v>
+        <v>91000</v>
       </c>
       <c r="H269" s="3" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="I269" s="3"/>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="B270" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="C270" s="3"/>
       <c r="D270" s="3"/>
       <c r="E270" s="3" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="F270" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G270" s="3">
-        <v>34900</v>
+        <v>169000</v>
       </c>
       <c r="H270" s="3" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>680</v>
+      </c>
+      <c r="I270" s="3"/>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="B271" t="s">
-        <v>662</v>
+        <v>681</v>
       </c>
       <c r="C271" s="3"/>
-      <c r="D271" s="3"/>
+      <c r="D271" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E271" s="3" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="F271" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G271" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H271" s="3"/>
       <c r="I271" s="3"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B272" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="D272" s="3"/>
+        <v>683</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E272" s="3" t="s">
-        <v>674</v>
+        <v>685</v>
       </c>
       <c r="F272" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G272" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H272" s="3"/>
-      <c r="I272" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I272" s="3"/>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B273" t="s">
-        <v>675</v>
-[...3 lines deleted...]
-      </c>
+        <v>686</v>
+      </c>
+      <c r="C273" s="3"/>
       <c r="D273" s="3" t="s">
-        <v>12</v>
+        <v>687</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="F273" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G273" s="3">
+        <v>29000</v>
       </c>
       <c r="H273" s="3" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>689</v>
+      </c>
+      <c r="I273" s="3"/>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B274" t="s">
-        <v>677</v>
-[...6 lines deleted...]
-      </c>
+        <v>686</v>
+      </c>
+      <c r="C274" s="3"/>
+      <c r="D274" s="3"/>
       <c r="E274" s="3" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="F274" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G274" s="3">
+        <v>34900</v>
       </c>
       <c r="H274" s="3" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>689</v>
+      </c>
+      <c r="I274" s="3"/>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B275" t="s">
-        <v>679</v>
-[...6 lines deleted...]
-      </c>
+        <v>686</v>
+      </c>
+      <c r="C275" s="3"/>
+      <c r="D275" s="3"/>
       <c r="E275" s="3" t="s">
-        <v>680</v>
+        <v>691</v>
       </c>
       <c r="F275" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G275" s="3">
+        <v>59900</v>
       </c>
       <c r="H275" s="3" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>692</v>
+      </c>
+      <c r="I275" s="3"/>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B276" t="s">
-        <v>681</v>
-[...3 lines deleted...]
-      </c>
+        <v>686</v>
+      </c>
+      <c r="C276" s="3"/>
       <c r="D276" s="3"/>
       <c r="E276" s="3" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
       <c r="F276" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G276" s="3">
+        <v>64900</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="I276" s="3"/>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
-        <v>437</v>
+        <v>48</v>
       </c>
       <c r="B277" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C277" s="3"/>
-      <c r="D277" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D277" s="3"/>
       <c r="E277" s="3" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="F277" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I277" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G277" s="3">
+        <v>34900</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B278" t="s">
         <v>686</v>
       </c>
       <c r="C278" s="3"/>
-      <c r="D278" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D278" s="3"/>
       <c r="E278" s="3" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="F278" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H278" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G278" s="3">
+        <v>64900</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>697</v>
+      </c>
       <c r="I278" s="3"/>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B279" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="C279" s="3"/>
-      <c r="D279" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D279" s="3"/>
       <c r="E279" s="3" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="F279" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G279" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H279" s="3"/>
       <c r="I279" s="3" t="s">
-        <v>475</v>
+        <v>95</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="B280" t="s">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="C280" s="3"/>
+        <v>699</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>700</v>
+      </c>
       <c r="D280" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>691</v>
+        <v>701</v>
       </c>
       <c r="F280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G280" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H280" s="3"/>
-      <c r="I280" s="3"/>
+      <c r="H280" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I280" s="3" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="B281" t="s">
-        <v>692</v>
-[...1 lines deleted...]
-      <c r="C281" s="3"/>
+        <v>702</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>700</v>
+      </c>
       <c r="D281" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E281" s="3" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
       <c r="F281" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G281" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H281" s="3"/>
+      <c r="H281" s="3" t="s">
+        <v>86</v>
+      </c>
       <c r="I281" s="3" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="B282" t="s">
-        <v>694</v>
-[...1 lines deleted...]
-      <c r="C282" s="3"/>
+        <v>704</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>700</v>
+      </c>
       <c r="D282" s="3" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="F282" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G282" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H282" s="3"/>
-      <c r="I282" s="3"/>
+      <c r="H282" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
-        <v>696</v>
+        <v>43</v>
       </c>
       <c r="B283" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>698</v>
-[...3 lines deleted...]
-      </c>
+        <v>707</v>
+      </c>
+      <c r="D283" s="3"/>
       <c r="E283" s="3" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="F283" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G283" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H283" s="3"/>
-      <c r="I283" s="3"/>
+      <c r="I283" s="3" t="s">
+        <v>707</v>
+      </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
-        <v>42</v>
+        <v>447</v>
       </c>
       <c r="B284" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="C284" s="3"/>
       <c r="D284" s="3" t="s">
-        <v>702</v>
+        <v>12</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="F284" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G284" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H284" s="3"/>
-      <c r="I284" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I284" s="3"/>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B285" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="C285" s="3"/>
       <c r="D285" s="3" t="s">
-        <v>705</v>
+        <v>77</v>
       </c>
       <c r="E285" s="3" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="F285" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G285" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H285" s="3"/>
       <c r="I285" s="3"/>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="B286" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="C286" s="3"/>
       <c r="D286" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>97</v>
+        <v>714</v>
       </c>
       <c r="F286" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G286" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H286" s="3"/>
       <c r="I286" s="3" t="s">
-        <v>53</v>
+        <v>491</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B287" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="C287" s="3"/>
-      <c r="D287" s="3"/>
+      <c r="D287" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E287" s="3" t="s">
-        <v>99</v>
+        <v>716</v>
       </c>
       <c r="F287" s="3" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G287" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H287" s="3"/>
+      <c r="I287" s="3"/>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="B288" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
       <c r="C288" s="3"/>
-      <c r="D288" s="3"/>
+      <c r="D288" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E288" s="3" t="s">
-        <v>128</v>
+        <v>718</v>
       </c>
       <c r="F288" s="3" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G288" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H288" s="3"/>
       <c r="I288" s="3" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="B289" t="s">
-        <v>707</v>
+        <v>719</v>
       </c>
       <c r="C289" s="3"/>
-      <c r="D289" s="3"/>
+      <c r="D289" s="3" t="s">
+        <v>90</v>
+      </c>
       <c r="E289" s="3" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="F289" s="3" t="s">
-        <v>52</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G289" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H289" s="3"/>
+      <c r="I289" s="3"/>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
-        <v>77</v>
+        <v>576</v>
       </c>
       <c r="B290" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="C290" s="3"/>
+        <v>721</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>722</v>
+      </c>
       <c r="D290" s="3" t="s">
-        <v>12</v>
+        <v>723</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>710</v>
+        <v>724</v>
       </c>
       <c r="F290" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G290" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H290" s="3"/>
-      <c r="I290" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I290" s="3"/>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="B291" t="s">
-        <v>711</v>
+        <v>725</v>
       </c>
       <c r="C291" s="3"/>
       <c r="D291" s="3" t="s">
-        <v>712</v>
+        <v>726</v>
       </c>
       <c r="E291" s="3" t="s">
-        <v>713</v>
+        <v>727</v>
       </c>
       <c r="F291" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H291" s="3"/>
       <c r="I291" s="3" t="s">
-        <v>714</v>
+        <v>684</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B292" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="C292" s="3"/>
       <c r="D292" s="3" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>717</v>
+        <v>730</v>
       </c>
       <c r="F292" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>22900</v>
+        <v>14</v>
+      </c>
+      <c r="G292" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H292" s="3"/>
       <c r="I292" s="3"/>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="B293" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="C293" s="3"/>
       <c r="D293" s="3" t="s">
-        <v>719</v>
+        <v>12</v>
       </c>
       <c r="E293" s="3" t="s">
-        <v>720</v>
+        <v>103</v>
       </c>
       <c r="F293" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G293" s="3">
-        <v>150000</v>
-[...1 lines deleted...]
-      <c r="H293" s="3"/>
+        <v>13000</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="I293" s="3" t="s">
-        <v>721</v>
+        <v>54</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="B294" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="C294" s="3"/>
       <c r="D294" s="3"/>
       <c r="E294" s="3" t="s">
-        <v>722</v>
+        <v>105</v>
       </c>
       <c r="F294" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G294" s="3">
-        <v>286000</v>
-[...1 lines deleted...]
-      <c r="H294" s="3"/>
+        <v>26000</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>105</v>
+      </c>
       <c r="I294" s="3" t="s">
-        <v>721</v>
+        <v>54</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="B295" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="C295" s="3"/>
       <c r="D295" s="3"/>
       <c r="E295" s="3" t="s">
-        <v>723</v>
+        <v>141</v>
       </c>
       <c r="F295" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G295" s="3">
-        <v>292000</v>
-[...1 lines deleted...]
-      <c r="H295" s="3"/>
+        <v>19500</v>
+      </c>
+      <c r="H295" s="3" t="s">
+        <v>141</v>
+      </c>
       <c r="I295" s="3" t="s">
-        <v>721</v>
+        <v>54</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
-        <v>238</v>
+        <v>101</v>
       </c>
       <c r="B296" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="C296" s="3"/>
       <c r="D296" s="3"/>
       <c r="E296" s="3" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="F296" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G296" s="3">
-        <v>319000</v>
-[...1 lines deleted...]
-      <c r="H296" s="3"/>
+        <v>39000</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>142</v>
+      </c>
       <c r="I296" s="3" t="s">
-        <v>721</v>
+        <v>54</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
-        <v>238</v>
+        <v>82</v>
       </c>
       <c r="B297" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
       <c r="C297" s="3"/>
-      <c r="D297" s="3"/>
+      <c r="D297" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E297" s="3" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="F297" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>523000</v>
+        <v>14</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H297" s="3"/>
       <c r="I297" s="3" t="s">
-        <v>721</v>
+        <v>491</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
-        <v>238</v>
+        <v>31</v>
       </c>
       <c r="B298" t="s">
-        <v>718</v>
+        <v>735</v>
       </c>
       <c r="C298" s="3"/>
-      <c r="D298" s="3"/>
+      <c r="D298" s="3" t="s">
+        <v>736</v>
+      </c>
       <c r="E298" s="3" t="s">
-        <v>726</v>
+        <v>737</v>
       </c>
       <c r="F298" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G298" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H298" s="3"/>
       <c r="I298" s="3" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B299" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="C299" s="3"/>
       <c r="D299" s="3" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="F299" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G299" s="3">
-        <v>37900</v>
-[...3 lines deleted...]
-      </c>
+        <v>22900</v>
+      </c>
+      <c r="H299" s="3"/>
       <c r="I299" s="3"/>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
-        <v>24</v>
+        <v>237</v>
       </c>
       <c r="B300" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="C300" s="3"/>
       <c r="D300" s="3" t="s">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>733</v>
+        <v>744</v>
       </c>
       <c r="F300" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G300" s="3">
-        <v>44900</v>
+        <v>150000</v>
       </c>
       <c r="H300" s="3"/>
-      <c r="I300" s="3"/>
+      <c r="I300" s="3" t="s">
+        <v>745</v>
+      </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
-        <v>24</v>
+        <v>237</v>
       </c>
       <c r="B301" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="C301" s="3"/>
       <c r="D301" s="3"/>
       <c r="E301" s="3" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="F301" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G301" s="3">
-        <v>134900</v>
+        <v>286000</v>
       </c>
       <c r="H301" s="3"/>
-      <c r="I301" s="3"/>
+      <c r="I301" s="3" t="s">
+        <v>745</v>
+      </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
-        <v>24</v>
+        <v>237</v>
       </c>
       <c r="B302" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="C302" s="3"/>
       <c r="D302" s="3"/>
       <c r="E302" s="3" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="F302" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G302" s="3">
+        <v>292000</v>
       </c>
       <c r="H302" s="3"/>
-      <c r="I302" s="3"/>
+      <c r="I302" s="3" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" t="s">
+        <v>237</v>
+      </c>
+      <c r="B303" t="s">
+        <v>742</v>
+      </c>
+      <c r="C303" s="3"/>
+      <c r="D303" s="3"/>
+      <c r="E303" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G303" s="3">
+        <v>319000</v>
+      </c>
+      <c r="H303" s="3"/>
+      <c r="I303" s="3" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" t="s">
+        <v>237</v>
+      </c>
+      <c r="B304" t="s">
+        <v>742</v>
+      </c>
+      <c r="C304" s="3"/>
+      <c r="D304" s="3"/>
+      <c r="E304" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="F304" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G304" s="3">
+        <v>523000</v>
+      </c>
+      <c r="H304" s="3"/>
+      <c r="I304" s="3" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" t="s">
+        <v>237</v>
+      </c>
+      <c r="B305" t="s">
+        <v>742</v>
+      </c>
+      <c r="C305" s="3"/>
+      <c r="D305" s="3"/>
+      <c r="E305" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="F305" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G305" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H305" s="3"/>
+      <c r="I305" s="3" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" t="s">
+        <v>25</v>
+      </c>
+      <c r="B306" t="s">
+        <v>751</v>
+      </c>
+      <c r="C306" s="3"/>
+      <c r="D306" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G306" s="3">
+        <v>37900</v>
+      </c>
+      <c r="H306" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="I306" s="3"/>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307" t="s">
+        <v>25</v>
+      </c>
+      <c r="B307" t="s">
+        <v>755</v>
+      </c>
+      <c r="C307" s="3"/>
+      <c r="D307" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="E307" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="F307" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G307" s="3">
+        <v>44900</v>
+      </c>
+      <c r="H307" s="3"/>
+      <c r="I307" s="3"/>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" t="s">
+        <v>25</v>
+      </c>
+      <c r="B308" t="s">
+        <v>755</v>
+      </c>
+      <c r="C308" s="3"/>
+      <c r="D308" s="3"/>
+      <c r="E308" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G308" s="3">
+        <v>134900</v>
+      </c>
+      <c r="H308" s="3"/>
+      <c r="I308" s="3"/>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" t="s">
+        <v>25</v>
+      </c>
+      <c r="B309" t="s">
+        <v>755</v>
+      </c>
+      <c r="C309" s="3"/>
+      <c r="D309" s="3"/>
+      <c r="E309" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="F309" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G309" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H309" s="3"/>
+      <c r="I309" s="3"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">