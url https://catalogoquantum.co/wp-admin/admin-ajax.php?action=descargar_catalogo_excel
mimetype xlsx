--- v3 (2026-04-04)
+++ v4 (2026-05-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="760">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="775">
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Terminos y Condiciones</t>
   </si>
   <si>
     <t>Cobertura</t>
   </si>
   <si>
     <t>Bono</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
@@ -338,157 +338,159 @@
     <t>Champion</t>
   </si>
   <si>
     <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá - C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogotá y Barranquilla</t>
   </si>
   <si>
     <t>Champion Bono Plata</t>
   </si>
   <si>
     <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá – C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Entretenimiento</t>
   </si>
   <si>
     <t>Cine Colombia</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D</t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026.
-Cobertura: Nacional, No aplica para teatro Lumina</t>
+Cobertura: Nacional, No aplica para teatro Lumina, no aplica para contenido alternativo, ópera, teatro, ballet, conciertos u otros diferentes de películas cinematográficas.</t>
   </si>
   <si>
     <t>Entrada a Cine Doble 2D</t>
   </si>
   <si>
-    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026.
-[...2 lines deleted...]
-  <si>
     <t>Cinecolombia Pass Premium Sencillo</t>
   </si>
   <si>
     <t>Entrada a Cineco Pass Premium</t>
   </si>
   <si>
     <t>Válido en todos los Multiplex del país, no tiene restricción de día ni horario. Permite la redención sin restricción para películas cinematográficas, es decir, aplica para 2D, 3D, Tradicional, Onyx, MegaSala, IMAX, Dinamix, Platino. No aplica para el teatro Lumina. Aplica para General y Preferencial en todos los tipos de sala. No aplica para contenido alternativo, ópera, teatro, ballet, conciertos u otros diferentes de películas cinematográficas. No acumulable con otras promociones o descuentos. No aplica para reserva en el teatro. Se asistirá a la función en la sala seleccionada la cual estará sujeta a disponibilidad. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Cinecolombia Pass Premium Doble</t>
   </si>
   <si>
     <t>Entrada a cine doble Pass Premium</t>
   </si>
   <si>
-    <t>Cineco Confitería Pass Cine Pro</t>
+    <t>Cineco Pass Confitería Cine Pro</t>
   </si>
   <si>
     <t>CRISPETAS SAL 100 g + GASEOSA 960 ml + PERRO CALIENTE</t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026.
 Cobertura: Nacional. No aplica para teatro Lumina</t>
   </si>
   <si>
-    <t>Cineco Confitería Pass Cine Fan</t>
+    <t>Cineco Pass Confitería Cine Fan</t>
   </si>
   <si>
     <t>CRISPETAS SAL 100 g + GASEOSA 960 ml</t>
   </si>
   <si>
     <t>Cobertura: Nacional. No aplica teatro Lumina.</t>
   </si>
   <si>
-    <t>Cineco Confitería Pass Cine Fan Junior</t>
+    <t>Cineco Pass Confitería Cine Fan Junior</t>
   </si>
   <si>
     <t>CRISPETAS SAL 55 g + GASEOSA 640 ml</t>
   </si>
   <si>
     <t>Cobertura: Nacional. No aplica para teatro Lumina.</t>
   </si>
   <si>
-    <t>Cineco Confitería Pass Cine Fan Junior Doble</t>
+    <t>Cineco Pass Confitería Cine Fan Junior Doble</t>
   </si>
   <si>
     <t>2 CRISPETAS SAL 55 g + 2 GASEOSA 640 ml </t>
   </si>
   <si>
     <t>Cobertura: Nacional. No aplica para teatro Lumina</t>
   </si>
   <si>
     <t>Combo Pizza tradicional Cine Colombia</t>
   </si>
   <si>
     <t>1 PIZZA TRADICIONAL + 1 GASEOSA Pet 600</t>
   </si>
   <si>
     <t>*Disponible sólo en Cinepolitanas de Multiplex Andino, Nuestro Bogotá, Centro Mayor, Titán, Santafé Bogotá, Américas, Unicentro, Centro Chía, Chipichape, Unicali, Viva Envigado.
 Cobertura: Bogotá, Cali y Envigado. No aplica para teatro Lumina.</t>
   </si>
   <si>
     <t>Súper Combo Pizza tradicional</t>
   </si>
   <si>
     <t>1 PIZZA TRADICIONAL + 1 GASEOSA Pet 600 + 1 CRISPETA DE SAL 100g</t>
   </si>
   <si>
     <t>*Disponible sólo en Cinepolitanas de Multiplex Andino, Nuestro Bogotá, Centro Mayor, Titán, Santafé Bogotá, Américas, Unicentro, Centro Chía, Chipichape, Unicali, Viva Envigado.
 Cobertura: Bogotá, Cali y Envigado.</t>
   </si>
   <si>
-    <t>Cineco Confitería Pass Cine Pro Dos</t>
+    <t>Cineco Pass Confitería Cine Pro Para Dos</t>
   </si>
   <si>
     <t>2 CRISPETAS SAL 100 g + 2 GASEOSAS 960 ml + 2 PERROS CALIENTES</t>
   </si>
   <si>
     <t>No aplica para teatro Lumina.</t>
   </si>
   <si>
-    <t>Cineco Confitería Pass Cine Fan Doble</t>
+    <t>Cineco Pass Confitería Cine Fan Doble</t>
   </si>
   <si>
     <t>2 CRISPETAS SAL 100 g + 2 GASEOSAS 960 ml</t>
   </si>
   <si>
     <t>Cine Multiplex</t>
   </si>
   <si>
     <t>C.C. Villacentro, Av. 40 #16B 59 Local 70, Villavicencio, Meta</t>
   </si>
   <si>
-    <t>Cinemultiplex Combo 1</t>
+    <t>Cinemultiplex Confiteria Cine</t>
+  </si>
+  <si>
+    <t>Una (1) crispeta pequeña de 46 onzas, un (1) perro caliente y una (1) gaseosa pequeña de 22Onz</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D Cinemultiplex</t>
+  </si>
+  <si>
+    <t>El bono es válido para una boleta en localidad general 2D (No aplica para sillas VIP). Para películas cinematográficas (excluyendo contenidos alternativos) únicamente según la información contenida en el bono. Los bonos para películas en formato 2D no son válidos para películas en formato 3D. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Recuerde por favor que luego de emitido el bono, la responsabilidad es del cliente titular. No es acumulable con otras promociones o descuentos. Prohibida su venta o canje por dinero. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. No aplica cómo medio de pago en página web. Bono válido únicamente en Villavicencio en la Av. 40 # 16 B 159 local 70 del Centro Comercial Villacentro. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Cineland</t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026</t>
   </si>
   <si>
     <t>Entrada a cine sencilla 3D</t>
   </si>
   <si>
     <t>Entrada a cine doble 3D</t>
   </si>
   <si>
     <t>Cinelad Confitería Combo 1</t>
   </si>
   <si>
     <t>Crispeta pequeña (85 gr), Gaseosa pequeña (16 oz</t>
   </si>
   <si>
     <t>Cineland Combo Infantil</t>
   </si>
   <si>
     <t>Crispeta pequeña (85 gr), Gaseosa pequeña (16 oz), Chocolatina</t>
   </si>
@@ -499,189 +501,246 @@
     <t>(1) perro caliente + (1) Gaseosa 16 onzas +(1) crispeta de 85</t>
   </si>
   <si>
     <t>Cineland Confitería Cine para Dos</t>
   </si>
   <si>
     <t>Dos (2) perros calientes + dos (2) Gaseosas 16 onzas + dos (2) crispetas de 85 gr</t>
   </si>
   <si>
     <t>Cineland Confitería Combo 1 Doble</t>
   </si>
   <si>
     <t>Crispetas pequeñas (85 gr), Gaseosas pequeñas (16 oz)</t>
   </si>
   <si>
     <t>Cinelandia</t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
  </t>
   </si>
   <si>
     <t>Cinemark</t>
   </si>
   <si>
+    <t>Entrada a Cine Sencilla 2D/3D Cinemark</t>
+  </si>
+  <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+Cobertura: Nacional, no aplica para el teatro Cinemark Atlantis ni sillas DBOX BISTRO y salas XD ni salas PREMIER. No aplica para musicales o cine alternativo.</t>
+  </si>
+  <si>
+    <t>Entrada a Cine Doble 2D/3D Cinemark</t>
+  </si>
+  <si>
+    <t>Entrada a Cine Doble 2D/3D</t>
+  </si>
+  <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+Cobertura: Nacional, no aplica para el teatro Cinemark Atlantis ni sillas DBOX BISTRO y salas XD ni salas PREMIER. No aplica para musicales o cine alternativo.</t>
+  </si>
+  <si>
+    <t>Entrada a Cine Premier sencilla Cinemark</t>
+  </si>
+  <si>
+    <t>Sillas completamente reclinables y con descansa pies, Snack bar y servicio a la sala, Exclusividad y gran variedad de comidas y bebidas tipo gourmet, Lounge para esperar el inicio de la película.,</t>
+  </si>
+  <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+No aplica para redención en sillas DBOX. ni musicales o cine alternativo.</t>
+  </si>
+  <si>
+    <t>Entrada a Cine Premier Doble Cinemark</t>
+  </si>
+  <si>
+    <t>Sillas completamente reclinables y con descansa pies, Snack bar y servicio a la sala, Exclusividad y gran variedad de comidas y bebidas tipo gourmet, Lounge para esperar el inicio de la película.</t>
+  </si>
+  <si>
     <t>Cinemark Confiteria Combo 1</t>
   </si>
   <si>
-    <t>1 GASEOSA MEDIANA DE 534 ML + 1 CRISPETA PEQUEÑA DE 100 G</t>
+    <t>1 gaseosa mediana 532 ml + 1 crispeta de 100 gramos</t>
+  </si>
+  <si>
+    <t>Cinemark Confitería Combo 1 Doble</t>
+  </si>
+  <si>
+    <t>2 Crispetas Pequeñas Bolsa 100 Gr + 2 Gaseosas 532ml</t>
+  </si>
+  <si>
+    <t>Cinemark Confitería Combo 2</t>
+  </si>
+  <si>
+    <t>1 GASEOSA PEQUEÑA DE 384 ML + 1 PERRO CALIENTE</t>
   </si>
   <si>
     <t>Cinemark Confiteria Combo 3</t>
   </si>
   <si>
-    <t>Crispetas Pequeña Bolsa 100 Gr + Gaseosa Mediana 384 ML + Perro Caliente</t>
-[...5 lines deleted...]
-    <t>Entrada a cine doble 3D Cinemark</t>
+    <t>1 gaseosa de 384 ml + 1 Crispeta pequeña de 100 g + 1 perro caliente</t>
+  </si>
+  <si>
+    <t>Cinemark Confitería Combo 3 Doble</t>
+  </si>
+  <si>
+    <t>1 GASEOSA MEDIANA DE 384 ML + 1 CRISPETA PEQUEÑA DE 100 G + 1 PERRO CALIENTE</t>
   </si>
   <si>
     <t>Cinemark Confiteria Combo Infantil</t>
   </si>
   <si>
     <t>1 GASEOSA PEQUEÑA DE 384 ML + CAJA INFANTIL DE CRISPETAS + 1 CHOCOLATINA JET 11 G</t>
   </si>
   <si>
     <t>Cinemark Confiteria Combo Infantil Doble</t>
   </si>
   <si>
     <t>Dos (2) cajas infantil + dos (2) Gaseosas 16 onz + dos (2) Chocolatinas Jet 11 gr</t>
   </si>
   <si>
-    <t>Entrada a Cine Premier Doble Cinemark</t>
-[...25 lines deleted...]
-  <si>
     <t>Cinepolis</t>
   </si>
   <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+Cobertura: Nacional.
+No aplica para sillas preferenciales ni funciones 3D, 4D, VIP u otros formatos. No aplica para reserva en el teatro.
+ </t>
+  </si>
+  <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+Cobertura: Nacional.
+No aplica para sillas preferenciales ni funciones 3D, 4D, VIP u otros formatos. No aplica para reserva en el teatro.</t>
+  </si>
+  <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+Cobertura: Nacional.
+No aplica para sillas preferenciales ni funciones 2D, 4D, DBox, MFX, XD, IMAX, VIP. · No acumulable con otras promociones o descuentos. No aplica para reserva en el teatro.</t>
+  </si>
+  <si>
     <t>Entrada a Cine VIP Cinepolis Doble</t>
   </si>
   <si>
     <t>Entrada VIP Doble</t>
   </si>
   <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+Válido únicamente en Cinépolis VIP: Bogotá: Cinépolis plaza Claro VIP, Cali: Cinépolis Limonar VIP, Chía: Cinépolis Fontanar VIP, Barranquilla: Cinépolis Mallplaza VIP. No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en salas Cinépolis tradicional, Cinépolis IMAX, Macro XE, Cinépolis 4DX, Sala Junior ni otros formatos no especificados. No aplica para premieres, eventos especiales, funciones de contenido alternativo ni preventas.</t>
+  </si>
+  <si>
     <t>Cinepolis Combo Infantil</t>
   </si>
   <si>
     <t>1 Gaseosa pequeña 16 Oz + 1 Crispeta 46 Oz Mantequilla + 1 chocolatina jet</t>
   </si>
   <si>
     <t>Cinepolis Combo Infantil Doble</t>
   </si>
   <si>
     <t>2 Gaseosas pequeñas 16 Oz + 2 Crispetas 46 Oz Mantequilla + 2 chocolatinas je</t>
   </si>
   <si>
     <t>Cinepolis Confiteria Combo 1 Doble</t>
   </si>
   <si>
     <t>Dos (2) gaseosas de 16 Oz + Dos (2) Crispetas de 46 Oz Mantquilla</t>
   </si>
   <si>
     <t>Cinepolis Confitería Cine</t>
   </si>
   <si>
     <t>1 Gaseosa pequeña 16 Oz + 1 Crispeta 46 Oz Mantequilla + Hot dog.</t>
   </si>
   <si>
     <t>Cinepolis Confitería Cine para Dos</t>
   </si>
   <si>
     <t>2 Gaseosas pequeñas 16 Oz + 2 Crispetas 46 Oz Mantequilla + 2 Hot dog.</t>
   </si>
   <si>
     <t>Cinepolis Confitería Combo 1</t>
   </si>
   <si>
     <t>Una (1) gaseosa de 16 Oz + Una (1) Crispeta de 46 Oz Mantequilla</t>
   </si>
   <si>
     <t>Entrada a Cine sencilla 4DX Cinepolis</t>
   </si>
   <si>
     <t>Entrada a Cine sencilla 4DX</t>
   </si>
   <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+Válido únicamente en Cinépolis salas 4DX: Cali: Cinépolis Limonar, Bogotá: Cinépolis Mallplaza NQS, Chía: Cinépolis Fontanar. No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en salas Cinépolis VIP, Cinépolis IMAX, Macro XE, Cinépolis 4DX, Sala Junior ni otros formatos no especificados. No aplica para premieres, eventos especiales, funciones de contenido alternativo ni preventas.</t>
+  </si>
+  <si>
     <t>Entrada a Cine 4DX Cinepolis Doble</t>
   </si>
   <si>
     <t>Entrada a Cine 4DX Doble</t>
   </si>
   <si>
     <t>Entrada a Cine sencilla VIP Cinepolis</t>
   </si>
   <si>
     <t>Entrada Sencilla VIP</t>
   </si>
   <si>
     <t>Entrada a Cine sencilla junior 2D Cinepolis</t>
   </si>
   <si>
     <t>Entrada Sencilla Junior 2D</t>
   </si>
   <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+Válido únicamente en Cinépolis Sala JUNIOR: Bogotá: Cinépolis plaza Claro VIP, Cinépolis Hayuelos, Cali: Cinépolis Limonar VIP.  No aplica sobre precios con Tarjeta Club Cinépolis. No aplica acumulación de puntos con Tarjeta Club Cinépolis. No aplica en salas IMAX, Macro XE, Cinépolis 4DX, ni otros formatos no especificados. No aplica para premieres, eventos especiales, funciones de contenido alternativo ni preventas.</t>
+  </si>
+  <si>
     <t>Entrada a Cine junior 2D Cinepolis Doble</t>
   </si>
   <si>
     <t>Entrada Junior 2D Doble</t>
   </si>
   <si>
     <t>Cineprox</t>
   </si>
   <si>
+    <t>Medellin, Sabaneta, Bello, Rionegro, La Ceja, Apartado, Sincelejo, Soledad</t>
+  </si>
+  <si>
     <t>Entrada a Cine Doble 2D Cineprox</t>
   </si>
   <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+No aplica para sillas preferenciales ni funciones 3D, 4D, VIP u otros formatos. No aplica para reserva en el teatro.</t>
+  </si>
+  <si>
     <t>Entrada a Cine Doble 3D Cineprox</t>
+  </si>
+  <si>
+    <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
+No aplica para sillas preferenciales ni funciones 2D, 4D, DBox, MFX, XD, IMAX, VIP.  No acumulable con otras promociones o descuentos. No aplica para reserva en el teatro.</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D Cineprox</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 3D Cineprox</t>
   </si>
   <si>
     <t>Comercial Papelera</t>
   </si>
   <si>
     <t>Bono válido únicamente para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Comercial Papelera – Bono Plata</t>
   </si>
   <si>
     <t>Multiplos de 50</t>
   </si>
   <si>
     <t>Cookie Jaar</t>
   </si>
   <si>
     <t>Las tarjetas de regalo pueden ser virtuales o físicas. Las tarjetas de regalo son una forma de pago redimible en todas las heladerías físicas Popsy® y Galleterías The Cookie Jaar® del país. No aplica para Franquicias como: Aguachica, Arauca, Barranca, Cerritos, Ipiales, Jamundí, Maicao, Puerto Colombia, Quibdó, Sabana Larga, San Andres Bogotá, San Gil, Sopo, Yumbo, Zipaquirá, la estrella, Los Patios Bucaramanga. La tarjeta de regalo aplica para compra de cualquier producto vendido en las heladerías. Para redimir la tarjeta de regalo virtual o física, es indispensable mencionar la intención de pago con la tarjeta de regalo y presentar el código impreso y/o en su dispositivo digital en caja. La tarjeta de regalo es un documento al portador, la cual es habilitada por Comercial Allan S.A.S. Las denominaciones de las tarjetas de regalo son de un monto mínimo de $1.000 para las virtuales y $10.000 para las físicas; y de ahí en adelante el monto es de libre elección. El portador de la tarjeta regalo virtual podrá usarla para la compra de cualquier producto de Helados Popsy y The Cookie Jaar. La tarjeta de regalo puede ser utilizada de manera parcial y en varias compras, dependiendo del monto disponible. Para las tarjetas físicas, el monto mínimo de compra total, incluyendo descuentos y/o promociones debe ser de $5.000. Si la compra es de mayor valor al indicado en la tarjeta de regalo, el portador de la tarjeta de regalo debe cubrir el excedente con cualquier otro medio de pago. El valor utilizable mediante la tarjeta de regalo no es reembolsable por dinero en efectivo, ni tampoco genera intereses. El plazo de vigencia para la redención del saldo contenido en las tarjetas de regalo es de un año calendario, que inicia a partir del momento de su activación. Cumplido el plazo el código quedará inhabilitado. La tarjeta de regalo no será aceptada si presenta adulteraciones de cualquier índole o no cumple con las características de seguridad requeridas. Las tarjetas de regalo no podrán ser recargadas. Helados Popsy® no se hace responsable por el hurto o pérdida de las tarjetas de regalo virtual. En caso de PQR’s escribanos al correo sugerencia@heladospopsy.com. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co WhatsApp 3122112249.</t>
   </si>
@@ -1357,50 +1416,92 @@
   <si>
     <t>Jumbo</t>
   </si>
   <si>
     <t>BONO Válido únicamente en los puntos Jumbo, Metro y Spid, acércate a la caja para pagar tus compras indicando que cuentas con un bono virtual redimible por el CREDITO BONO FINANCIERO. Indicar el monto del bono a redimir, el código de validación que se le asigne debe de contar con quince (15) dígitos, Si la compra supera el valor del bono se puede pagar la diferencia utilizando otros medios de pago, No se realizarán devoluciones de dinero si su compra es por un valor menor, Redención válida una sola vez. Prohibida su venta o canje por dinero, No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Jumbo – Bono Plata</t>
   </si>
   <si>
     <t>$10.000-$200.000</t>
   </si>
   <si>
     <t>Multiplos de 10*Aplica Precompra para compras superiores a 100Millones</t>
   </si>
   <si>
     <t>K-tronix</t>
   </si>
   <si>
     <t>K-tronix – Bono Plata</t>
   </si>
   <si>
     <t>Aplica Pre-compra para compras mayores a 100 Millones *Multiplos de 50</t>
   </si>
   <si>
+    <t>KFC</t>
+  </si>
+  <si>
+    <t>Bono valido solo para compras en tiendas físicas en Colombia, solo en caja; no aplica para quioscos, domicilios ni APP. El contenido del combo no se puede modificar. El bono QR corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. No deben abrirse en dos dispositivos a la vez porque impide la lectura. Solo se aceptan bonos QR generados desde el enlace enviado, no se reciben bonos impresos ni en otros formatos. Redención máxima hasta la fecha de vencimiento únicamente según la información contenida en el bono. Estos bonos no tienen cambio por vencimiento, daño, perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>KFC Avalancha + Sundae</t>
+  </si>
+  <si>
+    <t>Una Avalancha Oreo + Un Sundae de arequipe</t>
+  </si>
+  <si>
+    <t>KFC Combo Hot Wings</t>
+  </si>
+  <si>
+    <t>8 Alitas Picantes, 1 Papas pequeñas 1 Gaseosa 350Ml</t>
+  </si>
+  <si>
+    <t>KFC Big Box Original</t>
+  </si>
+  <si>
+    <t>1 Kentucky Chicken Sandwich, 1 Pop Corn Pequeño, 1 Papas Pequeñas, 1 Gaseosa 350Ml</t>
+  </si>
+  <si>
+    <t>KFC Trío supremo</t>
+  </si>
+  <si>
+    <t>4 Presas, 9 alitas Picantes, 1 Pop mediano, 3 Papas pequeñas, 3 gaseosas 350Ml</t>
+  </si>
+  <si>
+    <t>KFC Megafamiliar XL</t>
+  </si>
+  <si>
+    <t>8 Presas, 4 Papas pequeñas, 4 ensaladas coleslaw personales, 4 Gaseosas 350 Ml.</t>
+  </si>
+  <si>
+    <t>KFC Megavariedad XL</t>
+  </si>
+  <si>
+    <t>6 Presas, 6 Alitas Bañadas, 3 Tenders, 1 Pop mediano, 2 Papas pequeñas, 6 Arepas, 4 Gaseosas 350Ml y 2 Sundaes</t>
+  </si>
+  <si>
     <t>Koaj</t>
   </si>
   <si>
     <t>Este bono de compra es un documento al portador, redimible total o parcialmente por el valor contenido, exclusivamente por el producto de las tiendas KOAJ y KOAJ.CO. Este bono tiene una vigencia de un (1) año contado a partir del día de su activación, en caso de no redimirse en el plazo y lugares establecidos, este perderá su vigencia y no tendrá derecho a su redención. De los valores utilizables mediante este bono, solo será responsable Permoda Ltda. a través de las tiendas KOAJ y KOAJ.CO; dichos valores no generan intereses ni son reembolsables en efectivo. Si la compra es por un valor mayor del bono, el excedente deberá ser cubierto por el cliente a través de cualquier medio de pago. Este bono no será aceptado si presenta adulteraciones o deterioros de cualquier índole, o en todo caso cuando no cumpla con las características de seguridad requeridas. Permoda Ltda. no se hace responsable del hurto o perdida de este bono de compra. El saldo de este bono puede ser consultado en las tiendas KOAJ. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Koaj Bono Plata</t>
   </si>
   <si>
     <t>Kokoriko</t>
   </si>
   <si>
     <t>Bono válido para redimir en los puntos de la marca Kokoriko a nivel Nacional y es válido para pedidos a domicilio. No aplica redención para los puntos de venta ubicados en los Aeropuertos. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de tres meses a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Kokoriko asado 1 pollo</t>
   </si>
   <si>
     <t>1 Pollo asado con opción de dos acompañamientos</t>
   </si>
   <si>
     <t>Kokoriko asado ½ pollo</t>
   </si>
   <si>
     <t>Cuatro (4) presesas de kokoriko asado</t>
@@ -1582,107 +1683,92 @@
   <si>
     <t>Nequi – Bono Plata</t>
   </si>
   <si>
     <t>Netflix</t>
   </si>
   <si>
     <t>Ingresa a https://www.netflix.com/co/redeem y allí el PIN del Bono, y selecciona el boton canjear, ingresa la dirección de email asociada con tu cuenta o ingresa un email para crear una cuenta nueva. Aparecerá una pantalla de confirmación. Puedes seleccionar Comenzar a ver o Iniciar membresía. Bono Válido únicamente por el valor que aparece en el mismo. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. En caso de pérdida o robo no es posible realizar el bloqueo del mismo ni tendrá reemplazo. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>https://www.netflix.com/co</t>
   </si>
   <si>
     <t>Netflix – Bono Plata</t>
   </si>
   <si>
     <t>New Balance</t>
   </si>
   <si>
     <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá - C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>New Balance Bono Plata</t>
   </si>
   <si>
+    <t>Nike</t>
+  </si>
+  <si>
+    <t>Este bono regalo es un documento al portador, no es negociable por dinero en efectivo, si la compra es de un valor mayor, el excedente deberá ser cubierto por cualquier medio de pago. Este bono digital no será aceptado si no cumple con las características de seguridad requeridas. Tiene vigencia de 1 año a partir de la fecha de descarga. El usuario deberá confirmar con el cajero la habilitación del bono digital en el momento de la compra. en caso de que esta tarjeta no se redima en el plazo indicado, podrá originar la pérdida del bono. De los valores utilizables mediante esta tarjeta, sólo será responsable tiendas Nike; dichos valores no generan intereses ni son reembolsables en efectivo; solo serán redimibles. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Nike Bono Plata</t>
+  </si>
+  <si>
     <t>Olimpica</t>
   </si>
   <si>
     <t>El bono podrá ser redimido en cualquier almacén de Olímpica a nivel nacional, una vez transcurridas 48 horas hábiles desde su recepción. Este plazo corresponde únicamente al tiempo de activación del bono y no a su vigencia. Para hacerlo efectivo, el beneficiario deberá acercarse a cualquier caja del almacén e informar que cuenta con una orden de pago asociada al BONO QUANTUM cargada a su número de cédula, presentando su cédula de ciudadanía en original. El bono podrá utilizarse para la compra de productos, incluidos aquellos que se encuentren en promoción, siempre que cumplan con las políticas comerciales vigentes de Olímpica. Si el valor de la compra supera el saldo disponible del bono, el beneficiario deberá pagar la diferencia con un medio de pago aceptado por el almacén. No aplica para pagos que deban realizarse exclusivamente con medios específicos como tarjetas de crédito (incluidas las propias de la cadena) u otros programas o convenios institucionales que exijan un medio de pago determinado. El bono no es acumulable con otras promociones o descuentos, no puede ser vendido ni canjeado por dinero en efectivo, y es redimible únicamente para la adquisición de bienes de consumo masivo tales como mercado, alimentos, aseo personal, electrodomésticos mayores y menores, ferretería, hogar, textiles, entre otros. No aplica para concesionarios. No se realizan devoluciones, reintegros de dinero ni cambios por vencimiento, daño, pérdida o cualquier otro motivo, antes o después de la fecha de vencimiento. En caso de pérdida o robo, no es posible realizar el bloqueo del bono. Una vez emitido, la responsabilidad sobre el uso y custodia del bono recae exclusivamente en el cliente titular. Para soporte o mayor información, comuníquese al correo soporte@quantumrewards.co o al WhatsApp 312 211 2249.</t>
   </si>
   <si>
     <t>Olímpica Bono Plata</t>
   </si>
   <si>
     <t>Ostu</t>
   </si>
   <si>
     <t>Ostu – Bono Plata</t>
   </si>
   <si>
     <t>Panamericana</t>
   </si>
   <si>
-    <t>La tarjeta de regalo es al portador y no se expide a favor de una persona determinada; por consiguiente, la simple exhibición o registro legitima su redención en las tiendas físicas o en la tienda virtual (www.panamericana.com.co), el valor corresponde al indicado en la tarjeta de regalo, no genera intereses, no es recargable y no se redime por dinero en efectivo. La tarjeta de regalo solo puede ser usada para adquirir productos y servicios por la suma de dinero que representa o puede ser parte de pago, de preferir un producto o servicio de mayor valor, la diferencia puede ser pagada por cualquier medio de pago que tenga autorizado el emisor. La redención de la tarjeta regalo puede ser total o parcial en las tiendas físicas y/o portal de comercio electrónico del emisor. La redención parcial no extiende, suspende o interrumpe el tiempo para redimir la tarjeta regalo. El tiempo para redimir el valor incorporado en la tarjeta regalo es de un (1) año contado a partir de la fecha de descarga. Vencido el tiempo para hacer la redención de la tarjeta regalo, el valor incorporado o saldo no utilizado se pierde y queda para el emisor. La tarjeta regalo no es válida si presenta tachones, rayones, manchas, cambios o deterioros que comprometan las características de seguridad. El emisor no se hace responsable en caso de pérdida, hurto o uso indebido de la tarjeta de regalo. Para consultar el valor o saldo de la tarjera de regalo puede escribir al correo servicliente@panamericana.com.co, llamar al teléfono en Bogotá: (601) 364 9333. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249</t>
+    <t>La tarjeta de regalo es al portador y no se expide a favor de una persona determinada; por consiguiente, la simple exhibición o registro legitima su redención en las tiendas físicas, el valor corresponde al indicado en la tarjeta de regalo, no genera intereses, no es recargable y no se redime por dinero en efectivo. La tarjeta de regalo solo puede ser usada para adquirir productos y servicios por la suma de dinero que representa o puede ser parte de pago, de preferir un producto o servicio de mayor valor, la diferencia puede ser pagada por cualquier medio de pago que tenga autorizado el emisor. La redención de la tarjeta regalo puede ser total o parcial únicamente en las tiendas físicas. La redención parcial no extiende, suspende o interrumpe el tiempo para redimir la tarjeta regalo. El tiempo para redimir el valor incorporado en la tarjeta regalo es de un (1) año contado a partir de la fecha de descarga. Vencido el tiempo para hacer la redención de la tarjeta regalo, el valor incorporado o saldo no utilizado se pierde y queda para el emisor. La tarjeta regalo no es válida si presenta tachones, rayones, manchas, cambios o deterioros que comprometan las características de seguridad. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Panamericana Bono Plata</t>
   </si>
   <si>
     <t>Bonos Plata</t>
   </si>
   <si>
     <t>Papa John's</t>
   </si>
   <si>
     <t>Papa John’s – Bono Plata</t>
   </si>
   <si>
-    <t>Paramount</t>
-[...22 lines deleted...]
-  <si>
     <t>Parfois</t>
   </si>
   <si>
     <t>Parfois – Bono Plata</t>
   </si>
   <si>
     <t>Patprimo</t>
   </si>
   <si>
     <t>Patprimo – Bono Plata</t>
   </si>
   <si>
     <t>Pepe ganga</t>
   </si>
   <si>
     <t>Pepe ganga – Bono Plata</t>
   </si>
   <si>
     <t>Pilatos</t>
   </si>
   <si>
     <t>Pilatos – Bono Plata</t>
   </si>
   <si>
     <t>Pimento</t>
@@ -1696,74 +1782,74 @@
   <si>
     <t>https://www.playstation.com/es-co/</t>
   </si>
   <si>
     <t>PlayStation Bonos Plata USD $10</t>
   </si>
   <si>
     <t>PlayStation Bonos Plata USD $50</t>
   </si>
   <si>
     <t>Popsy</t>
   </si>
   <si>
     <t>Popsy Cono Una Bola</t>
   </si>
   <si>
     <t>Cono de una bola de 90g</t>
   </si>
   <si>
     <t>Popsy Cono Dos Bolas</t>
   </si>
   <si>
     <t>Cono de dos bolas, cada una de 90g</t>
   </si>
   <si>
+    <t>Popsy Sundae de una bola</t>
+  </si>
+  <si>
+    <t>Una bola de helado + salsa + chantilly</t>
+  </si>
+  <si>
     <t>Popsy Litro de Helado</t>
   </si>
   <si>
     <t>(1) litro de Helado</t>
   </si>
   <si>
-    <t>Popsy Sundae de una bola</t>
-[...5 lines deleted...]
-    <t>Popsy Maxi Cono</t>
+    <t>Popsy Granizado 16 oz</t>
+  </si>
+  <si>
+    <t>Popsy Fiore</t>
+  </si>
+  <si>
+    <t>Popsy Maxicono</t>
   </si>
   <si>
     <t>Popsy – Bono Plata</t>
   </si>
   <si>
-    <t>Popsy Fiore</t>
-[...4 lines deleted...]
-  <si>
     <t>Primax</t>
   </si>
   <si>
     <t>Primax – Bono Plata</t>
   </si>
   <si>
     <t>Procinal</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D Procinal Bogotá</t>
   </si>
   <si>
     <t>Entrada a Cine Doble 2D Procinal Bogotá</t>
   </si>
   <si>
     <t>Procinal Bogotá Confitería Combo 1 Doble</t>
   </si>
   <si>
     <t>1 Crispeta Pequeña + 1 Gaseosa Pequeña</t>
   </si>
   <si>
     <t>Procinal Bogotá Confiteria Combo 1</t>
   </si>
   <si>
     <t>Entrada a Cine Doble Premium Procinal</t>
@@ -1858,99 +1944,102 @@
   <si>
     <t>Royal Films</t>
   </si>
   <si>
     <t>Royal Films Confiteria Combo 1</t>
   </si>
   <si>
     <t>Una (1) Gaseosa Pequeña (16onz) + una (1) Caja de Crispeta pequeña (40gr)</t>
   </si>
   <si>
     <t>BONO Válido únicamente por el combo que aparece en el bono, una gaseosa pequeña de 16 onz + una caja de crispetas pequeña de 40 gr. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. No acumulable con otras promociones o descuentos. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532 o a la línea nacional 018000113104.</t>
   </si>
   <si>
     <t>Royal Films Confitería Infantil</t>
   </si>
   <si>
     <t>Una (1) Gaseosa Pequeña (16onz) + una (1) Caja de Crispeta pequeña (40gr) + una (1) Chocolatina Jet pequeña</t>
   </si>
   <si>
     <t>BONO Válido únicamente por el combo que aparece en el bono, Una Gaseosa Pequeña de 16onz + una Caja de Crispeta pequeña de 40gr + una Chocolatina Jet pequeña. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. No acumulable con otras promociones o descuentos. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532 o a la línea nacional 018000113104.</t>
   </si>
   <si>
     <t>Royal Films Confitería Cine</t>
   </si>
   <si>
-    <t>Una (1) Gaseosa Mediana (22oz) + una (1) Caja de Crispeta Mediana (110gr) + un (1) Perro Caliente</t>
-[...2 lines deleted...]
-    <t>BONO Válido únicamente por el combo que aparece en el bono, Una Gaseosa Mediana 22onz + una Caja de Crispeta Mediana de 110gr + un Perro Caliente. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. No acumulable con otras promociones o descuentos. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532 o a la línea nacional 018000113104.</t>
+    <t>Una (1) Gaseosa Pequeña (16onz) (1) Caja de Crispeta pequeña (40gr) (1) Perro Caliente</t>
+  </si>
+  <si>
+    <t>BONO Válido únicamente por el combo que aparece en el bono, Una Gaseosa pequeña 16onz + una Caja de Crispeta pequeña de 40gr + un Perro Caliente. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. No acumulable con otras promociones o descuentos. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Entrada a Cine Doble 2D Royal Films</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D Royal Films</t>
   </si>
   <si>
     <t>Entrada a cine doble 3D Royal Films</t>
   </si>
   <si>
     <t>Entrada a cine sencilla 3D Royal Films</t>
   </si>
   <si>
     <t>Royal Films Entrada premium</t>
   </si>
   <si>
     <t>Bonos VIP / 4DX - 2D</t>
   </si>
   <si>
     <t>Prohibida su venta o canje por dinero – Sólo se aceptarán boletas originales. No acumulable con otras promociones o descuentos. No aplica para reserva en el teatro. Se asistirá a la función en la sala seleccionada la cual estará sujeta a disponibilidad. Válido todos los días · La pérdida de este BONO no tendrá reemplazo. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 322782 85 32.</t>
   </si>
   <si>
     <t>Royal Films Confitería Infantil Doble</t>
   </si>
   <si>
     <t>Dos (2) Gaseosas Pequeñas (16onz) + dos (2) Cajas de Crispetas pequeñas (40gr) + dos (2) Chocolatinas Jet pequeñas</t>
   </si>
   <si>
     <t>BONO Válido únicamente por el combo que aparece en el bono, Dos Gaseosas Pequeñas de 16onz + dos Cajas de Crispetas pequeñas de 40gr + dos Chocolatinas Jet pequeñas. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. No acumulable con otras promociones o descuentos. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Royal Films Entrada Premium Doble</t>
   </si>
   <si>
     <t>Bonos dobles VIP / 4DX - 2D</t>
   </si>
   <si>
     <t>Royal films Confitería Combo 4</t>
   </si>
   <si>
     <t>Royal films Confitería Cine para Dos</t>
   </si>
   <si>
-    <t>Dos (2) Gaseosas Medianas (22oz) + dos (2) Cajas de Crispetas Medianas (110gr) + dos (2) Perros Calientes</t>
+    <t>Dos (2) Gaseosa Pequeña (16onz) (2) Caja de Crispeta pequeña (40gr) (2) Perro Caliente</t>
+  </si>
+  <si>
+    <t>BONO Válido únicamente por el combo que aparece en el bono, dos Gaseosas pequeñas 16onz + dos cajas de Crispetas pequeñas de 40gr + dos perros Calientes. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. No acumulable con otras promociones o descuentos. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Royal films Confitería Combo 1 Doble</t>
   </si>
   <si>
     <t>Dos (2) Gaseosas Pequeña (16onz) + dos (2) Cajas de Crispetas pequeña (40gr)</t>
   </si>
   <si>
     <t>Sandwich Qbano</t>
   </si>
   <si>
     <t>Sandwich Qbano especial</t>
   </si>
   <si>
     <t>Sandwich Qbano especial personal</t>
   </si>
   <si>
     <t>Los precios estarán sujetos a cambios durante el primer trimestre del 2024</t>
   </si>
   <si>
     <t>Sandwich Qbano especial Combo</t>
   </si>
   <si>
     <t>Sandwich Qbano especial en combo personal</t>
   </si>
@@ -2068,99 +2157,60 @@
   <si>
     <t>Seguro Accidentes Personales + Bolso – Cobertura 12 millones</t>
   </si>
   <si>
     <t>Seguro Accidentes Personales + Billetera – Cobertura 12 millones</t>
   </si>
   <si>
     <t>Scape</t>
   </si>
   <si>
     <t>Colombia, México,Chile,República Dominicana</t>
   </si>
   <si>
     <t>Scape – Bono Plata</t>
   </si>
   <si>
     <t>Bonos no acumulables para redención.</t>
   </si>
   <si>
     <t>Seven-Seven</t>
   </si>
   <si>
     <t>Seven-Seven – Bono Plata</t>
   </si>
   <si>
-    <t>Spid</t>
-[...4 lines deleted...]
-  <si>
     <t>Sport Line</t>
   </si>
   <si>
     <t>Este BONO REGALO digital es un documento al portador, valido únicamente por el valor del bono, no es negociable por dinero en efectivo. Si la compra es de un valor mayor, el excedente deberá ser cubierto por cualquier medio de pago. Este bono digital no será aceptado si no cumple con las características de seguridad requeridas. Favor confirmar con el cajero la habilitación del bono digital en el momento de la compra. De los valores utilizables mediante esta tarjeta, sólo será responsable tiendas Sportline; dichos valores no generan intereses ni son reembolsables en efectivo; solo serán redimibles en bienes o servicios suministrados directamente por tiendas Sportline a nivel nacional. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. vigencia de 1 año a partir de su fecha de descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Sportline Bono Plata</t>
   </si>
   <si>
     <t>Bono plata</t>
-  </si>
-[...31 lines deleted...]
-    <t>Bono $169.000 Pesos x 12 meses</t>
   </si>
   <si>
     <t>Spring step</t>
   </si>
   <si>
     <t>Spring step – Bono Plata</t>
   </si>
   <si>
     <t>Starbucks</t>
   </si>
   <si>
     <t>*No aplica en franquicias</t>
   </si>
   <si>
     <t>Starbucks – Bono Plata</t>
   </si>
   <si>
     <t>Subway</t>
   </si>
   <si>
     <t>Bogota y Cartagena *Puntos Autorizados</t>
   </si>
   <si>
     <t>Subway mi Antojo Personal</t>
   </si>
@@ -2330,50 +2380,59 @@
     <t>Wellness Spa Movil</t>
   </si>
   <si>
     <t>Bogotá, Medellín, Cali y Barranquilla</t>
   </si>
   <si>
     <t>Circuito hídrico</t>
   </si>
   <si>
     <t>Una vez descargado el bono, puede hacer uso de este en 72 horas hábiles.</t>
   </si>
   <si>
     <t>Masaje Wellness Spa</t>
   </si>
   <si>
     <t>Ritual Zen Sabay</t>
   </si>
   <si>
     <t>Limpieza facial profunda</t>
   </si>
   <si>
     <t>Ritual de los bosques orientales</t>
   </si>
   <si>
     <t>Wellness Spa Movil – Bono Plata</t>
+  </si>
+  <si>
+    <t>Wingz</t>
+  </si>
+  <si>
+    <t>Bono valido solo para compras en tiendas físicas a nivel nacional y/o WINGZ de las ciudades de Bogotá, Pereira Y Manizales. No aplica para los puntos ubicados en aeropuertos, parques de recreación y carros cocina. El bono corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. Redención máxima hasta la fecha de vencimiento únicamente según la información contenida en el bono. indispensable mencionar y entregar los códigos de este bono al cajero o asesor Frisby antes de realizar la compra. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Wingz – Bono plata</t>
   </si>
   <si>
     <t>Win_sports</t>
   </si>
   <si>
     <t>https://www.winsportsonline.com/</t>
   </si>
   <si>
     <t>WinSports2 – 1mes</t>
   </si>
   <si>
     <t>Susc. 1 Meses</t>
   </si>
   <si>
     <t>Xbox</t>
   </si>
   <si>
     <t>https://www.xbox.com/es-CO</t>
   </si>
   <si>
     <t>Xbox Game Pass Ultimate 1 Mes</t>
   </si>
   <si>
     <t>Xbox Game Pass Utimate 3 Meses</t>
   </si>
@@ -2726,54 +2785,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I309"/>
+  <dimension ref="A1:I308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I309" sqref="I309"/>
+      <selection activeCell="I308" sqref="I308"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="3"/>
     <col min="4" max="4" width="30" customWidth="true" style="3"/>
     <col min="5" max="5" width="30" customWidth="true" style="3"/>
     <col min="6" max="6" width="15" customWidth="true" style="3"/>
     <col min="7" max="7" width="15" customWidth="true" style="3"/>
     <col min="8" max="8" width="50" customWidth="true" style="3"/>
     <col min="9" max="9" width="50" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
@@ -3328,7157 +3387,7129 @@
         <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>102</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="3">
         <v>26000</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>105</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>102</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G23" s="3">
         <v>19500</v>
       </c>
       <c r="H23" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I23" s="3" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>102</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G24" s="3">
         <v>39000</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="3">
         <v>28500</v>
       </c>
       <c r="H25" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="I25" s="3" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G26" s="3">
         <v>15000</v>
       </c>
       <c r="H26" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="I26" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>101</v>
       </c>
       <c r="B27" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G27" s="3">
         <v>14400</v>
       </c>
       <c r="H27" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="I27" s="3" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" t="s">
         <v>102</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G28" s="3">
         <v>28800</v>
       </c>
       <c r="H28" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="I28" s="3" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>101</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G29" s="3">
         <v>25300</v>
       </c>
       <c r="H29" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="I29" s="3" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>101</v>
       </c>
       <c r="B30" t="s">
         <v>102</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G30" s="3">
         <v>32500</v>
       </c>
       <c r="H30" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I30" s="3" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G31" s="3">
         <v>57000</v>
       </c>
       <c r="H31" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="I31" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>101</v>
       </c>
       <c r="B32" t="s">
         <v>102</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G32" s="3">
         <v>30000</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E33" s="3" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G33" s="3">
         <v>15000</v>
       </c>
-      <c r="H33" s="3"/>
+      <c r="H33" s="3" t="s">
+        <v>137</v>
+      </c>
       <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G34" s="3">
         <v>13000</v>
       </c>
       <c r="H34" s="3"/>
-      <c r="I34" s="3"/>
+      <c r="I34" s="3" t="s">
+        <v>139</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>103</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G35" s="3">
         <v>13000</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>103</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G36" s="3">
         <v>26000</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>105</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G37" s="3">
         <v>19500</v>
       </c>
       <c r="H37" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="I37" s="3" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G38" s="3">
         <v>39000</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G39" s="3">
         <v>15000</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I39" s="3"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G40" s="3">
         <v>13700</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G41" s="3">
         <v>28500</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I41" s="3"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G42" s="3">
         <v>57000</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I42" s="3"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>101</v>
       </c>
       <c r="B43" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G43" s="3">
         <v>30000</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I43" s="3"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>101</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>103</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G44" s="3">
         <v>13000</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>103</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>101</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G45" s="3">
         <v>26000</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>105</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>101</v>
       </c>
       <c r="B46" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G46" s="3">
         <v>19500</v>
       </c>
       <c r="H46" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="I46" s="3" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>101</v>
       </c>
       <c r="B47" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G47" s="3">
         <v>39000</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>101</v>
       </c>
       <c r="B48" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G48" s="3">
-        <v>15000</v>
-[...4 lines deleted...]
-      <c r="I48" s="3"/>
+        <v>13000</v>
+      </c>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3" t="s">
+        <v>158</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>101</v>
       </c>
       <c r="B49" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G49" s="3">
-        <v>28500</v>
+        <v>26000</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="I49" s="3"/>
+        <v>160</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>101</v>
       </c>
       <c r="B50" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G50" s="3">
-        <v>26000</v>
+        <v>22000</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>105</v>
+        <v>163</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>101</v>
       </c>
       <c r="B51" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G51" s="3">
-        <v>39000</v>
+        <v>42000</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>101</v>
       </c>
       <c r="B52" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G52" s="3">
-        <v>14400</v>
+        <v>15000</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="I52" s="3"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>101</v>
       </c>
       <c r="B53" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G53" s="3">
-        <v>28800</v>
+        <v>30000</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="I53" s="3"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>101</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G54" s="3">
-        <v>42000</v>
+        <v>18300</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="I54" s="3"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>101</v>
       </c>
       <c r="B55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G55" s="3">
-        <v>22000</v>
+        <v>28500</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="I55" s="3"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>101</v>
       </c>
       <c r="B56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G56" s="3">
         <v>57000</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="I56" s="3"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>101</v>
       </c>
       <c r="B57" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G57" s="3">
-        <v>18300</v>
+        <v>14400</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="I57" s="3"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>101</v>
       </c>
       <c r="B58" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G58" s="3">
-        <v>30000</v>
+        <v>28800</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="I58" s="3"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>101</v>
       </c>
       <c r="B59" t="s">
-        <v>155</v>
+        <v>181</v>
       </c>
       <c r="C59" s="3"/>
-      <c r="D59" s="3"/>
+      <c r="D59" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E59" s="3" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G59" s="3">
         <v>13000</v>
       </c>
-      <c r="H59" s="3"/>
-      <c r="I59" s="3"/>
+      <c r="H59" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>101</v>
       </c>
       <c r="B60" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C60" s="3"/>
-      <c r="D60" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D60" s="3"/>
       <c r="E60" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G60" s="3">
-        <v>13000</v>
+        <v>26000</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>101</v>
       </c>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3" t="s">
-        <v>105</v>
+        <v>142</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G61" s="3">
-        <v>26000</v>
+        <v>19500</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>105</v>
+        <v>142</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>101</v>
       </c>
       <c r="B62" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G62" s="3">
-        <v>19500</v>
+        <v>39000</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>140</v>
+        <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>101</v>
       </c>
       <c r="B63" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3" t="s">
-        <v>142</v>
+        <v>185</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G63" s="3">
-        <v>39000</v>
+        <v>47000</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>140</v>
+        <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>101</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G64" s="3">
-        <v>47000</v>
+        <v>18500</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="I64" s="3"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>101</v>
       </c>
       <c r="B65" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3"/>
       <c r="E65" s="3" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G65" s="3">
-        <v>18500</v>
+        <v>37000</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="I65" s="3"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>101</v>
       </c>
       <c r="B66" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G66" s="3">
-        <v>37000</v>
+        <v>30000</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="I66" s="3"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>101</v>
       </c>
       <c r="B67" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G67" s="3">
-        <v>30000</v>
+        <v>28500</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="I67" s="3"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>101</v>
       </c>
       <c r="B68" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3"/>
       <c r="E68" s="3" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G68" s="3">
-        <v>28500</v>
+        <v>57000</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="I68" s="3"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>101</v>
       </c>
       <c r="B69" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G69" s="3">
-        <v>57000</v>
+        <v>15000</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="I69" s="3"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>101</v>
       </c>
       <c r="B70" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G70" s="3">
-        <v>15000</v>
+        <v>24100</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="I70" s="3"/>
+        <v>201</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>101</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G71" s="3">
-        <v>24100</v>
+        <v>48200</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>140</v>
+        <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>101</v>
       </c>
       <c r="B72" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G72" s="3">
-        <v>48200</v>
+        <v>23500</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>140</v>
+        <v>187</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>101</v>
       </c>
       <c r="B73" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G73" s="3">
-        <v>23500</v>
+        <v>14300</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>140</v>
+        <v>209</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>101</v>
       </c>
       <c r="B74" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G74" s="3">
-        <v>14300</v>
+        <v>28600</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>140</v>
+        <v>209</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>101</v>
       </c>
       <c r="B75" t="s">
-        <v>175</v>
+        <v>212</v>
       </c>
       <c r="C75" s="3"/>
-      <c r="D75" s="3"/>
+      <c r="D75" s="3" t="s">
+        <v>213</v>
+      </c>
       <c r="E75" s="3" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G75" s="3">
-        <v>28600</v>
+        <v>26000</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>140</v>
+        <v>215</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>101</v>
       </c>
       <c r="B76" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3"/>
       <c r="E76" s="3" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G76" s="3">
-        <v>26000</v>
+        <v>39000</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>105</v>
+        <v>143</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>140</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>101</v>
       </c>
       <c r="B77" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G77" s="3">
-        <v>39000</v>
+        <v>13000</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>154</v>
+        <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>101</v>
       </c>
       <c r="B78" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G78" s="3">
-        <v>13000</v>
+        <v>19500</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>103</v>
+        <v>142</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>140</v>
+        <v>217</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="B79" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-      <c r="D79" s="3"/>
+        <v>220</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E79" s="3" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>19500</v>
+        <v>14</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>140</v>
+        <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B80" t="s">
-        <v>205</v>
+        <v>224</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>206</v>
+        <v>225</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G80" s="3">
+        <v>8900</v>
+      </c>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>48</v>
       </c>
       <c r="B81" t="s">
-        <v>209</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3"/>
       <c r="E81" s="3" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G81" s="3">
-        <v>8900</v>
+        <v>12900</v>
       </c>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>48</v>
       </c>
       <c r="B82" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3"/>
       <c r="E82" s="3" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G82" s="3">
-        <v>12900</v>
+        <v>16900</v>
       </c>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>48</v>
       </c>
       <c r="B83" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-      <c r="D83" s="3"/>
+        <v>229</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E83" s="3" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>16900</v>
+        <v>14</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H83" s="3"/>
-      <c r="I83" s="3"/>
+      <c r="I83" s="3" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>12</v>
+        <v>235</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>216</v>
+        <v>236</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H84" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H84" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I84" s="3"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B85" t="s">
-        <v>218</v>
+        <v>238</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>219</v>
+        <v>239</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>220</v>
+        <v>12</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H85" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I85" s="3"/>
+      <c r="H85" s="3"/>
+      <c r="I85" s="3" t="s">
+        <v>241</v>
+      </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B86" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>12</v>
+        <v>244</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="3"/>
       <c r="I86" s="3" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>18</v>
+        <v>247</v>
       </c>
       <c r="B87" t="s">
-        <v>227</v>
+        <v>248</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="3"/>
       <c r="I87" s="3" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="B88" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>12</v>
+        <v>255</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>235</v>
+        <v>256</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="3"/>
       <c r="I88" s="3" t="s">
-        <v>236</v>
+        <v>257</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>237</v>
+        <v>25</v>
       </c>
       <c r="B89" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G89" s="3">
+        <v>19500</v>
       </c>
       <c r="H89" s="3"/>
-      <c r="I89" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I89" s="3"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>25</v>
       </c>
       <c r="B90" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
-        <v>245</v>
+        <v>12</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="I90" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>25</v>
       </c>
       <c r="B91" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="C91" s="3"/>
+        <v>265</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>266</v>
+      </c>
       <c r="D91" s="3" t="s">
-        <v>12</v>
+        <v>267</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H91" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="3"/>
       <c r="I91" s="3" t="s">
-        <v>95</v>
+        <v>269</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>25</v>
+        <v>270</v>
       </c>
       <c r="B92" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>252</v>
+        <v>12</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H92" s="3"/>
-      <c r="I92" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I92" s="3"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>255</v>
+        <v>48</v>
       </c>
       <c r="B93" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>12</v>
+        <v>276</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>258</v>
+        <v>277</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>48</v>
+        <v>252</v>
       </c>
       <c r="B94" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
-        <v>261</v>
+        <v>12</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B95" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B96" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B97" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B98" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="C98" s="3"/>
+        <v>286</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>287</v>
+      </c>
       <c r="D98" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>237</v>
+        <v>48</v>
       </c>
       <c r="B99" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I99" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G99" s="3">
+        <v>12000</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>48</v>
       </c>
       <c r="B100" t="s">
-        <v>274</v>
-[...6 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3"/>
       <c r="E100" s="3" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G100" s="3">
-        <v>12000</v>
+        <v>18000</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>48</v>
       </c>
       <c r="B101" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G101" s="3">
-        <v>18000</v>
+        <v>30000</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>48</v>
       </c>
       <c r="B102" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3"/>
       <c r="E102" s="3" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G102" s="3">
-        <v>30000</v>
+        <v>60000</v>
       </c>
       <c r="H102" s="3" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>48</v>
       </c>
       <c r="B103" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3"/>
       <c r="E103" s="3" t="s">
-        <v>282</v>
+        <v>299</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G103" s="3">
-        <v>60000</v>
+        <v>15500</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>48</v>
       </c>
       <c r="B104" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="C104" s="3"/>
       <c r="D104" s="3"/>
       <c r="E104" s="3" t="s">
-        <v>284</v>
+        <v>301</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G104" s="3">
-        <v>15500</v>
+        <v>16500</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>48</v>
       </c>
       <c r="B105" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="C105" s="3"/>
       <c r="D105" s="3"/>
       <c r="E105" s="3" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G105" s="3">
-        <v>16500</v>
-[...3 lines deleted...]
-      </c>
+        <v>11000</v>
+      </c>
+      <c r="H105" s="3"/>
       <c r="I105" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B106" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-      <c r="D106" s="3"/>
+        <v>304</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E106" s="3" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="H106" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>307</v>
+      </c>
       <c r="I106" s="3" t="s">
-        <v>54</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>9</v>
+        <v>247</v>
       </c>
       <c r="B107" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H107" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="3"/>
       <c r="I107" s="3" t="s">
-        <v>293</v>
+        <v>312</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>232</v>
+        <v>48</v>
       </c>
       <c r="B108" t="s">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H108" s="3"/>
-      <c r="I108" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I108" s="3"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>48</v>
       </c>
       <c r="B109" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>300</v>
+        <v>318</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>48</v>
       </c>
       <c r="B110" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="B111" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>77</v>
+        <v>324</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G111" s="3">
+        <v>50000</v>
       </c>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>101</v>
+        <v>270</v>
       </c>
       <c r="B112" t="s">
-        <v>307</v>
+        <v>325</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>308</v>
+        <v>326</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>309</v>
+        <v>12</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>307</v>
+        <v>327</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>50000</v>
+        <v>14</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>255</v>
+        <v>9</v>
       </c>
       <c r="B113" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>311</v>
+        <v>93</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H113" s="3"/>
-      <c r="I113" s="3"/>
+      <c r="H113" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B114" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>93</v>
+        <v>331</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>12</v>
+        <v>332</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>314</v>
+        <v>333</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>86</v>
+        <v>334</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>95</v>
+        <v>335</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B115" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
-        <v>317</v>
+        <v>90</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H115" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H115" s="3"/>
+      <c r="I115" s="3"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B116" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="C116" s="3"/>
+        <v>338</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>339</v>
+      </c>
       <c r="D116" s="3" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>322</v>
+        <v>340</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H116" s="3"/>
-      <c r="I116" s="3"/>
+      <c r="H116" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>223</v>
+      </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="B117" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H117" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="3"/>
       <c r="I117" s="3" t="s">
-        <v>208</v>
+        <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>43</v>
+        <v>252</v>
       </c>
       <c r="B118" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>12</v>
+        <v>347</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="3"/>
       <c r="I118" s="3" t="s">
-        <v>329</v>
+        <v>223</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>237</v>
+        <v>43</v>
       </c>
       <c r="B119" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>331</v>
+        <v>350</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H119" s="3"/>
-      <c r="I119" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I119" s="3"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="B120" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G120" s="3">
+        <v>4200</v>
       </c>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>25</v>
       </c>
       <c r="B121" t="s">
-        <v>338</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="C121" s="3"/>
+      <c r="D121" s="3"/>
       <c r="E121" s="3" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G121" s="3">
-        <v>4200</v>
+        <v>12000</v>
       </c>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>25</v>
       </c>
       <c r="B122" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3" t="s">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G122" s="3">
-        <v>12000</v>
+        <v>19600</v>
       </c>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>25</v>
       </c>
       <c r="B123" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3"/>
       <c r="E123" s="3" t="s">
-        <v>343</v>
+        <v>359</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G123" s="3">
-        <v>19600</v>
+        <v>38600</v>
       </c>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>25</v>
       </c>
       <c r="B124" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
       <c r="C124" s="3"/>
       <c r="D124" s="3"/>
       <c r="E124" s="3" t="s">
-        <v>344</v>
+        <v>360</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G124" s="3">
-        <v>38600</v>
+        <v>76000</v>
       </c>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>25</v>
       </c>
       <c r="B125" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3"/>
       <c r="E125" s="3" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G125" s="3">
-        <v>76000</v>
+        <v>182400</v>
       </c>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B126" t="s">
-        <v>338</v>
+        <v>362</v>
       </c>
       <c r="C126" s="3"/>
-      <c r="D126" s="3"/>
+      <c r="D126" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E126" s="3" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G126" s="3">
-        <v>182400</v>
-[...2 lines deleted...]
-      <c r="I126" s="3"/>
+        <v>23000</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>48</v>
       </c>
       <c r="B127" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="C127" s="3"/>
-      <c r="D127" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D127" s="3"/>
       <c r="E127" s="3" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G127" s="3">
-        <v>23000</v>
+        <v>83900</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>48</v>
       </c>
       <c r="B128" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="C128" s="3"/>
       <c r="D128" s="3"/>
       <c r="E128" s="3" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G128" s="3">
-        <v>83900</v>
+        <v>58900</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>48</v>
       </c>
       <c r="B129" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="C129" s="3"/>
       <c r="D129" s="3"/>
       <c r="E129" s="3" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G129" s="3">
-        <v>58900</v>
-[...3 lines deleted...]
-      </c>
+        <v>89900</v>
+      </c>
+      <c r="H129" s="3"/>
       <c r="I129" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>48</v>
       </c>
       <c r="B130" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="C130" s="3"/>
       <c r="D130" s="3"/>
       <c r="E130" s="3" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G130" s="3">
-        <v>89900</v>
-[...1 lines deleted...]
-      <c r="H130" s="3"/>
+        <v>36900</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>371</v>
+      </c>
       <c r="I130" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>48</v>
       </c>
       <c r="B131" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="C131" s="3"/>
       <c r="D131" s="3"/>
       <c r="E131" s="3" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G131" s="3">
-        <v>36900</v>
-[...3 lines deleted...]
-      </c>
+        <v>22500</v>
+      </c>
+      <c r="H131" s="3"/>
       <c r="I131" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>48</v>
       </c>
       <c r="B132" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
       <c r="E132" s="3" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G132" s="3">
-        <v>22500</v>
+        <v>23100</v>
       </c>
       <c r="H132" s="3"/>
       <c r="I132" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>48</v>
       </c>
       <c r="B133" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>23100</v>
+        <v>14</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H133" s="3"/>
       <c r="I133" s="3" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="B134" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-      <c r="D134" s="3"/>
+        <v>375</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>377</v>
+      </c>
       <c r="E134" s="3" t="s">
-        <v>359</v>
+        <v>378</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H134" s="3"/>
       <c r="I134" s="3" t="s">
-        <v>95</v>
+        <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>18</v>
+        <v>380</v>
       </c>
       <c r="B135" t="s">
-        <v>360</v>
+        <v>381</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>361</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="D135" s="3"/>
       <c r="E135" s="3" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H135" s="3"/>
-      <c r="I135" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I135" s="3"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>365</v>
+        <v>82</v>
       </c>
       <c r="B136" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="D136" s="3"/>
+        <v>385</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E136" s="3" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H136" s="3"/>
-      <c r="I136" s="3"/>
+      <c r="I136" s="3" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>82</v>
       </c>
       <c r="B137" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>370</v>
+        <v>385</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H137" s="3"/>
       <c r="I137" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="B138" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>370</v>
+        <v>390</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>12</v>
+        <v>391</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>373</v>
+        <v>392</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G138" s="3">
+        <v>42700</v>
       </c>
       <c r="H138" s="3"/>
-      <c r="I138" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I138" s="3"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>25</v>
       </c>
       <c r="B139" t="s">
-        <v>374</v>
-[...6 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="C139" s="3"/>
+      <c r="D139" s="3"/>
       <c r="E139" s="3" t="s">
-        <v>377</v>
+        <v>393</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G139" s="3">
-        <v>42700</v>
+        <v>85400</v>
       </c>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B140" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-      <c r="D140" s="3"/>
+        <v>394</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>396</v>
+      </c>
       <c r="E140" s="3" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="F140" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>85400</v>
+        <v>14</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H140" s="3"/>
-      <c r="I140" s="3"/>
+      <c r="I140" s="3" t="s">
+        <v>398</v>
+      </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B141" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>381</v>
+        <v>12</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H141" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G141" s="3">
+        <v>11900</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>402</v>
+      </c>
       <c r="I141" s="3" t="s">
-        <v>383</v>
+        <v>54</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>48</v>
       </c>
       <c r="B142" t="s">
-        <v>384</v>
-[...6 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3"/>
       <c r="E142" s="3" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G142" s="3">
-        <v>11900</v>
+        <v>15500</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>48</v>
       </c>
       <c r="B143" t="s">
-        <v>384</v>
+        <v>399</v>
       </c>
       <c r="C143" s="3"/>
       <c r="D143" s="3"/>
       <c r="E143" s="3" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H143" s="3"/>
       <c r="I143" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="B144" t="s">
-        <v>384</v>
+        <v>406</v>
       </c>
       <c r="C144" s="3"/>
-      <c r="D144" s="3"/>
+      <c r="D144" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E144" s="3" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H144" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G144" s="3">
+        <v>50000</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>408</v>
+      </c>
       <c r="I144" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>101</v>
       </c>
       <c r="B145" t="s">
-        <v>391</v>
+        <v>406</v>
       </c>
       <c r="C145" s="3"/>
-      <c r="D145" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D145" s="3"/>
       <c r="E145" s="3" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>50000</v>
+        <v>14</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>101</v>
       </c>
       <c r="B146" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="C146" s="3"/>
-      <c r="D146" s="3"/>
+      <c r="D146" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E146" s="3" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="I146" s="3" t="s">
-        <v>54</v>
+        <v>414</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>101</v>
       </c>
       <c r="B147" t="s">
-        <v>396</v>
+        <v>411</v>
       </c>
       <c r="C147" s="3"/>
-      <c r="D147" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D147" s="3"/>
       <c r="E147" s="3" t="s">
-        <v>397</v>
+        <v>415</v>
       </c>
       <c r="F147" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G147" s="3">
+        <v>42000</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>398</v>
+        <v>416</v>
       </c>
       <c r="I147" s="3" t="s">
-        <v>399</v>
+        <v>417</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>396</v>
+        <v>418</v>
       </c>
       <c r="C148" s="3"/>
-      <c r="D148" s="3"/>
+      <c r="D148" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E148" s="3" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H148" s="3"/>
       <c r="I148" s="3" t="s">
-        <v>402</v>
+        <v>420</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="C149" s="3"/>
-      <c r="D149" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D149" s="3"/>
       <c r="E149" s="3" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H149" s="3"/>
       <c r="I149" s="3" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B150" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-      <c r="D150" s="3"/>
+        <v>423</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E150" s="3" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H150" s="3"/>
       <c r="I150" s="3" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B151" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="D151" s="3" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H151" s="3"/>
-      <c r="I151" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I151" s="3"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B152" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H152" s="3"/>
-      <c r="I152" s="3"/>
+      <c r="H152" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>223</v>
+      </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H153" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H153" s="3"/>
+      <c r="I153" s="3"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H154" s="3"/>
-      <c r="I154" s="3"/>
+      <c r="H154" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>439</v>
+      </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B155" t="s">
-        <v>420</v>
-[...3 lines deleted...]
-      </c>
+        <v>440</v>
+      </c>
+      <c r="C155" s="3"/>
       <c r="D155" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>423</v>
+        <v>86</v>
       </c>
       <c r="I155" s="3" t="s">
-        <v>424</v>
+        <v>442</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B156" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="C156" s="3"/>
+        <v>443</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>444</v>
+      </c>
       <c r="D156" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G156" s="3">
+        <v>14800</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="I156" s="3"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B157" t="s">
-        <v>428</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="C157" s="3"/>
       <c r="D157" s="3"/>
       <c r="E157" s="3" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G157" s="3">
+        <v>21900</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="I157" s="3"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>48</v>
       </c>
       <c r="B158" t="s">
-        <v>431</v>
-[...6 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="C158" s="3"/>
+      <c r="D158" s="3"/>
       <c r="E158" s="3" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G158" s="3">
-        <v>60900</v>
+        <v>26900</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>434</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="I158" s="3"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
         <v>48</v>
       </c>
       <c r="B159" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="C159" s="3"/>
       <c r="D159" s="3"/>
       <c r="E159" s="3" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G159" s="3">
-        <v>30900</v>
+        <v>66900</v>
       </c>
       <c r="H159" s="3" t="s">
-        <v>436</v>
-[...3 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="I159" s="3"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
         <v>48</v>
       </c>
       <c r="B160" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="C160" s="3"/>
       <c r="D160" s="3"/>
       <c r="E160" s="3" t="s">
-        <v>437</v>
+        <v>453</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G160" s="3">
-        <v>20900</v>
+        <v>80900</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>454</v>
+      </c>
+      <c r="I160" s="3"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
         <v>48</v>
       </c>
       <c r="B161" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="C161" s="3"/>
       <c r="D161" s="3"/>
       <c r="E161" s="3" t="s">
-        <v>439</v>
+        <v>455</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G161" s="3">
-        <v>23900</v>
+        <v>90900</v>
       </c>
       <c r="H161" s="3" t="s">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>456</v>
+      </c>
+      <c r="I161" s="3"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B162" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="C162" s="3"/>
+        <v>457</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>458</v>
+      </c>
       <c r="D162" s="3"/>
       <c r="E162" s="3" t="s">
-        <v>441</v>
+        <v>459</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H162" s="3"/>
       <c r="I162" s="3" t="s">
-        <v>95</v>
+        <v>458</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>48</v>
       </c>
       <c r="B163" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-      <c r="D163" s="3"/>
+        <v>460</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E163" s="3" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G163" s="3">
-        <v>26900</v>
+        <v>60900</v>
       </c>
       <c r="H163" s="3" t="s">
-        <v>443</v>
-[...1 lines deleted...]
-      <c r="I163" s="3"/>
+        <v>463</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>48</v>
       </c>
       <c r="B164" t="s">
-        <v>444</v>
-[...6 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="C164" s="3"/>
+      <c r="D164" s="3"/>
       <c r="E164" s="3" t="s">
-        <v>446</v>
+        <v>464</v>
       </c>
       <c r="F164" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I164" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G164" s="3">
+        <v>30900</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>447</v>
+        <v>48</v>
       </c>
       <c r="B165" t="s">
-        <v>448</v>
-[...6 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="C165" s="3"/>
+      <c r="D165" s="3"/>
       <c r="E165" s="3" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="F165" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I165" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G165" s="3">
+        <v>20900</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>48</v>
       </c>
       <c r="B166" t="s">
-        <v>451</v>
-[...6 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="C166" s="3"/>
+      <c r="D166" s="3"/>
       <c r="E166" s="3" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I166" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G166" s="3">
+        <v>23900</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B167" t="s">
-        <v>454</v>
-[...6 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="C167" s="3"/>
+      <c r="D167" s="3"/>
       <c r="E167" s="3" t="s">
-        <v>456</v>
+        <v>470</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H167" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="3"/>
       <c r="I167" s="3" t="s">
-        <v>208</v>
+        <v>95</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B168" t="s">
-        <v>457</v>
-[...6 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="C168" s="3"/>
+      <c r="D168" s="3"/>
       <c r="E168" s="3" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G168" s="3">
+        <v>26900</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="I168" s="3"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B169" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>421</v>
+        <v>474</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H169" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H169" s="3"/>
+      <c r="I169" s="3"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>48</v>
+        <v>476</v>
       </c>
       <c r="B170" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="C170" s="3"/>
+        <v>477</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>478</v>
+      </c>
       <c r="D170" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H170" s="3"/>
+      <c r="I170" s="3"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>48</v>
       </c>
       <c r="B171" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-      <c r="D171" s="3"/>
+        <v>480</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E171" s="3" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H171" s="3"/>
+      <c r="I171" s="3"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B172" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-      <c r="D172" s="3"/>
+        <v>483</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E172" s="3" t="s">
-        <v>466</v>
+        <v>485</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>7900</v>
+        <v>14</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>467</v>
+        <v>86</v>
       </c>
       <c r="I172" s="3" t="s">
-        <v>54</v>
+        <v>223</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B173" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-      <c r="D173" s="3"/>
+        <v>486</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E173" s="3" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>8900</v>
+        <v>14</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H173" s="3" t="s">
-        <v>469</v>
+        <v>16</v>
       </c>
       <c r="I173" s="3" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B174" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-      <c r="D174" s="3"/>
+        <v>488</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E174" s="3" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>14200</v>
+        <v>14</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H174" s="3" t="s">
-        <v>471</v>
+        <v>438</v>
       </c>
       <c r="I174" s="3" t="s">
-        <v>54</v>
+        <v>439</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>48</v>
       </c>
       <c r="B175" t="s">
-        <v>461</v>
+        <v>490</v>
       </c>
       <c r="C175" s="3"/>
-      <c r="D175" s="3"/>
+      <c r="D175" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E175" s="3" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H175" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G175" s="3">
+        <v>4300</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>492</v>
+      </c>
       <c r="I175" s="3" t="s">
-        <v>217</v>
+        <v>54</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B176" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="C176" s="3"/>
       <c r="D176" s="3"/>
       <c r="E176" s="3" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G176" s="3">
-        <v>30900</v>
-[...1 lines deleted...]
-      <c r="H176" s="3"/>
+        <v>6800</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>494</v>
+      </c>
       <c r="I176" s="3" t="s">
-        <v>475</v>
+        <v>54</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B177" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="C177" s="3"/>
       <c r="D177" s="3"/>
       <c r="E177" s="3" t="s">
-        <v>476</v>
+        <v>495</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G177" s="3">
-        <v>63900</v>
-[...1 lines deleted...]
-      <c r="H177" s="3"/>
+        <v>7900</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>496</v>
+      </c>
       <c r="I177" s="3" t="s">
-        <v>475</v>
+        <v>54</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>232</v>
+        <v>48</v>
       </c>
       <c r="B178" t="s">
-        <v>477</v>
-[...6 lines deleted...]
-      </c>
+        <v>490</v>
+      </c>
+      <c r="C178" s="3"/>
+      <c r="D178" s="3"/>
       <c r="E178" s="3" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H178" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G178" s="3">
+        <v>8900</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>498</v>
+      </c>
       <c r="I178" s="3" t="s">
-        <v>481</v>
+        <v>54</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B179" t="s">
-        <v>482</v>
-[...6 lines deleted...]
-      </c>
+        <v>490</v>
+      </c>
+      <c r="C179" s="3"/>
+      <c r="D179" s="3"/>
       <c r="E179" s="3" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G179" s="3">
-        <v>70000</v>
+        <v>14200</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>48</v>
       </c>
       <c r="B180" t="s">
-        <v>485</v>
-[...6 lines deleted...]
-      </c>
+        <v>490</v>
+      </c>
+      <c r="C180" s="3"/>
+      <c r="D180" s="3"/>
       <c r="E180" s="3" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H180" s="3"/>
-      <c r="I180" s="3"/>
+      <c r="I180" s="3" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="B181" t="s">
-        <v>488</v>
-[...6 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="C181" s="3"/>
+      <c r="D181" s="3"/>
       <c r="E181" s="3" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="F181" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G181" s="3">
+        <v>30900</v>
+      </c>
+      <c r="H181" s="3"/>
       <c r="I181" s="3" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>232</v>
+        <v>25</v>
       </c>
       <c r="B182" t="s">
-        <v>492</v>
-[...6 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="C182" s="3"/>
+      <c r="D182" s="3"/>
       <c r="E182" s="3" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G182" s="3">
+        <v>63900</v>
       </c>
       <c r="H182" s="3"/>
       <c r="I182" s="3" t="s">
-        <v>236</v>
+        <v>504</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>25</v>
+        <v>247</v>
       </c>
       <c r="B183" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H183" s="3"/>
-      <c r="I183" s="3"/>
+      <c r="I183" s="3" t="s">
+        <v>510</v>
+      </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>43</v>
+        <v>101</v>
       </c>
       <c r="B184" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>500</v>
-[...1 lines deleted...]
-      <c r="D184" s="3"/>
+        <v>512</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E184" s="3" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H184" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G184" s="3">
+        <v>70000</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>513</v>
+      </c>
       <c r="I184" s="3" t="s">
-        <v>100</v>
+        <v>54</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B185" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H185" s="3"/>
       <c r="I185" s="3"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>82</v>
       </c>
       <c r="B186" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="C186" s="3"/>
+        <v>517</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>518</v>
+      </c>
       <c r="D186" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>87</v>
+        <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>43</v>
+        <v>247</v>
       </c>
       <c r="B187" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="D187" s="3"/>
+        <v>522</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E187" s="3" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H187" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I187" s="3"/>
+      <c r="H187" s="3"/>
+      <c r="I187" s="3" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B188" t="s">
-        <v>511</v>
-[...1 lines deleted...]
-      <c r="C188" s="3"/>
+        <v>524</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>525</v>
+      </c>
       <c r="D188" s="3" t="s">
-        <v>12</v>
+        <v>526</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B189" t="s">
-        <v>513</v>
-[...4 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D189" s="3"/>
       <c r="E189" s="3" t="s">
-        <v>515</v>
+        <v>530</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I189" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H189" s="3"/>
+      <c r="I189" s="3" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B190" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="C190" s="3"/>
+        <v>531</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>532</v>
+      </c>
       <c r="D190" s="3"/>
       <c r="E190" s="3" t="s">
-        <v>517</v>
+        <v>533</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H190" s="3"/>
       <c r="I190" s="3"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="B191" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-      <c r="D191" s="3"/>
+        <v>534</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E191" s="3" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H191" s="3"/>
       <c r="I191" s="3"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="B192" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="C192" s="3"/>
       <c r="D192" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H192" s="3"/>
+      <c r="H192" s="3" t="s">
+        <v>86</v>
+      </c>
       <c r="I192" s="3" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="B193" t="s">
-        <v>523</v>
-[...4 lines deleted...]
-      </c>
+        <v>539</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D193" s="3"/>
       <c r="E193" s="3" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
       <c r="F193" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="I193" s="3"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B194" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="C194" s="3"/>
       <c r="D194" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H194" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H194" s="3"/>
+      <c r="I194" s="3"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="B195" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="C195" s="3"/>
       <c r="D195" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="F195" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H195" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="3"/>
       <c r="I195" s="3" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B196" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="C196" s="3"/>
       <c r="D196" s="3" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="F196" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H196" s="3"/>
-      <c r="I196" s="3"/>
+      <c r="H196" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>520</v>
+      </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B197" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
       <c r="C197" s="3"/>
       <c r="D197" s="3" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
       <c r="F197" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>53000</v>
+        <v>14</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>533</v>
-[...1 lines deleted...]
-      <c r="I197" s="3"/>
+        <v>86</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>223</v>
+      </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="B198" t="s">
-        <v>531</v>
+        <v>551</v>
       </c>
       <c r="C198" s="3"/>
-      <c r="D198" s="3"/>
+      <c r="D198" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E198" s="3" t="s">
-        <v>534</v>
+        <v>552</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>285000</v>
+        <v>14</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>534</v>
-[...1 lines deleted...]
-      <c r="I198" s="3"/>
+        <v>86</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>48</v>
       </c>
       <c r="B199" t="s">
-        <v>535</v>
+        <v>553</v>
       </c>
       <c r="C199" s="3"/>
       <c r="D199" s="3" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>536</v>
+        <v>554</v>
       </c>
       <c r="F199" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H199" s="3"/>
+      <c r="I199" s="3"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B200" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
       <c r="C200" s="3"/>
-      <c r="D200" s="3"/>
+      <c r="D200" s="3" t="s">
+        <v>556</v>
+      </c>
       <c r="E200" s="3" t="s">
-        <v>538</v>
+        <v>557</v>
       </c>
       <c r="F200" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G200" s="3">
-        <v>14600</v>
+        <v>53000</v>
       </c>
       <c r="H200" s="3" t="s">
-        <v>539</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="I200" s="3"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B201" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
       <c r="C201" s="3"/>
       <c r="D201" s="3"/>
       <c r="E201" s="3" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G201" s="3">
-        <v>39900</v>
+        <v>285000</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>541</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="I201" s="3"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>48</v>
       </c>
       <c r="B202" t="s">
-        <v>535</v>
+        <v>559</v>
       </c>
       <c r="C202" s="3"/>
-      <c r="D202" s="3"/>
+      <c r="D202" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E202" s="3" t="s">
-        <v>542</v>
+        <v>560</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G202" s="3">
-        <v>10900</v>
+        <v>7500</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>543</v>
+        <v>561</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>48</v>
       </c>
       <c r="B203" t="s">
-        <v>535</v>
+        <v>559</v>
       </c>
       <c r="C203" s="3"/>
       <c r="D203" s="3"/>
       <c r="E203" s="3" t="s">
-        <v>544</v>
+        <v>562</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G203" s="3">
-        <v>11900</v>
-[...1 lines deleted...]
-      <c r="H203" s="3"/>
+        <v>14600</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>563</v>
+      </c>
       <c r="I203" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>48</v>
       </c>
       <c r="B204" t="s">
-        <v>535</v>
+        <v>559</v>
       </c>
       <c r="C204" s="3"/>
       <c r="D204" s="3"/>
       <c r="E204" s="3" t="s">
-        <v>545</v>
+        <v>564</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H204" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G204" s="3">
+        <v>10900</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>565</v>
+      </c>
       <c r="I204" s="3" t="s">
-        <v>217</v>
+        <v>54</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>48</v>
       </c>
       <c r="B205" t="s">
-        <v>535</v>
+        <v>559</v>
       </c>
       <c r="C205" s="3"/>
       <c r="D205" s="3"/>
       <c r="E205" s="3" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
       <c r="F205" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G205" s="3">
-        <v>11900</v>
-[...2 lines deleted...]
-      <c r="I205" s="3"/>
+        <v>39900</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
         <v>48</v>
       </c>
       <c r="B206" t="s">
-        <v>535</v>
+        <v>559</v>
       </c>
       <c r="C206" s="3"/>
       <c r="D206" s="3"/>
       <c r="E206" s="3" t="s">
-        <v>547</v>
+        <v>568</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G206" s="3">
         <v>18500</v>
       </c>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>255</v>
+        <v>48</v>
       </c>
       <c r="B207" t="s">
-        <v>548</v>
-[...6 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="C207" s="3"/>
+      <c r="D207" s="3"/>
       <c r="E207" s="3" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
       <c r="F207" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G207" s="3">
+        <v>11900</v>
       </c>
       <c r="H207" s="3"/>
       <c r="I207" s="3"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B208" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="C208" s="3"/>
-      <c r="D208" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D208" s="3"/>
       <c r="E208" s="3" t="s">
-        <v>551</v>
+        <v>570</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G208" s="3">
-        <v>13000</v>
-[...6 lines deleted...]
-      </c>
+        <v>13900</v>
+      </c>
+      <c r="H208" s="3"/>
+      <c r="I208" s="3"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B209" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="C209" s="3"/>
       <c r="D209" s="3"/>
       <c r="E209" s="3" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H209" s="3"/>
       <c r="I209" s="3" t="s">
-        <v>54</v>
+        <v>232</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>101</v>
+        <v>270</v>
       </c>
       <c r="B210" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-      <c r="D210" s="3"/>
+        <v>572</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E210" s="3" t="s">
-        <v>553</v>
+        <v>573</v>
       </c>
       <c r="F210" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H210" s="3"/>
       <c r="I210" s="3"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>101</v>
       </c>
       <c r="B211" t="s">
-        <v>550</v>
+        <v>574</v>
       </c>
       <c r="C211" s="3"/>
-      <c r="D211" s="3"/>
+      <c r="D211" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E211" s="3" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G211" s="3">
-        <v>15000</v>
+        <v>13000</v>
       </c>
       <c r="H211" s="3" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="I211" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
         <v>101</v>
       </c>
       <c r="B212" t="s">
-        <v>550</v>
+        <v>574</v>
       </c>
       <c r="C212" s="3"/>
       <c r="D212" s="3"/>
       <c r="E212" s="3" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G212" s="3">
-        <v>36000</v>
+        <v>26000</v>
       </c>
       <c r="H212" s="3" t="s">
-        <v>557</v>
+        <v>105</v>
       </c>
       <c r="I212" s="3" t="s">
-        <v>558</v>
+        <v>54</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
         <v>101</v>
       </c>
       <c r="B213" t="s">
-        <v>550</v>
+        <v>574</v>
       </c>
       <c r="C213" s="3"/>
       <c r="D213" s="3"/>
       <c r="E213" s="3" t="s">
-        <v>559</v>
+        <v>577</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G213" s="3">
-        <v>18000</v>
+        <v>30000</v>
       </c>
       <c r="H213" s="3" t="s">
-        <v>560</v>
-[...3 lines deleted...]
-      </c>
+        <v>578</v>
+      </c>
+      <c r="I213" s="3"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="B214" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="C214" s="3"/>
-      <c r="D214" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D214" s="3"/>
       <c r="E214" s="3" t="s">
-        <v>562</v>
+        <v>579</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G214" s="3">
+        <v>15000</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="I214" s="3"/>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>18</v>
+        <v>101</v>
       </c>
       <c r="B215" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="C215" s="3"/>
-      <c r="D215" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="3"/>
       <c r="E215" s="3" t="s">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="F215" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I215" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G215" s="3">
+        <v>36000</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>582</v>
+      </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="B216" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="C216" s="3"/>
-      <c r="D216" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D216" s="3"/>
       <c r="E216" s="3" t="s">
-        <v>568</v>
+        <v>583</v>
       </c>
       <c r="F216" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G216" s="3">
+        <v>18000</v>
       </c>
       <c r="H216" s="3" t="s">
-        <v>249</v>
+        <v>584</v>
       </c>
       <c r="I216" s="3" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
-        <v>232</v>
+        <v>82</v>
       </c>
       <c r="B217" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="C217" s="3"/>
       <c r="D217" s="3" t="s">
-        <v>479</v>
+        <v>12</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>571</v>
+        <v>586</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H217" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="3"/>
       <c r="I217" s="3" t="s">
-        <v>573</v>
+        <v>47</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>447</v>
+        <v>18</v>
       </c>
       <c r="B218" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="C218" s="3"/>
       <c r="D218" s="3" t="s">
-        <v>12</v>
+        <v>588</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>575</v>
+        <v>589</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H218" s="3"/>
-      <c r="I218" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I218" s="3"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>576</v>
+        <v>25</v>
       </c>
       <c r="B219" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
       <c r="C219" s="3"/>
       <c r="D219" s="3" t="s">
-        <v>12</v>
+        <v>591</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H219" s="3" t="s">
-        <v>579</v>
+        <v>264</v>
       </c>
       <c r="I219" s="3" t="s">
-        <v>95</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>48</v>
+        <v>247</v>
       </c>
       <c r="B220" t="s">
-        <v>580</v>
+        <v>594</v>
       </c>
       <c r="C220" s="3"/>
       <c r="D220" s="3" t="s">
-        <v>581</v>
+        <v>508</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="F220" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H220" s="3"/>
-      <c r="I220" s="3"/>
+      <c r="H220" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>597</v>
+      </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>25</v>
+        <v>476</v>
       </c>
       <c r="B221" t="s">
-        <v>583</v>
+        <v>598</v>
       </c>
       <c r="C221" s="3"/>
       <c r="D221" s="3" t="s">
-        <v>584</v>
+        <v>12</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="F221" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H221" s="3"/>
-      <c r="I221" s="3"/>
+      <c r="I221" s="3" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
-        <v>101</v>
+        <v>600</v>
       </c>
       <c r="B222" t="s">
-        <v>586</v>
+        <v>601</v>
       </c>
       <c r="C222" s="3"/>
       <c r="D222" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>587</v>
+        <v>602</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15000</v>
+        <v>14</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H222" s="3" t="s">
-        <v>588</v>
+        <v>603</v>
       </c>
       <c r="I222" s="3" t="s">
-        <v>589</v>
+        <v>95</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B223" t="s">
-        <v>586</v>
+        <v>604</v>
       </c>
       <c r="C223" s="3"/>
-      <c r="D223" s="3"/>
+      <c r="D223" s="3" t="s">
+        <v>605</v>
+      </c>
       <c r="E223" s="3" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
       <c r="F223" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H223" s="3"/>
+      <c r="I223" s="3"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="B224" t="s">
-        <v>586</v>
+        <v>607</v>
       </c>
       <c r="C224" s="3"/>
-      <c r="D224" s="3"/>
+      <c r="D224" s="3" t="s">
+        <v>608</v>
+      </c>
       <c r="E224" s="3" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H224" s="3"/>
+      <c r="I224" s="3"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>101</v>
       </c>
       <c r="B225" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C225" s="3"/>
-      <c r="D225" s="3"/>
+      <c r="D225" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E225" s="3" t="s">
-        <v>596</v>
+        <v>611</v>
       </c>
       <c r="F225" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G225" s="3">
-        <v>26000</v>
+        <v>15000</v>
       </c>
       <c r="H225" s="3" t="s">
-        <v>105</v>
+        <v>612</v>
       </c>
       <c r="I225" s="3" t="s">
-        <v>54</v>
+        <v>613</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
         <v>101</v>
       </c>
       <c r="B226" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C226" s="3"/>
       <c r="D226" s="3"/>
       <c r="E226" s="3" t="s">
-        <v>597</v>
+        <v>614</v>
       </c>
       <c r="F226" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G226" s="3">
-        <v>13000</v>
+        <v>14400</v>
       </c>
       <c r="H226" s="3" t="s">
-        <v>103</v>
+        <v>615</v>
       </c>
       <c r="I226" s="3" t="s">
-        <v>54</v>
+        <v>616</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
         <v>101</v>
       </c>
       <c r="B227" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C227" s="3"/>
       <c r="D227" s="3"/>
       <c r="E227" s="3" t="s">
-        <v>598</v>
+        <v>617</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G227" s="3">
-        <v>39000</v>
+        <v>28500</v>
       </c>
       <c r="H227" s="3" t="s">
-        <v>142</v>
+        <v>618</v>
       </c>
       <c r="I227" s="3" t="s">
-        <v>54</v>
+        <v>619</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
         <v>101</v>
       </c>
       <c r="B228" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C228" s="3"/>
       <c r="D228" s="3"/>
       <c r="E228" s="3" t="s">
-        <v>599</v>
+        <v>620</v>
       </c>
       <c r="F228" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G228" s="3">
-        <v>19500</v>
+        <v>26000</v>
       </c>
       <c r="H228" s="3" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
         <v>101</v>
       </c>
       <c r="B229" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C229" s="3"/>
       <c r="D229" s="3"/>
       <c r="E229" s="3" t="s">
-        <v>600</v>
+        <v>621</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G229" s="3">
-        <v>25500</v>
+        <v>13000</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>601</v>
+        <v>103</v>
       </c>
       <c r="I229" s="3" t="s">
-        <v>602</v>
+        <v>54</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>101</v>
       </c>
       <c r="B230" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C230" s="3"/>
       <c r="D230" s="3"/>
       <c r="E230" s="3" t="s">
-        <v>603</v>
+        <v>622</v>
       </c>
       <c r="F230" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G230" s="3">
-        <v>28800</v>
+        <v>39000</v>
       </c>
       <c r="H230" s="3" t="s">
-        <v>604</v>
+        <v>143</v>
       </c>
       <c r="I230" s="3" t="s">
-        <v>605</v>
+        <v>54</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
         <v>101</v>
       </c>
       <c r="B231" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C231" s="3"/>
       <c r="D231" s="3"/>
       <c r="E231" s="3" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
       <c r="F231" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G231" s="3">
-        <v>51000</v>
+        <v>19500</v>
       </c>
       <c r="H231" s="3" t="s">
-        <v>607</v>
+        <v>142</v>
       </c>
       <c r="I231" s="3" t="s">
-        <v>602</v>
+        <v>54</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
         <v>101</v>
       </c>
       <c r="B232" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C232" s="3"/>
       <c r="D232" s="3"/>
       <c r="E232" s="3" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G232" s="3">
-        <v>21300</v>
-[...2 lines deleted...]
-      <c r="I232" s="3"/>
+        <v>25500</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>626</v>
+      </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
         <v>101</v>
       </c>
       <c r="B233" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C233" s="3"/>
       <c r="D233" s="3"/>
       <c r="E233" s="3" t="s">
-        <v>609</v>
+        <v>627</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G233" s="3">
-        <v>57000</v>
+        <v>28800</v>
       </c>
       <c r="H233" s="3" t="s">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="I233" s="3"/>
+        <v>628</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>629</v>
+      </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
         <v>101</v>
       </c>
       <c r="B234" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C234" s="3"/>
       <c r="D234" s="3"/>
       <c r="E234" s="3" t="s">
-        <v>611</v>
+        <v>630</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G234" s="3">
-        <v>30000</v>
+        <v>51000</v>
       </c>
       <c r="H234" s="3" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="I234" s="3"/>
+        <v>631</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>626</v>
+      </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="B235" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C235" s="3"/>
-      <c r="D235" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D235" s="3"/>
       <c r="E235" s="3" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="F235" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G235" s="3">
-        <v>20900</v>
-[...6 lines deleted...]
-      </c>
+        <v>21300</v>
+      </c>
+      <c r="H235" s="3"/>
+      <c r="I235" s="3"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="B236" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C236" s="3"/>
       <c r="D236" s="3"/>
       <c r="E236" s="3" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G236" s="3">
-        <v>27900</v>
+        <v>57000</v>
       </c>
       <c r="H236" s="3" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
       <c r="I236" s="3" t="s">
-        <v>616</v>
+        <v>635</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="B237" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C237" s="3"/>
       <c r="D237" s="3"/>
       <c r="E237" s="3" t="s">
-        <v>619</v>
+        <v>636</v>
       </c>
       <c r="F237" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G237" s="3">
-        <v>25600</v>
+        <v>30000</v>
       </c>
       <c r="H237" s="3" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="I237" s="3"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>48</v>
       </c>
       <c r="B238" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C238" s="3"/>
-      <c r="D238" s="3"/>
+      <c r="D238" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E238" s="3" t="s">
-        <v>621</v>
+        <v>639</v>
       </c>
       <c r="F238" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G238" s="3">
-        <v>30900</v>
+        <v>20900</v>
       </c>
       <c r="H238" s="3" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
       <c r="I238" s="3" t="s">
-        <v>54</v>
+        <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>48</v>
       </c>
       <c r="B239" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C239" s="3"/>
       <c r="D239" s="3"/>
       <c r="E239" s="3" t="s">
-        <v>623</v>
+        <v>642</v>
       </c>
       <c r="F239" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G239" s="3">
-        <v>23900</v>
+        <v>27900</v>
       </c>
       <c r="H239" s="3" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="I239" s="3" t="s">
-        <v>54</v>
+        <v>641</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>48</v>
       </c>
       <c r="B240" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C240" s="3"/>
       <c r="D240" s="3"/>
       <c r="E240" s="3" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G240" s="3">
-        <v>24600</v>
+        <v>25600</v>
       </c>
       <c r="H240" s="3" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
       <c r="I240" s="3" t="s">
-        <v>54</v>
+        <v>641</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>48</v>
       </c>
       <c r="B241" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C241" s="3"/>
       <c r="D241" s="3"/>
       <c r="E241" s="3" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="F241" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G241" s="3">
-        <v>29600</v>
+        <v>30900</v>
       </c>
       <c r="H241" s="3" t="s">
-        <v>627</v>
+        <v>647</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>48</v>
       </c>
       <c r="B242" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C242" s="3"/>
       <c r="D242" s="3"/>
       <c r="E242" s="3" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G242" s="3">
-        <v>25600</v>
+        <v>23900</v>
       </c>
       <c r="H242" s="3" t="s">
-        <v>629</v>
+        <v>648</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>48</v>
       </c>
       <c r="B243" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C243" s="3"/>
       <c r="D243" s="3"/>
       <c r="E243" s="3" t="s">
-        <v>630</v>
+        <v>649</v>
       </c>
       <c r="F243" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G243" s="3">
-        <v>27600</v>
+        <v>24600</v>
       </c>
       <c r="H243" s="3" t="s">
-        <v>631</v>
+        <v>650</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>48</v>
       </c>
       <c r="B244" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C244" s="3"/>
       <c r="D244" s="3"/>
       <c r="E244" s="3" t="s">
-        <v>632</v>
+        <v>651</v>
       </c>
       <c r="F244" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G244" s="3">
-        <v>23300</v>
+        <v>29600</v>
       </c>
       <c r="H244" s="3" t="s">
-        <v>633</v>
+        <v>652</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>48</v>
       </c>
       <c r="B245" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C245" s="3"/>
       <c r="D245" s="3"/>
       <c r="E245" s="3" t="s">
-        <v>634</v>
+        <v>653</v>
       </c>
       <c r="F245" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G245" s="3">
-        <v>29600</v>
+        <v>25600</v>
       </c>
       <c r="H245" s="3" t="s">
-        <v>635</v>
+        <v>654</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>48</v>
       </c>
       <c r="B246" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C246" s="3"/>
       <c r="D246" s="3"/>
       <c r="E246" s="3" t="s">
-        <v>636</v>
+        <v>655</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G246" s="3">
-        <v>23300</v>
+        <v>27600</v>
       </c>
       <c r="H246" s="3" t="s">
-        <v>637</v>
+        <v>656</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>48</v>
       </c>
       <c r="B247" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C247" s="3"/>
       <c r="D247" s="3"/>
       <c r="E247" s="3" t="s">
-        <v>638</v>
+        <v>657</v>
       </c>
       <c r="F247" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G247" s="3">
-        <v>29600</v>
+        <v>23300</v>
       </c>
       <c r="H247" s="3" t="s">
-        <v>639</v>
+        <v>658</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>48</v>
       </c>
       <c r="B248" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C248" s="3"/>
       <c r="D248" s="3"/>
       <c r="E248" s="3" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
       <c r="F248" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G248" s="3">
-        <v>26600</v>
+        <v>29600</v>
       </c>
       <c r="H248" s="3" t="s">
-        <v>641</v>
+        <v>660</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>48</v>
       </c>
       <c r="B249" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C249" s="3"/>
       <c r="D249" s="3"/>
       <c r="E249" s="3" t="s">
-        <v>642</v>
+        <v>661</v>
       </c>
       <c r="F249" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G249" s="3">
-        <v>29600</v>
+        <v>23300</v>
       </c>
       <c r="H249" s="3" t="s">
-        <v>643</v>
+        <v>662</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>48</v>
       </c>
       <c r="B250" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C250" s="3"/>
       <c r="D250" s="3"/>
       <c r="E250" s="3" t="s">
-        <v>644</v>
+        <v>663</v>
       </c>
       <c r="F250" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G250" s="3">
-        <v>29900</v>
+        <v>29600</v>
       </c>
       <c r="H250" s="3" t="s">
-        <v>644</v>
+        <v>664</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>48</v>
       </c>
       <c r="B251" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C251" s="3"/>
       <c r="D251" s="3"/>
       <c r="E251" s="3" t="s">
-        <v>645</v>
+        <v>665</v>
       </c>
       <c r="F251" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G251" s="3">
-        <v>31900</v>
+        <v>26600</v>
       </c>
       <c r="H251" s="3" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>48</v>
       </c>
       <c r="B252" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C252" s="3"/>
       <c r="D252" s="3"/>
       <c r="E252" s="3" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="F252" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G252" s="3">
-        <v>29900</v>
+        <v>29600</v>
       </c>
       <c r="H252" s="3" t="s">
-        <v>646</v>
+        <v>668</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>48</v>
       </c>
       <c r="B253" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C253" s="3"/>
       <c r="D253" s="3"/>
       <c r="E253" s="3" t="s">
-        <v>647</v>
+        <v>669</v>
       </c>
       <c r="F253" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G253" s="3">
-        <v>31900</v>
+        <v>29900</v>
       </c>
       <c r="H253" s="3" t="s">
-        <v>647</v>
+        <v>669</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>48</v>
       </c>
       <c r="B254" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C254" s="3"/>
       <c r="D254" s="3"/>
       <c r="E254" s="3" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="F254" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G254" s="3">
-        <v>25900</v>
+        <v>31900</v>
       </c>
       <c r="H254" s="3" t="s">
-        <v>646</v>
+        <v>670</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>48</v>
       </c>
       <c r="B255" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C255" s="3"/>
       <c r="D255" s="3"/>
       <c r="E255" s="3" t="s">
-        <v>649</v>
+        <v>671</v>
       </c>
       <c r="F255" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G255" s="3">
-        <v>31900</v>
+        <v>29900</v>
       </c>
       <c r="H255" s="3" t="s">
-        <v>647</v>
+        <v>671</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>48</v>
       </c>
       <c r="B256" t="s">
-        <v>613</v>
+        <v>638</v>
       </c>
       <c r="C256" s="3"/>
       <c r="D256" s="3"/>
       <c r="E256" s="3" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
       <c r="F256" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H256" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G256" s="3">
+        <v>31900</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>672</v>
+      </c>
       <c r="I256" s="3" t="s">
-        <v>217</v>
+        <v>54</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
-        <v>237</v>
+        <v>48</v>
       </c>
       <c r="B257" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="C257" s="3"/>
-      <c r="D257" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D257" s="3"/>
       <c r="E257" s="3" t="s">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="F257" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G257" s="3">
-        <v>20900</v>
-[...2 lines deleted...]
-      <c r="I257" s="3"/>
+        <v>25900</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
-        <v>237</v>
+        <v>48</v>
       </c>
       <c r="B258" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="C258" s="3"/>
       <c r="D258" s="3"/>
       <c r="E258" s="3" t="s">
-        <v>653</v>
+        <v>674</v>
       </c>
       <c r="F258" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G258" s="3">
-        <v>25600</v>
-[...2 lines deleted...]
-      <c r="I258" s="3"/>
+        <v>31900</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
-        <v>237</v>
+        <v>48</v>
       </c>
       <c r="B259" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="C259" s="3"/>
       <c r="D259" s="3"/>
       <c r="E259" s="3" t="s">
-        <v>654</v>
+        <v>675</v>
       </c>
       <c r="F259" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>33600</v>
+        <v>14</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H259" s="3"/>
-      <c r="I259" s="3"/>
+      <c r="I259" s="3" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B260" t="s">
-        <v>651</v>
+        <v>676</v>
       </c>
       <c r="C260" s="3"/>
-      <c r="D260" s="3"/>
+      <c r="D260" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E260" s="3" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="F260" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G260" s="3">
-        <v>41900</v>
+        <v>20900</v>
       </c>
       <c r="H260" s="3"/>
       <c r="I260" s="3"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B261" t="s">
-        <v>651</v>
+        <v>676</v>
       </c>
       <c r="C261" s="3"/>
       <c r="D261" s="3"/>
       <c r="E261" s="3" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
       <c r="F261" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G261" s="3">
-        <v>51100</v>
+        <v>25600</v>
       </c>
       <c r="H261" s="3"/>
       <c r="I261" s="3"/>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B262" t="s">
-        <v>651</v>
+        <v>676</v>
       </c>
       <c r="C262" s="3"/>
       <c r="D262" s="3"/>
       <c r="E262" s="3" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
       <c r="F262" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G262" s="3">
-        <v>62900</v>
+        <v>33600</v>
       </c>
       <c r="H262" s="3"/>
       <c r="I262" s="3"/>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B263" t="s">
-        <v>658</v>
+        <v>676</v>
       </c>
       <c r="C263" s="3"/>
-      <c r="D263" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D263" s="3"/>
       <c r="E263" s="3" t="s">
-        <v>660</v>
+        <v>680</v>
       </c>
       <c r="F263" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G263" s="3">
+        <v>41900</v>
       </c>
       <c r="H263" s="3"/>
-      <c r="I263" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I263" s="3"/>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
-        <v>82</v>
+        <v>252</v>
       </c>
       <c r="B264" t="s">
-        <v>662</v>
+        <v>676</v>
       </c>
       <c r="C264" s="3"/>
-      <c r="D264" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D264" s="3"/>
       <c r="E264" s="3" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="F264" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G264" s="3">
+        <v>51100</v>
+      </c>
+      <c r="H264" s="3"/>
+      <c r="I264" s="3"/>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
-        <v>9</v>
+        <v>252</v>
       </c>
       <c r="B265" t="s">
-        <v>664</v>
-[...6 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="C265" s="3"/>
+      <c r="D265" s="3"/>
       <c r="E265" s="3" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="F265" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G265" s="3">
+        <v>62900</v>
+      </c>
+      <c r="H265" s="3"/>
+      <c r="I265" s="3"/>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
-        <v>43</v>
+        <v>252</v>
       </c>
       <c r="B266" t="s">
-        <v>666</v>
-[...4 lines deleted...]
-      <c r="D266" s="3"/>
+        <v>683</v>
+      </c>
+      <c r="C266" s="3"/>
+      <c r="D266" s="3" t="s">
+        <v>684</v>
+      </c>
       <c r="E266" s="3" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="F266" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H266" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I266" s="3"/>
+      <c r="H266" s="3"/>
+      <c r="I266" s="3" t="s">
+        <v>686</v>
+      </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="B267" t="s">
-        <v>670</v>
-[...3 lines deleted...]
-      </c>
+        <v>687</v>
+      </c>
+      <c r="C267" s="3"/>
       <c r="D267" s="3" t="s">
-        <v>672</v>
+        <v>12</v>
       </c>
       <c r="E267" s="3" t="s">
-        <v>673</v>
+        <v>688</v>
       </c>
       <c r="F267" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>16900</v>
+        <v>14</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H267" s="3" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="I267" s="3"/>
+        <v>86</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B268" t="s">
-        <v>670</v>
-[...1 lines deleted...]
-      <c r="C268" s="3"/>
+        <v>689</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>690</v>
+      </c>
       <c r="D268" s="3"/>
       <c r="E268" s="3" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
       <c r="F268" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>47900</v>
+        <v>14</v>
+      </c>
+      <c r="G268" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H268" s="3" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="I268" s="3"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="B269" t="s">
-        <v>670</v>
+        <v>693</v>
       </c>
       <c r="C269" s="3"/>
-      <c r="D269" s="3"/>
+      <c r="D269" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E269" s="3" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="F269" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H269" s="3"/>
       <c r="I269" s="3"/>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B270" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-      <c r="D270" s="3"/>
+        <v>695</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E270" s="3" t="s">
-        <v>679</v>
+        <v>697</v>
       </c>
       <c r="F270" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G270" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H270" s="3"/>
       <c r="I270" s="3"/>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B271" t="s">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="C271" s="3"/>
       <c r="D271" s="3" t="s">
-        <v>12</v>
+        <v>699</v>
       </c>
       <c r="E271" s="3" t="s">
-        <v>682</v>
+        <v>700</v>
       </c>
       <c r="F271" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H271" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G271" s="3">
+        <v>29000</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>701</v>
+      </c>
       <c r="I271" s="3"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>48</v>
       </c>
       <c r="B272" t="s">
-        <v>683</v>
-[...6 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="C272" s="3"/>
+      <c r="D272" s="3"/>
       <c r="E272" s="3" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
       <c r="F272" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H272" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G272" s="3">
+        <v>34900</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>701</v>
+      </c>
       <c r="I272" s="3"/>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>48</v>
       </c>
       <c r="B273" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="C273" s="3"/>
-      <c r="D273" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D273" s="3"/>
       <c r="E273" s="3" t="s">
-        <v>688</v>
+        <v>703</v>
       </c>
       <c r="F273" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G273" s="3">
-        <v>29000</v>
+        <v>59900</v>
       </c>
       <c r="H273" s="3" t="s">
-        <v>689</v>
+        <v>704</v>
       </c>
       <c r="I273" s="3"/>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>48</v>
       </c>
       <c r="B274" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="C274" s="3"/>
       <c r="D274" s="3"/>
       <c r="E274" s="3" t="s">
-        <v>690</v>
+        <v>705</v>
       </c>
       <c r="F274" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G274" s="3">
-        <v>34900</v>
+        <v>64900</v>
       </c>
       <c r="H274" s="3" t="s">
-        <v>689</v>
+        <v>704</v>
       </c>
       <c r="I274" s="3"/>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>48</v>
       </c>
       <c r="B275" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="C275" s="3"/>
       <c r="D275" s="3"/>
       <c r="E275" s="3" t="s">
-        <v>691</v>
+        <v>706</v>
       </c>
       <c r="F275" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G275" s="3">
-        <v>59900</v>
+        <v>34900</v>
       </c>
       <c r="H275" s="3" t="s">
-        <v>692</v>
-[...1 lines deleted...]
-      <c r="I275" s="3"/>
+        <v>707</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>48</v>
       </c>
       <c r="B276" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="C276" s="3"/>
       <c r="D276" s="3"/>
       <c r="E276" s="3" t="s">
-        <v>693</v>
+        <v>708</v>
       </c>
       <c r="F276" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G276" s="3">
         <v>64900</v>
       </c>
       <c r="H276" s="3" t="s">
-        <v>692</v>
+        <v>709</v>
       </c>
       <c r="I276" s="3"/>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>48</v>
       </c>
       <c r="B277" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
       <c r="C277" s="3"/>
       <c r="D277" s="3"/>
       <c r="E277" s="3" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
       <c r="F277" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G277" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H277" s="3"/>
       <c r="I277" s="3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B278" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-      <c r="D278" s="3"/>
+        <v>711</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E278" s="3" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="F278" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>64900</v>
+        <v>14</v>
+      </c>
+      <c r="G278" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H278" s="3" t="s">
-        <v>697</v>
-[...1 lines deleted...]
-      <c r="I278" s="3"/>
+        <v>86</v>
+      </c>
+      <c r="I278" s="3" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B279" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-      <c r="D279" s="3"/>
+        <v>714</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E279" s="3" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="F279" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G279" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H279" s="3"/>
+      <c r="H279" s="3" t="s">
+        <v>86</v>
+      </c>
       <c r="I279" s="3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="D280" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
       <c r="F280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G280" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H280" s="3" t="s">
         <v>86</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B281" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="D281" s="3"/>
       <c r="E281" s="3" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="F281" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G281" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H281" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="3"/>
       <c r="I281" s="3" t="s">
-        <v>95</v>
+        <v>719</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
-        <v>9</v>
+        <v>476</v>
       </c>
       <c r="B282" t="s">
-        <v>704</v>
-[...3 lines deleted...]
-      </c>
+        <v>721</v>
+      </c>
+      <c r="C282" s="3"/>
       <c r="D282" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="F282" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G282" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H282" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H282" s="3"/>
+      <c r="I282" s="3"/>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B283" t="s">
-        <v>706</v>
-[...4 lines deleted...]
-      <c r="D283" s="3"/>
+        <v>723</v>
+      </c>
+      <c r="C283" s="3"/>
+      <c r="D283" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E283" s="3" t="s">
-        <v>708</v>
+        <v>724</v>
       </c>
       <c r="F283" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G283" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H283" s="3"/>
-      <c r="I283" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I283" s="3"/>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
-        <v>447</v>
+        <v>82</v>
       </c>
       <c r="B284" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
       <c r="C284" s="3"/>
       <c r="D284" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="F284" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G284" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H284" s="3"/>
-      <c r="I284" s="3"/>
+      <c r="I284" s="3" t="s">
+        <v>520</v>
+      </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>48</v>
       </c>
       <c r="B285" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="C285" s="3"/>
       <c r="D285" s="3" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E285" s="3" t="s">
-        <v>712</v>
+        <v>728</v>
       </c>
       <c r="F285" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G285" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H285" s="3"/>
       <c r="I285" s="3"/>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="B286" t="s">
-        <v>713</v>
+        <v>729</v>
       </c>
       <c r="C286" s="3"/>
       <c r="D286" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>714</v>
+        <v>730</v>
       </c>
       <c r="F286" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G286" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H286" s="3"/>
       <c r="I286" s="3" t="s">
-        <v>491</v>
+        <v>87</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>48</v>
       </c>
       <c r="B287" t="s">
-        <v>715</v>
+        <v>731</v>
       </c>
       <c r="C287" s="3"/>
       <c r="D287" s="3" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="E287" s="3" t="s">
-        <v>716</v>
+        <v>732</v>
       </c>
       <c r="F287" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G287" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H287" s="3"/>
       <c r="I287" s="3"/>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
-        <v>43</v>
+        <v>600</v>
       </c>
       <c r="B288" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="C288" s="3"/>
+        <v>733</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>734</v>
+      </c>
       <c r="D288" s="3" t="s">
-        <v>12</v>
+        <v>735</v>
       </c>
       <c r="E288" s="3" t="s">
-        <v>718</v>
+        <v>736</v>
       </c>
       <c r="F288" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G288" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H288" s="3"/>
-      <c r="I288" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I288" s="3"/>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B289" t="s">
-        <v>719</v>
+        <v>737</v>
       </c>
       <c r="C289" s="3"/>
       <c r="D289" s="3" t="s">
-        <v>90</v>
+        <v>738</v>
       </c>
       <c r="E289" s="3" t="s">
-        <v>720</v>
+        <v>739</v>
       </c>
       <c r="F289" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G289" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H289" s="3"/>
-      <c r="I289" s="3"/>
+      <c r="I289" s="3" t="s">
+        <v>696</v>
+      </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
-        <v>576</v>
+        <v>25</v>
       </c>
       <c r="B290" t="s">
-        <v>721</v>
-[...3 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="C290" s="3"/>
       <c r="D290" s="3" t="s">
-        <v>723</v>
+        <v>741</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>724</v>
+        <v>742</v>
       </c>
       <c r="F290" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G290" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H290" s="3"/>
       <c r="I290" s="3"/>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
-        <v>43</v>
+        <v>101</v>
       </c>
       <c r="B291" t="s">
-        <v>725</v>
+        <v>743</v>
       </c>
       <c r="C291" s="3"/>
       <c r="D291" s="3" t="s">
-        <v>726</v>
+        <v>12</v>
       </c>
       <c r="E291" s="3" t="s">
-        <v>727</v>
+        <v>103</v>
       </c>
       <c r="F291" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H291" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G291" s="3">
+        <v>13000</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="I291" s="3" t="s">
-        <v>684</v>
+        <v>54</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="B292" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
       <c r="C292" s="3"/>
-      <c r="D292" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D292" s="3"/>
       <c r="E292" s="3" t="s">
-        <v>730</v>
+        <v>105</v>
       </c>
       <c r="F292" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I292" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G292" s="3">
+        <v>26000</v>
+      </c>
+      <c r="H292" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="I292" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>101</v>
       </c>
       <c r="B293" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="C293" s="3"/>
-      <c r="D293" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D293" s="3"/>
       <c r="E293" s="3" t="s">
-        <v>103</v>
+        <v>142</v>
       </c>
       <c r="F293" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G293" s="3">
-        <v>13000</v>
+        <v>19500</v>
       </c>
       <c r="H293" s="3" t="s">
-        <v>103</v>
+        <v>142</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>101</v>
       </c>
       <c r="B294" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="C294" s="3"/>
       <c r="D294" s="3"/>
       <c r="E294" s="3" t="s">
-        <v>105</v>
+        <v>744</v>
       </c>
       <c r="F294" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G294" s="3">
-        <v>26000</v>
+        <v>39000</v>
       </c>
       <c r="H294" s="3" t="s">
-        <v>105</v>
+        <v>143</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="B295" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="C295" s="3"/>
-      <c r="D295" s="3"/>
+      <c r="D295" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E295" s="3" t="s">
-        <v>141</v>
+        <v>746</v>
       </c>
       <c r="F295" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G295" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H295" s="3"/>
       <c r="I295" s="3" t="s">
-        <v>54</v>
+        <v>520</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="B296" t="s">
-        <v>731</v>
+        <v>747</v>
       </c>
       <c r="C296" s="3"/>
-      <c r="D296" s="3"/>
+      <c r="D296" s="3" t="s">
+        <v>748</v>
+      </c>
       <c r="E296" s="3" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="F296" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G296" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H296" s="3"/>
       <c r="I296" s="3" t="s">
-        <v>54</v>
+        <v>750</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="B297" t="s">
-        <v>733</v>
+        <v>751</v>
       </c>
       <c r="C297" s="3"/>
       <c r="D297" s="3" t="s">
-        <v>12</v>
+        <v>752</v>
       </c>
       <c r="E297" s="3" t="s">
-        <v>734</v>
+        <v>753</v>
       </c>
       <c r="F297" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G297" s="3">
+        <v>22900</v>
       </c>
       <c r="H297" s="3"/>
-      <c r="I297" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I297" s="3"/>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
-        <v>31</v>
+        <v>252</v>
       </c>
       <c r="B298" t="s">
-        <v>735</v>
+        <v>754</v>
       </c>
       <c r="C298" s="3"/>
       <c r="D298" s="3" t="s">
-        <v>736</v>
+        <v>755</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>737</v>
+        <v>756</v>
       </c>
       <c r="F298" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G298" s="3">
+        <v>150000</v>
       </c>
       <c r="H298" s="3"/>
       <c r="I298" s="3" t="s">
-        <v>738</v>
+        <v>757</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
-        <v>25</v>
+        <v>252</v>
       </c>
       <c r="B299" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="C299" s="3"/>
-      <c r="D299" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D299" s="3"/>
       <c r="E299" s="3" t="s">
-        <v>741</v>
+        <v>758</v>
       </c>
       <c r="F299" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G299" s="3">
-        <v>22900</v>
+        <v>286000</v>
       </c>
       <c r="H299" s="3"/>
-      <c r="I299" s="3"/>
+      <c r="I299" s="3" t="s">
+        <v>757</v>
+      </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B300" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
       <c r="C300" s="3"/>
-      <c r="D300" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D300" s="3"/>
       <c r="E300" s="3" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
       <c r="F300" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G300" s="3">
-        <v>150000</v>
+        <v>292000</v>
       </c>
       <c r="H300" s="3"/>
       <c r="I300" s="3" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B301" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
       <c r="C301" s="3"/>
       <c r="D301" s="3"/>
       <c r="E301" s="3" t="s">
-        <v>746</v>
+        <v>760</v>
       </c>
       <c r="F301" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G301" s="3">
-        <v>286000</v>
+        <v>319000</v>
       </c>
       <c r="H301" s="3"/>
       <c r="I301" s="3" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B302" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
       <c r="C302" s="3"/>
       <c r="D302" s="3"/>
       <c r="E302" s="3" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="F302" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G302" s="3">
-        <v>292000</v>
+        <v>523000</v>
       </c>
       <c r="H302" s="3"/>
       <c r="I302" s="3" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B303" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
       <c r="C303" s="3"/>
       <c r="D303" s="3"/>
       <c r="E303" s="3" t="s">
-        <v>748</v>
+        <v>762</v>
       </c>
       <c r="F303" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>319000</v>
+        <v>14</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H303" s="3"/>
       <c r="I303" s="3" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
     </row>
     <row r="304" spans="1:9">
-      <c r="A304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B304" t="s">
-        <v>742</v>
-[...1 lines deleted...]
-      <c r="C304" s="3"/>
+        <v>763</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>764</v>
+      </c>
       <c r="D304" s="3"/>
       <c r="E304" s="3" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="F304" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>523000</v>
+        <v>14</v>
+      </c>
+      <c r="G304" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H304" s="3"/>
-      <c r="I304" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I304" s="3"/>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
-        <v>237</v>
+        <v>25</v>
       </c>
       <c r="B305" t="s">
-        <v>742</v>
+        <v>766</v>
       </c>
       <c r="C305" s="3"/>
-      <c r="D305" s="3"/>
+      <c r="D305" s="3" t="s">
+        <v>767</v>
+      </c>
       <c r="E305" s="3" t="s">
-        <v>750</v>
+        <v>768</v>
       </c>
       <c r="F305" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G305" s="3">
+        <v>37900</v>
+      </c>
+      <c r="H305" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="I305" s="3"/>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>25</v>
       </c>
       <c r="B306" t="s">
-        <v>751</v>
+        <v>770</v>
       </c>
       <c r="C306" s="3"/>
       <c r="D306" s="3" t="s">
-        <v>752</v>
+        <v>771</v>
       </c>
       <c r="E306" s="3" t="s">
-        <v>753</v>
+        <v>772</v>
       </c>
       <c r="F306" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G306" s="3">
-        <v>37900</v>
-[...3 lines deleted...]
-      </c>
+        <v>49900</v>
+      </c>
+      <c r="H306" s="3"/>
       <c r="I306" s="3"/>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>25</v>
       </c>
       <c r="B307" t="s">
-        <v>755</v>
+        <v>770</v>
       </c>
       <c r="C307" s="3"/>
-      <c r="D307" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D307" s="3"/>
       <c r="E307" s="3" t="s">
-        <v>757</v>
+        <v>773</v>
       </c>
       <c r="F307" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G307" s="3">
-        <v>44900</v>
+        <v>134900</v>
       </c>
       <c r="H307" s="3"/>
       <c r="I307" s="3"/>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>25</v>
       </c>
       <c r="B308" t="s">
-        <v>755</v>
+        <v>770</v>
       </c>
       <c r="C308" s="3"/>
       <c r="D308" s="3"/>
       <c r="E308" s="3" t="s">
-        <v>758</v>
+        <v>774</v>
       </c>
       <c r="F308" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>134900</v>
+        <v>14</v>
+      </c>
+      <c r="G308" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H308" s="3"/>
       <c r="I308" s="3"/>
-    </row>
-[...19 lines deleted...]
-      <c r="I309" s="3"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">