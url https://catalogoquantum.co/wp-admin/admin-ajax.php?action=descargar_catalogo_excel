--- v4 (2026-05-20)
+++ v5 (2026-07-04)
@@ -12,86 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="775">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="838">
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Terminos y Condiciones</t>
   </si>
   <si>
     <t>Cobertura</t>
   </si>
   <si>
     <t>Bono</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Caracteristicas</t>
   </si>
   <si>
     <t>Supermercados</t>
   </si>
   <si>
     <t>Alkosto</t>
   </si>
   <si>
-    <t>BONO Válido únicamente en los puntos Alkosto y Ktronix a Nivel Nacional. EL BONO APLICA ÚNICAMENTE PARA UNA SOLA COMPRA, NO ES POSIBLE USAR MAS DE UN BONO EN LA MISMA COMPRA. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
+    <t>BONO Válido únicamente en los puntos Alkosto y Ktronix a Nivel Nacional. EL BONO APLICA ÚNICAMENTE PARA UNA SOLA COMPRA, NO ES POSIBLE USAR MAS DE UN BONO EN LA MISMA COMPRA. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. valido únicamente para redimir en puntos físicos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un mes a partir de la descarga. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Recuerde por favor que luego de emitido el bono, la responsabilidad es del cliente titular. Productos sujetos al inventario del almacén. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Alkosto – Bono Plata</t>
   </si>
   <si>
     <t>plata</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>$10.000-$10.000.000</t>
   </si>
   <si>
     <t>Multiplos de 50*Aplica Pre-compra para compras superiores a 100Millones</t>
   </si>
   <si>
     <t>Comercios Electrónicos</t>
   </si>
   <si>
     <t>Amazon</t>
   </si>
@@ -271,90 +271,189 @@
   <si>
     <t>Aplica para la solicitud de taxis y carro particular</t>
   </si>
   <si>
     <t>Calimio</t>
   </si>
   <si>
     <t>Bono válido únicamente para compras en restaurantes de Bogotá y Chía. El valor del bono corresponde al monto expresado en el mismo. No es acumulable con otras promociones o descuentos. NO ES VÁLIDO PARA PEDIDOS A DOMICILIO. No se realizarán devoluciones de dinero si su compra es por un menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogotá</t>
   </si>
   <si>
     <t>Calimio – Bono Plata</t>
   </si>
   <si>
     <t>Calivea</t>
   </si>
   <si>
     <t>Bono válido únicamente solo para compras en restaurantes de Bogotá. El valor del bono corresponde al monto expresado en el mismo. No es acumulable con otras promociones o descuentos. NO ES VÁLIDO PARA PEDIDOS A DOMICILIO. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por dinero en efectivo. En caso de pérdida, no se reemplazará ni se podrá bloquear. Terminada la fecha de vigencia, el bono perderá su efectividad y no podrá ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Calivea – Bono Plata</t>
   </si>
   <si>
+    <t>Calzado Bucaramanga</t>
+  </si>
+  <si>
+    <t>Bono valido solo para compras en tiendas físicas a nivel nacional en Colombia. El bono corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. Redención máxima hasta la fecha de vencimiento únicamente según la información contenida en el bono. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. La vigencia de este bono es de un año a partir de la fecha de descarga. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Calzado Bucaramanga Bono Plata</t>
+  </si>
+  <si>
     <t>Dotación</t>
   </si>
   <si>
     <t>Calzatodo</t>
   </si>
   <si>
     <t>El bono es válido solo para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Calzatodo – Bono Plata</t>
   </si>
   <si>
     <t>$10.000-$5.000.000</t>
   </si>
   <si>
     <t>*No aplica en franquicias * Multiplos de 50</t>
   </si>
   <si>
     <t>Canoa taberna Japonesa</t>
   </si>
   <si>
     <t>Para redimir su bono DEBE REALIZAR RESERVA ANTES DE ASISTIR AL RESTAURANTE, comunicándose al teléfono: 316 9312450 ó en canoatabernajaponesa.com/reservas. BONO Válido únicamente por el valor que aparece en el mismo, si su compra es por un mayor valor que el expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogota</t>
   </si>
   <si>
     <t>Canoa taberna Japonesa Bono Plata</t>
   </si>
   <si>
     <t>Carulla</t>
   </si>
   <si>
     <t>Debes acercarte a cualquier Almacén del Grupo Éxito PASADAS 48 HORAS HÁBILES DESPUÉS DE RECIBIR ESTE BONO. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SINO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén en las Cajas registradoras presentar la CÉDULA ORIGINAL e indicar pago con el CONVENIO NO 652. Con tu bono puedes pagar tu compra o reclamar el saldo en tarjeta regalo. ¡Importante! El bono es personal e intransferible ya que se carga a la cedula del portador. LOS BONOS SE DEBEN REDIMIR EN SU TOTALIDAD, no se pueden hacer compras inferiores al monto del bono, pero si puedes cancelar el excedente con otro medio de pago. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Carulla – Bono Plata</t>
   </si>
   <si>
     <t>Multiplos de 5</t>
+  </si>
+  <si>
+    <t>Parqueaderos y Movilidad</t>
+  </si>
+  <si>
+    <t>CDA BOGOTA SEDE NORTE</t>
+  </si>
+  <si>
+    <t>El bono corresponde únicamente al servicio indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo. La redención del bono está sujeta a las condiciones del establecimiento los cuales pueden ser consultados en el siguiente link https://bit.ly/46C1WqM, No acumulable con otras promociones o descuentos. En caso de pérdida, robo o extravío, el bono no será reemplazado ni bloqueado. Una vez vencida la fecha de vigencia, el bono perderá automáticamente su validez y no podrá ser utilizado. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>CDA Toberín Calle 166 # 22-13</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Motos</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Eléctrico Particular</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Vehículo Particular</t>
+  </si>
+  <si>
+    <t>CDA BOGOTA SEDE SUR</t>
+  </si>
+  <si>
+    <t>CDA Sede Sur Carrera 29C # 20-27 SUR</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Eléctrico Particular CDA SUR</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Motos CDA SUR</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Vehículo Particular CDA SUR</t>
+  </si>
+  <si>
+    <t>CDA CAPITAL PUENTE ARANDA</t>
+  </si>
+  <si>
+    <t>CDA Puente Aranda Calle 17 # 62-42</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Motos CDA PUENTE ARANDA</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Vehículo Particular CDA PUENTE ARANDA</t>
+  </si>
+  <si>
+    <t>CDA CAPITAL TINTAL</t>
+  </si>
+  <si>
+    <t>CDA Tintal AK 86 # 6 - 37 Parqueadero CC Tintal</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Vehículo Particular CDA TINTAL</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Motos CDA TINTAL</t>
+  </si>
+  <si>
+    <t>CDA MOVILIDAD BOGOTA</t>
+  </si>
+  <si>
+    <t>CDA Calle 80 - Carrera 73A #77 A - 32</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Eléctrico Particular CDA CALLE 80</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Motos CDA CALLE 80</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Vehículo Particular CDA CLLE 80</t>
+  </si>
+  <si>
+    <t>CDA MOVILIDAD COLOMBIA</t>
+  </si>
+  <si>
+    <t>Cota - Cundinamarca</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Motos CDA COTA</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Vehículo Particular CDA COTA</t>
+  </si>
+  <si>
+    <t>Revisión Técnico Mecánica Eléctrico Particular CDA COTA</t>
   </si>
   <si>
     <t>Champion</t>
   </si>
   <si>
     <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá - C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogotá y Barranquilla</t>
   </si>
   <si>
     <t>Champion Bono Plata</t>
   </si>
   <si>
     <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá – C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Entretenimiento</t>
   </si>
   <si>
     <t>Cine Colombia</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D</t>
   </si>
@@ -849,54 +948,75 @@
   <si>
     <t>https://www.deezer.com/</t>
   </si>
   <si>
     <t>Deezer premium 1 mes</t>
   </si>
   <si>
     <t>Directv</t>
   </si>
   <si>
     <t>Directv – Bono Plata</t>
   </si>
   <si>
     <t>$10.000-$50.000</t>
   </si>
   <si>
     <t>DirectvGo</t>
   </si>
   <si>
     <t>Ingrese a www.directvgo.com e ingrese el código. Este bono funciona como un bono plata, puede usar el bono para adquirir cualquier plan que este disponible. BONO Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para ampliar información contáctenos soporte@quantumrewards.co, whatsApp 3122112249</t>
   </si>
   <si>
     <t>https://www.directvgo.com/home/main</t>
   </si>
   <si>
-    <t>DirectvGo – Bono Plata</t>
-[...2 lines deleted...]
-    <t>Ingrese a www.directvgo.com e ingrese el código. Este bono funciona como un bono plata, puede usar el bono para adquirir cualquier plan que este disponible. BONO Válido únicamente por el valor que aparece en el bono. Redención permitida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. Pin virtual no tiene cambio ni devolución. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo de este. Redención válida una sola vez. La vigencia de este bono es de un año a partir de la descarga. Para ampliar información contáctenos soporte@quantumrewards.co, whatsApp 3227828532, o Linea Nacional Gratuita 018000113104</t>
+    <t>Directv Go Pin $64.000</t>
+  </si>
+  <si>
+    <t>Plan TV por 1 mes, 90 canales, incluye Amazon prime y DGO sports, 4 pantallas en simultáneo</t>
+  </si>
+  <si>
+    <t>Bono válido únicamente por el valor que aparece en el bono. Redención válida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. En caso de pérdida o robo no es posible realizar el bloqueó del mismo. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Directv Go Pin $102.900</t>
+  </si>
+  <si>
+    <t>Plan TV y streaming por 1 mes, 90 canales, incluye Amazon prime, WIN+, Disney y DGO sports, 2 pantallas en simultáneo</t>
+  </si>
+  <si>
+    <t>Directv Go Pin $110.000</t>
+  </si>
+  <si>
+    <t>Plan streaming + HBO por 1 mes, 20 canales, incluye Amazon prime, WIN+, Disney y DGO sports, 2 pantallas en simultáneo</t>
+  </si>
+  <si>
+    <t>Directv Go Pin $79.900</t>
+  </si>
+  <si>
+    <t>Plan streaming por 1 mes, 20 canales, incluye Amazon prime, WIN+, Disney y DGO sports, 2 pantallas en simultáneo</t>
   </si>
   <si>
     <t>Estaciones de Servicio</t>
   </si>
   <si>
     <t>Distracom</t>
   </si>
   <si>
     <t>APLICA ÚNICAMENTE PARA LA ESTACIÓN DE GASOLINA SELECCIONADA EN EL MOMENTO DE LA DESCARGA DEL BONO. DEBE IMPRIMIR Y PRESENTAR EL BONO EN FISICO, SOLO APLICA PARA GASOLINA CORRIENTE. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en la estación si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co,. SI PRESENTA PROBLEMAS EN LA PRESTACIÓN DE SERVICIO POR FAVOR LLÁMENOS O ESCRIBANOS AL CELULAR 3144755798 – QUANTUM</t>
   </si>
   <si>
     <t>Distracom – Bono Plata</t>
   </si>
   <si>
     <t>Dominos</t>
   </si>
   <si>
     <t>Los códigos nominales aplican sólo para redención parcial o total del código. Aplica para redención presencial en tienda o a través de teléfono llamada directa a tienda, indispensable mencionar el código para el proceso de redención. Los Códigos son digitales y son válidos únicamente para redención en los establecimientos del Proveedor. No aplica para pedidos en Didi, Rappi o agregadores. Los códigos se podrán redimir por compras o pedidos en los establecimientos del Proveedor En caso de hacer la redención del bono (código) digital mediante pedido telefónico se le cobrará el valor a domicilio, El valor del domicilio es de $5.500 pesos o el vigente al momento de realizar la redención. Aplica de lunes a domingo de acuerdo con el horario de cada restaurante. Código no válido para compras a través de la página web, app, Contact Center o agregadores. Código no válido para ser canjeado por dinero en efectivo. Valido para la redención en las ciudades en Bogotá, Cali y Medellin en establecimiento de propiedad del PROVEEDOR. Códigos NO valido para redención en tiendas de subfranquiciadas en estas ciudades y a nivel nacional. No aplica a nivel nacional en tiendas de ciudades secundarias o subfranquicias. Para pedidos vía telefónica el área de entrega es limitada. La política empresarial de 30 minutos ó gratis está suspendida indefinidamente. Si el pedido excede el valor total del código digital, este valor deberá ser asumidos por el beneficiario del COMPRADOR y ser pagado por cualquier medio de pago autorizado en los restaurantes de Domino’s, así como el valor de domicilio en caso de aplicar. GJA-GIC-11-23 Gastronomía Italiana en Colombia S.A.S. entregará el producto a los BENEFICIARIOS de QUANTUM que entreguen el código, bajo las condiciones, cualidades y características descritas en estas disposiciones. Gastronomía Italiana en Colombia S.A.S no se hace responsable, ni realizará la reposición de los códigos por hurto, pérdida o fraude, sustitución o cambio. Será responsabilidad de QUANTUM trasmitir a los BENEFICIARIOS de los códigos que esté designe, los términos y condiciones estipulados en la presente oferta y los que determine el QUANTUM para hacerse merecedor del código. En el evento en que no lo hiciere o hubiere cualquier reclamación de un tercero por condiciones diferentes a las enunciadas en esta oferta será responsabilidad exclusiva del QUANTUM quien deberá responder directamente al tercero y dejará indemne a DOMINOS por este hecho. Todos los Precios incluyen impuestos El código es un elemento al portador, por tanto, podrá redimirlo quien suministre el código. Al terminar la vigencia de los códigos, sin que sean canjeados o redimidos, NO habrá reembolso de dinero o extensión de la vigencia de mismos. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogotá-Medellín-Cali</t>
   </si>
   <si>
     <t>Dominos – Bono Plata</t>
   </si>
@@ -955,50 +1075,68 @@
     <t>Dunkin Donuts Caja x 6</t>
   </si>
   <si>
     <t>Caja X 6 Donuts</t>
   </si>
   <si>
     <t>Dunkin Donuts Caja x 12</t>
   </si>
   <si>
     <t>Caja X 12 Donuts</t>
   </si>
   <si>
     <t>Dunkin Donuts + Cafe</t>
   </si>
   <si>
     <t>Donut (63gr) + Cafe Negro (7oz)</t>
   </si>
   <si>
     <t>Dunkin Donuts + Capuccino</t>
   </si>
   <si>
     <t>Donut (63gr) + Capuccino (10oz)</t>
   </si>
   <si>
     <t>Antojitos</t>
+  </si>
+  <si>
+    <t>Dunkin Bebida Refresher Extra Grande</t>
+  </si>
+  <si>
+    <t>Bebida Refresher Extra Grande</t>
+  </si>
+  <si>
+    <t>Dunkin Ice Dunkalatte Grande</t>
+  </si>
+  <si>
+    <t>Ice Dunkalatte Grande</t>
+  </si>
+  <si>
+    <t>Dunkin Ice Latte Grande</t>
+  </si>
+  <si>
+    <t>Ice Latte Grande</t>
   </si>
   <si>
     <t>Easy</t>
   </si>
   <si>
     <t>BONO Válido únicamente en los puntos Easy, acércate a la caja para pagar tus compras indicando que cuentas con un bono virtual redimible por el CREDITO BONO FINANCIERO. Indicar el monto del bono a redimir, el código de validación que se le asigne debe de contar con quince (15) dígitos, Si la compra supera el valor del bono se puede pagar la diferencia utilizando otros medios de pago, No se realizarán devoluciones de dinero si su compra es por un valor menor, Redención válida una sola vez. Prohibida su venta o canje por dinero, No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Easy – Bono Plata</t>
   </si>
   <si>
     <t>Bono Plata Easy</t>
   </si>
   <si>
     <t>BONO Válido únicamente en los puntos Easy, acércate a la caja para pagar tus compras indicando que cuentas con un bono virtual redimible por el CREDITO BONO FINANCIERO. Indicar el monto del bono a redimir, el código de validación que se le asigne debe de contar con quince (15) dígitos, Si la compra supera el valor del bono se puede pagar la diferencia utilizando otros medios de pago, No se realizarán devoluciones de dinero si su compra es por un valor menor, Redención válida una sola vez. Prohibida su venta o canje por dinero, No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532 o a la línea nacional .</t>
   </si>
   <si>
     <t>Efecty</t>
   </si>
   <si>
     <t>Bono valido para redimir en Punto Efecty pasadas 48 HORAS HABILES después de recibir este bono, debe presentar documento de identidad para la redención del mismo. El valor del bono corresponde al monto expresado en el mismo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un mes a partir de la descarga. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Efecty – Bono Plata</t>
   </si>
@@ -1301,53 +1439,50 @@
   <si>
     <t>Arma tu tarrina con nuestro helado goyurt (140 GR)</t>
   </si>
   <si>
     <t>Goyurt Bono Parfait</t>
   </si>
   <si>
     <t>Arma tu parfait con nuestro helado goyurt (120 GR)</t>
   </si>
   <si>
     <t>Goyurt – Bono Plata</t>
   </si>
   <si>
     <t>Happy City</t>
   </si>
   <si>
     <t>Tiempo (3 Horas de diversión)</t>
   </si>
   <si>
     <t>Happy City tiempo (3 Horas de diversión)</t>
   </si>
   <si>
     <t>Happy City – Bono Plata</t>
   </si>
   <si>
-    <t>Happy city bono $30.000</t>
-[...1 lines deleted...]
-  <si>
     <t>Hello Park</t>
   </si>
   <si>
     <t>Hello Park Bono $100.000</t>
   </si>
   <si>
     <t>HELLO PARK BONO $100.000 PESOS</t>
   </si>
   <si>
     <t>Bono exclusivo para entradas de fiestas de cumpleaños, no aplica para bebidas, alimentos ni souvenirs. El valor del bono corresponde al monto expresado en el mismo. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
   </si>
   <si>
     <t>Hello Park Entradas 2X1</t>
   </si>
   <si>
     <t>2X1 en entradas de 60 minutos</t>
   </si>
   <si>
     <t>Bono aplica para 2×1 en entradas de 60 minutos, sin restricción de días ni de fechas especiales, El valor del bono corresponde al monto expresado en el mismo. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
   </si>
   <si>
     <t>Homecenter</t>
   </si>
   <si>
     <t>Homecenter – Bono Plata</t>
@@ -1392,50 +1527,59 @@
   <si>
     <t>Para redimir su bono debe realizar reserva antes de asistir al restaurante, comunicándose al teléfono: 601 7424758 Extensión 117. Aplica solo para la ciudad de Bogotá, BONO Válido únicamente por el valor que aparece en el bono. Redención válida una sola vez. Prohibida su venta o canje por dinero. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. Si su compra es mayor valor que el expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co o al WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Imagine Bono Plata</t>
   </si>
   <si>
     <t>Inkanta</t>
   </si>
   <si>
     <t>Bono válido únicamente para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Inkanta – Bono Plata</t>
   </si>
   <si>
     <t>Isimo</t>
   </si>
   <si>
     <t>El beneficiario al llegar a la tienda, debe registrarse como cliente Makro y, una vez haga su correspondiente registro, se dirige a los puntos de pago y redime con su documento de identidad. El bono se deberá redimir en su totalidad en una sola compra, en caso de que la compra sea mayor al valor del bono este valor deberá ser asumido por el beneficiario, terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Bono valido únicamente por el valor que aparece en el bono. Prohibida su venta o canje por dinero. Verificar en tienda si aplica con otras promociones o descuentos. El bono es personal e intransferible ya que se carga a nombre del titular registrado quien debe presentar el documento de identidad en el punto de venta para realizar la redención. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliación de información contactar a soporte@quantumrewards.co, WhatsApp 322 782 85 32.</t>
   </si>
   <si>
     <t>Isimo – Bono Plata</t>
   </si>
   <si>
+    <t>Juan Becerra</t>
+  </si>
+  <si>
+    <t>El bono es válido solo para compras en tiendas físicas. No aplica para outlets. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Juan Becerra – Bono Plata</t>
+  </si>
+  <si>
     <t>Jumbo</t>
   </si>
   <si>
     <t>BONO Válido únicamente en los puntos Jumbo, Metro y Spid, acércate a la caja para pagar tus compras indicando que cuentas con un bono virtual redimible por el CREDITO BONO FINANCIERO. Indicar el monto del bono a redimir, el código de validación que se le asigne debe de contar con quince (15) dígitos, Si la compra supera el valor del bono se puede pagar la diferencia utilizando otros medios de pago, No se realizarán devoluciones de dinero si su compra es por un valor menor, Redención válida una sola vez. Prohibida su venta o canje por dinero, No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Jumbo – Bono Plata</t>
   </si>
   <si>
     <t>$10.000-$200.000</t>
   </si>
   <si>
     <t>Multiplos de 10*Aplica Precompra para compras superiores a 100Millones</t>
   </si>
   <si>
     <t>K-tronix</t>
   </si>
   <si>
     <t>K-tronix – Bono Plata</t>
   </si>
   <si>
     <t>Aplica Pre-compra para compras mayores a 100 Millones *Multiplos de 50</t>
   </si>
   <si>
     <t>KFC</t>
@@ -1456,50 +1600,53 @@
     <t>8 Alitas Picantes, 1 Papas pequeñas 1 Gaseosa 350Ml</t>
   </si>
   <si>
     <t>KFC Big Box Original</t>
   </si>
   <si>
     <t>1 Kentucky Chicken Sandwich, 1 Pop Corn Pequeño, 1 Papas Pequeñas, 1 Gaseosa 350Ml</t>
   </si>
   <si>
     <t>KFC Trío supremo</t>
   </si>
   <si>
     <t>4 Presas, 9 alitas Picantes, 1 Pop mediano, 3 Papas pequeñas, 3 gaseosas 350Ml</t>
   </si>
   <si>
     <t>KFC Megafamiliar XL</t>
   </si>
   <si>
     <t>8 Presas, 4 Papas pequeñas, 4 ensaladas coleslaw personales, 4 Gaseosas 350 Ml.</t>
   </si>
   <si>
     <t>KFC Megavariedad XL</t>
   </si>
   <si>
     <t>6 Presas, 6 Alitas Bañadas, 3 Tenders, 1 Pop mediano, 2 Papas pequeñas, 6 Arepas, 4 Gaseosas 350Ml y 2 Sundaes</t>
+  </si>
+  <si>
+    <t>KFC – Bono plata</t>
   </si>
   <si>
     <t>Koaj</t>
   </si>
   <si>
     <t>Este bono de compra es un documento al portador, redimible total o parcialmente por el valor contenido, exclusivamente por el producto de las tiendas KOAJ y KOAJ.CO. Este bono tiene una vigencia de un (1) año contado a partir del día de su activación, en caso de no redimirse en el plazo y lugares establecidos, este perderá su vigencia y no tendrá derecho a su redención. De los valores utilizables mediante este bono, solo será responsable Permoda Ltda. a través de las tiendas KOAJ y KOAJ.CO; dichos valores no generan intereses ni son reembolsables en efectivo. Si la compra es por un valor mayor del bono, el excedente deberá ser cubierto por el cliente a través de cualquier medio de pago. Este bono no será aceptado si presenta adulteraciones o deterioros de cualquier índole, o en todo caso cuando no cumpla con las características de seguridad requeridas. Permoda Ltda. no se hace responsable del hurto o perdida de este bono de compra. El saldo de este bono puede ser consultado en las tiendas KOAJ. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Koaj Bono Plata</t>
   </si>
   <si>
     <t>Kokoriko</t>
   </si>
   <si>
     <t>Bono válido para redimir en los puntos de la marca Kokoriko a nivel Nacional y es válido para pedidos a domicilio. No aplica redención para los puntos de venta ubicados en los Aeropuertos. El valor del bono corresponde al monto expresado en el mismo. Verificar en tienda si aplica con otras promociones o descuentos. No se realizarán reembolsos si se adquiere un producto de menor valor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de tres meses a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Kokoriko asado 1 pollo</t>
   </si>
   <si>
     <t>1 Pollo asado con opción de dos acompañamientos</t>
   </si>
   <si>
     <t>Kokoriko asado ½ pollo</t>
   </si>
@@ -1705,50 +1852,92 @@
     <t>New Balance Bono Plata</t>
   </si>
   <si>
     <t>Nike</t>
   </si>
   <si>
     <t>Este bono regalo es un documento al portador, no es negociable por dinero en efectivo, si la compra es de un valor mayor, el excedente deberá ser cubierto por cualquier medio de pago. Este bono digital no será aceptado si no cumple con las características de seguridad requeridas. Tiene vigencia de 1 año a partir de la fecha de descarga. El usuario deberá confirmar con el cajero la habilitación del bono digital en el momento de la compra. en caso de que esta tarjeta no se redima en el plazo indicado, podrá originar la pérdida del bono. De los valores utilizables mediante esta tarjeta, sólo será responsable tiendas Nike; dichos valores no generan intereses ni son reembolsables en efectivo; solo serán redimibles. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Nike Bono Plata</t>
   </si>
   <si>
     <t>Olimpica</t>
   </si>
   <si>
     <t>El bono podrá ser redimido en cualquier almacén de Olímpica a nivel nacional, una vez transcurridas 48 horas hábiles desde su recepción. Este plazo corresponde únicamente al tiempo de activación del bono y no a su vigencia. Para hacerlo efectivo, el beneficiario deberá acercarse a cualquier caja del almacén e informar que cuenta con una orden de pago asociada al BONO QUANTUM cargada a su número de cédula, presentando su cédula de ciudadanía en original. El bono podrá utilizarse para la compra de productos, incluidos aquellos que se encuentren en promoción, siempre que cumplan con las políticas comerciales vigentes de Olímpica. Si el valor de la compra supera el saldo disponible del bono, el beneficiario deberá pagar la diferencia con un medio de pago aceptado por el almacén. No aplica para pagos que deban realizarse exclusivamente con medios específicos como tarjetas de crédito (incluidas las propias de la cadena) u otros programas o convenios institucionales que exijan un medio de pago determinado. El bono no es acumulable con otras promociones o descuentos, no puede ser vendido ni canjeado por dinero en efectivo, y es redimible únicamente para la adquisición de bienes de consumo masivo tales como mercado, alimentos, aseo personal, electrodomésticos mayores y menores, ferretería, hogar, textiles, entre otros. No aplica para concesionarios. No se realizan devoluciones, reintegros de dinero ni cambios por vencimiento, daño, pérdida o cualquier otro motivo, antes o después de la fecha de vencimiento. En caso de pérdida o robo, no es posible realizar el bloqueo del bono. Una vez emitido, la responsabilidad sobre el uso y custodia del bono recae exclusivamente en el cliente titular. Para soporte o mayor información, comuníquese al correo soporte@quantumrewards.co o al WhatsApp 312 211 2249.</t>
   </si>
   <si>
     <t>Olímpica Bono Plata</t>
   </si>
   <si>
     <t>Ostu</t>
   </si>
   <si>
     <t>Ostu – Bono Plata</t>
+  </si>
+  <si>
+    <t>Pan Pa' Ya</t>
+  </si>
+  <si>
+    <t>Bono válido por el producto descrito en el mismo, no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. Bono valido para un solo uso. La vigencia de este bono es de tres (3) meses. Terminada la fecha de vigencia, el bono perderá efectividad y no puede ser usado. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Pan Pa’ Ya Desayuno tradicional</t>
+  </si>
+  <si>
+    <t>Desayuno tradicional</t>
+  </si>
+  <si>
+    <t>Pan Pa’ Ya Lasagnaa mediana</t>
+  </si>
+  <si>
+    <t>Lasagnaa mediana</t>
+  </si>
+  <si>
+    <t>Pan Pa’ Ya Onces para 2</t>
+  </si>
+  <si>
+    <t>Onces para 2</t>
+  </si>
+  <si>
+    <t>Pan Pa’ Ya Pizza preferida mediana</t>
+  </si>
+  <si>
+    <t>Pizza preferida mediana</t>
+  </si>
+  <si>
+    <t>Pan Pa’ Ya Pizza preferida personal</t>
+  </si>
+  <si>
+    <t>Pizza preferida personal</t>
+  </si>
+  <si>
+    <t>Pan Pa’ Ya Waffle supreme</t>
+  </si>
+  <si>
+    <t>Waffle supreme</t>
   </si>
   <si>
     <t>Panamericana</t>
   </si>
   <si>
     <t>La tarjeta de regalo es al portador y no se expide a favor de una persona determinada; por consiguiente, la simple exhibición o registro legitima su redención en las tiendas físicas, el valor corresponde al indicado en la tarjeta de regalo, no genera intereses, no es recargable y no se redime por dinero en efectivo. La tarjeta de regalo solo puede ser usada para adquirir productos y servicios por la suma de dinero que representa o puede ser parte de pago, de preferir un producto o servicio de mayor valor, la diferencia puede ser pagada por cualquier medio de pago que tenga autorizado el emisor. La redención de la tarjeta regalo puede ser total o parcial únicamente en las tiendas físicas. La redención parcial no extiende, suspende o interrumpe el tiempo para redimir la tarjeta regalo. El tiempo para redimir el valor incorporado en la tarjeta regalo es de un (1) año contado a partir de la fecha de descarga. Vencido el tiempo para hacer la redención de la tarjeta regalo, el valor incorporado o saldo no utilizado se pierde y queda para el emisor. La tarjeta regalo no es válida si presenta tachones, rayones, manchas, cambios o deterioros que comprometan las características de seguridad. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Panamericana Bono Plata</t>
   </si>
   <si>
     <t>Bonos Plata</t>
   </si>
   <si>
     <t>Papa John's</t>
   </si>
   <si>
     <t>Papa John’s – Bono Plata</t>
   </si>
   <si>
     <t>Parfois</t>
   </si>
   <si>
     <t>Parfois – Bono Plata</t>
   </si>
@@ -2785,54 +2974,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I308"/>
+  <dimension ref="A1:I339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I308" sqref="I308"/>
+      <selection activeCell="I339" sqref="I339"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="3"/>
     <col min="4" max="4" width="30" customWidth="true" style="3"/>
     <col min="5" max="5" width="30" customWidth="true" style="3"/>
     <col min="6" max="6" width="15" customWidth="true" style="3"/>
     <col min="7" max="7" width="15" customWidth="true" style="3"/>
     <col min="8" max="8" width="50" customWidth="true" style="3"/>
     <col min="9" max="9" width="50" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
@@ -3232,7284 +3421,7999 @@
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>81</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
         <v>82</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="3" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
+        <v>86</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="C18" s="3" t="s">
+      <c r="F18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="D18" s="3" t="s">
+      <c r="I18" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="E18" s="3" t="s">
-[...9 lines deleted...]
-      <c r="I18" s="3"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="D19" s="3" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>94</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H19" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="B20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C20" s="3" t="s">
+      <c r="D20" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D20" s="3" t="s">
+      <c r="F20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I20" s="3" t="s">
         <v>98</v>
-      </c>
-[...11 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>99</v>
+      </c>
+      <c r="B21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C21" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C21" s="3"/>
-      <c r="D21" s="3"/>
       <c r="E21" s="3" t="s">
         <v>103</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G21" s="3">
-        <v>13000</v>
-[...6 lines deleted...]
-      </c>
+        <v>205341</v>
+      </c>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="3">
-        <v>26000</v>
-[...6 lines deleted...]
-      </c>
+        <v>240746</v>
+      </c>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G23" s="3">
-        <v>19500</v>
-[...6 lines deleted...]
-      </c>
+        <v>320079</v>
+      </c>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B24" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>107</v>
+      </c>
       <c r="E24" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G24" s="3">
-        <v>39000</v>
-[...6 lines deleted...]
-      </c>
+        <v>314588</v>
+      </c>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="3">
-        <v>28500</v>
-[...6 lines deleted...]
-      </c>
+        <v>203476</v>
+      </c>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G26" s="3">
-        <v>15000</v>
-[...6 lines deleted...]
-      </c>
+        <v>314588</v>
+      </c>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" t="s">
+        <v>111</v>
+      </c>
+      <c r="C27" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B27" t="s">
-[...3 lines deleted...]
-      <c r="D27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>112</v>
+      </c>
       <c r="E27" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G27" s="3">
-        <v>14400</v>
-[...6 lines deleted...]
-      </c>
+        <v>202930</v>
+      </c>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G28" s="3">
-        <v>28800</v>
-[...6 lines deleted...]
-      </c>
+        <v>304850</v>
+      </c>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" t="s">
+        <v>115</v>
+      </c>
+      <c r="C29" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B29" t="s">
-[...3 lines deleted...]
-      <c r="D29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>116</v>
+      </c>
       <c r="E29" s="3" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G29" s="3">
-        <v>25300</v>
-[...6 lines deleted...]
-      </c>
+        <v>313950</v>
+      </c>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G30" s="3">
-        <v>32500</v>
-[...6 lines deleted...]
-      </c>
+        <v>202930</v>
+      </c>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B31" t="s">
-[...3 lines deleted...]
-      <c r="D31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>120</v>
+      </c>
       <c r="E31" s="3" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G31" s="3">
-        <v>57000</v>
-[...6 lines deleted...]
-      </c>
+        <v>235436</v>
+      </c>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G32" s="3">
-        <v>30000</v>
-[...6 lines deleted...]
-      </c>
+        <v>204113</v>
+      </c>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="C33" s="3"/>
-      <c r="D33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D33" s="3"/>
       <c r="E33" s="3" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G33" s="3">
-        <v>15000</v>
-[...3 lines deleted...]
-      </c>
+        <v>312494</v>
+      </c>
+      <c r="H33" s="3"/>
       <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B34" t="s">
-[...3 lines deleted...]
-      <c r="D34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>125</v>
+      </c>
       <c r="E34" s="3" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G34" s="3">
-        <v>13000</v>
+        <v>204113</v>
       </c>
       <c r="H34" s="3"/>
-      <c r="I34" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B35" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="C35" s="3"/>
-      <c r="D35" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D35" s="3"/>
       <c r="E35" s="3" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G35" s="3">
-        <v>13000</v>
-[...6 lines deleted...]
-      </c>
+        <v>299754</v>
+      </c>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B36" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G36" s="3">
-        <v>26000</v>
-[...6 lines deleted...]
-      </c>
+        <v>226518</v>
+      </c>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="B37" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="D37" s="3"/>
+        <v>129</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>131</v>
+      </c>
       <c r="E37" s="3" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" s="3"/>
       <c r="I37" s="3" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G38" s="3">
-        <v>39000</v>
+        <v>13000</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G39" s="3">
-        <v>15000</v>
+        <v>26000</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="I39" s="3"/>
+        <v>138</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G40" s="3">
-        <v>13700</v>
+        <v>19500</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="I40" s="3"/>
+        <v>140</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G41" s="3">
-        <v>28500</v>
+        <v>39000</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="I41" s="3"/>
+        <v>143</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G42" s="3">
-        <v>57000</v>
+        <v>28500</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="I42" s="3"/>
+        <v>145</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>146</v>
+      </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B43" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G43" s="3">
-        <v>30000</v>
+        <v>15000</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="I43" s="3"/>
+        <v>148</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="C44" s="3"/>
-      <c r="D44" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D44" s="3"/>
       <c r="E44" s="3" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G44" s="3">
-        <v>13000</v>
+        <v>14400</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>103</v>
+        <v>151</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3" t="s">
-        <v>105</v>
+        <v>153</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G45" s="3">
-        <v>26000</v>
+        <v>28800</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B46" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G46" s="3">
-        <v>19500</v>
+        <v>25300</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B47" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G47" s="3">
-        <v>39000</v>
+        <v>32500</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="C48" s="3"/>
-      <c r="D48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D48" s="3"/>
       <c r="E48" s="3" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G48" s="3">
-        <v>13000</v>
-[...1 lines deleted...]
-      <c r="H48" s="3"/>
+        <v>57000</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>163</v>
+      </c>
       <c r="I48" s="3" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B49" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G49" s="3">
-        <v>26000</v>
+        <v>30000</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="C50" s="3"/>
-      <c r="D50" s="3"/>
+      <c r="D50" s="3" t="s">
+        <v>168</v>
+      </c>
       <c r="E50" s="3" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G50" s="3">
-        <v>22000</v>
+        <v>28500</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="I50" s="3"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B51" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G51" s="3">
-        <v>42000</v>
-[...3 lines deleted...]
-      </c>
+        <v>13000</v>
+      </c>
+      <c r="H51" s="3"/>
       <c r="I51" s="3" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B52" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="C52" s="3"/>
-      <c r="D52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E52" s="3" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G52" s="3">
-        <v>15000</v>
+        <v>13000</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="I52" s="3"/>
+        <v>136</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>174</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B53" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3" t="s">
-        <v>169</v>
+        <v>138</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G53" s="3">
-        <v>30000</v>
+        <v>26000</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="I53" s="3"/>
+        <v>138</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>174</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G54" s="3">
-        <v>18300</v>
+        <v>19500</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="I54" s="3"/>
+        <v>175</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>174</v>
+      </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G55" s="3">
-        <v>28500</v>
+        <v>39000</v>
       </c>
       <c r="H55" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I55" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="I55" s="3"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G56" s="3">
-        <v>57000</v>
+        <v>15000</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I56" s="3"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B57" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G57" s="3">
-        <v>14400</v>
+        <v>13700</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I57" s="3"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B58" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G58" s="3">
-        <v>28800</v>
+        <v>28500</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I58" s="3"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B59" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="C59" s="3"/>
-      <c r="D59" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D59" s="3"/>
       <c r="E59" s="3" t="s">
-        <v>103</v>
+        <v>183</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G59" s="3">
-        <v>13000</v>
+        <v>57000</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B60" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3" t="s">
-        <v>105</v>
+        <v>185</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G60" s="3">
-        <v>26000</v>
+        <v>30000</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="I60" s="3"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C61" s="3"/>
-      <c r="D61" s="3"/>
+      <c r="D61" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E61" s="3" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G61" s="3">
-        <v>19500</v>
+        <v>13000</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>141</v>
+        <v>188</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B62" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G62" s="3">
-        <v>39000</v>
+        <v>26000</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B63" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G63" s="3">
-        <v>47000</v>
+        <v>19500</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B64" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G64" s="3">
-        <v>18500</v>
+        <v>39000</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="I64" s="3"/>
+        <v>176</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>174</v>
+      </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B65" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C65" s="3"/>
-      <c r="D65" s="3"/>
+      <c r="D65" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E65" s="3" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G65" s="3">
-        <v>37000</v>
-[...1 lines deleted...]
-      <c r="H65" s="3" t="s">
+        <v>13000</v>
+      </c>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="I65" s="3"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B66" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3" t="s">
         <v>192</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G66" s="3">
-        <v>30000</v>
+        <v>26000</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="I66" s="3"/>
+      <c r="I66" s="3" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B67" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G67" s="3">
-        <v>28500</v>
+        <v>22000</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="I67" s="3"/>
+        <v>196</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B68" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3"/>
       <c r="E68" s="3" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G68" s="3">
-        <v>57000</v>
+        <v>42000</v>
       </c>
       <c r="H68" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="I68" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="I68" s="3"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B69" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G69" s="3">
         <v>15000</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="I69" s="3"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B70" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G70" s="3">
-        <v>24100</v>
+        <v>30000</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="I70" s="3"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B71" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G71" s="3">
-        <v>48200</v>
+        <v>18300</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="I71" s="3"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B72" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G72" s="3">
-        <v>23500</v>
+        <v>28500</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="I72" s="3"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B73" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G73" s="3">
-        <v>14300</v>
+        <v>57000</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="I73" s="3" t="s">
         <v>209</v>
       </c>
+      <c r="I73" s="3"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B74" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3" t="s">
         <v>210</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G74" s="3">
-        <v>28600</v>
+        <v>14400</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="I74" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I74" s="3"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B75" t="s">
+        <v>189</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="C75" s="3"/>
-      <c r="D75" s="3" t="s">
+      <c r="F75" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G75" s="3">
+        <v>28800</v>
+      </c>
+      <c r="H75" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="E75" s="3" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I75" s="3"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B76" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C76" s="3"/>
-      <c r="D76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E76" s="3" t="s">
-        <v>216</v>
+        <v>136</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G76" s="3">
-        <v>39000</v>
+        <v>13000</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B77" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3" t="s">
-        <v>218</v>
+        <v>138</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G77" s="3">
-        <v>13000</v>
+        <v>26000</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>103</v>
+        <v>138</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B78" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3" t="s">
-        <v>219</v>
+        <v>175</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G78" s="3">
         <v>19500</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>142</v>
+        <v>175</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>217</v>
+        <v>174</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="B79" t="s">
-        <v>220</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
       <c r="E79" s="3" t="s">
-        <v>222</v>
+        <v>176</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G79" s="3">
+        <v>39000</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>86</v>
+        <v>176</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B80" t="s">
-        <v>224</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
       <c r="E80" s="3" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G80" s="3">
-        <v>8900</v>
-[...2 lines deleted...]
-      <c r="I80" s="3"/>
+        <v>47000</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B81" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G81" s="3">
-        <v>12900</v>
-[...1 lines deleted...]
-      <c r="H81" s="3"/>
+        <v>18500</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>222</v>
+      </c>
       <c r="I81" s="3"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B82" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3"/>
       <c r="E82" s="3" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G82" s="3">
-        <v>16900</v>
-[...1 lines deleted...]
-      <c r="H82" s="3"/>
+        <v>37000</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>224</v>
+      </c>
       <c r="I82" s="3"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B83" t="s">
-        <v>229</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3"/>
       <c r="E83" s="3" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G83" s="3">
+        <v>30000</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="I83" s="3"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="B84" t="s">
-        <v>233</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
       <c r="E84" s="3" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G84" s="3">
+        <v>28500</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="I84" s="3"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>9</v>
+        <v>134</v>
       </c>
       <c r="B85" t="s">
-        <v>238</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3"/>
       <c r="E85" s="3" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G85" s="3">
+        <v>57000</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="I85" s="3"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="B86" t="s">
-        <v>242</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3"/>
       <c r="E86" s="3" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G86" s="3">
+        <v>15000</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="I86" s="3"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>247</v>
+        <v>134</v>
       </c>
       <c r="B87" t="s">
-        <v>248</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3"/>
       <c r="E87" s="3" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H87" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G87" s="3">
+        <v>24100</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>234</v>
+      </c>
       <c r="I87" s="3" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="B88" t="s">
-        <v>253</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
       <c r="E88" s="3" t="s">
-        <v>256</v>
+        <v>236</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H88" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G88" s="3">
+        <v>48200</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>237</v>
+      </c>
       <c r="I88" s="3" t="s">
-        <v>257</v>
+        <v>235</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="B89" t="s">
-        <v>258</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
       <c r="E89" s="3" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G89" s="3">
-        <v>19500</v>
-[...2 lines deleted...]
-      <c r="I89" s="3"/>
+        <v>23500</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="B90" t="s">
-        <v>262</v>
+        <v>214</v>
       </c>
       <c r="C90" s="3"/>
-      <c r="D90" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D90" s="3"/>
       <c r="E90" s="3" t="s">
-        <v>263</v>
+        <v>240</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G90" s="3">
+        <v>14300</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>264</v>
+        <v>241</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>95</v>
+        <v>242</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>25</v>
+        <v>134</v>
       </c>
       <c r="B91" t="s">
-        <v>265</v>
-[...6 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3"/>
       <c r="E91" s="3" t="s">
-        <v>268</v>
+        <v>243</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H91" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G91" s="3">
+        <v>28600</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>244</v>
+      </c>
       <c r="I91" s="3" t="s">
-        <v>269</v>
+        <v>242</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>270</v>
+        <v>134</v>
       </c>
       <c r="B92" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>273</v>
+        <v>247</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I92" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G92" s="3">
+        <v>26000</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B93" t="s">
-        <v>274</v>
-[...6 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3"/>
       <c r="E93" s="3" t="s">
-        <v>277</v>
+        <v>249</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I93" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G93" s="3">
+        <v>39000</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>250</v>
+      </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="B94" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
       <c r="C94" s="3"/>
-      <c r="D94" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D94" s="3"/>
       <c r="E94" s="3" t="s">
-        <v>279</v>
+        <v>251</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I94" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G94" s="3">
+        <v>13000</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
+        <v>134</v>
+      </c>
+      <c r="B95" t="s">
+        <v>245</v>
+      </c>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3"/>
+      <c r="E95" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="B95" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F95" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I95" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G95" s="3">
+        <v>19500</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>250</v>
+      </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>252</v>
+        <v>43</v>
       </c>
       <c r="B96" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="C96" s="3"/>
+        <v>253</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>254</v>
+      </c>
       <c r="D96" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>283</v>
+        <v>255</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H96" s="3"/>
-      <c r="I96" s="3"/>
+      <c r="H96" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>256</v>
+      </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>252</v>
+        <v>48</v>
       </c>
       <c r="B97" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="C97" s="3"/>
+        <v>257</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>258</v>
+      </c>
       <c r="D97" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>285</v>
+        <v>259</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G97" s="3">
+        <v>8900</v>
       </c>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>252</v>
+        <v>48</v>
       </c>
       <c r="B98" t="s">
-        <v>286</v>
-[...6 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
       <c r="E98" s="3" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G98" s="3">
+        <v>12900</v>
       </c>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>48</v>
       </c>
       <c r="B99" t="s">
-        <v>289</v>
-[...6 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3"/>
       <c r="E99" s="3" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G99" s="3">
-        <v>12000</v>
-[...6 lines deleted...]
-      </c>
+        <v>16900</v>
+      </c>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>48</v>
       </c>
       <c r="B100" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-      <c r="D100" s="3"/>
+        <v>262</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E100" s="3" t="s">
-        <v>293</v>
+        <v>264</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H100" s="3"/>
       <c r="I100" s="3" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="B101" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-      <c r="D101" s="3"/>
+        <v>266</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>268</v>
+      </c>
       <c r="E101" s="3" t="s">
-        <v>295</v>
+        <v>269</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>30000</v>
+        <v>14</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>270</v>
+      </c>
+      <c r="I101" s="3"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B102" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-      <c r="D102" s="3"/>
+        <v>271</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E102" s="3" t="s">
-        <v>297</v>
+        <v>273</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H102" s="3"/>
       <c r="I102" s="3" t="s">
-        <v>54</v>
+        <v>274</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="B103" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-      <c r="D103" s="3"/>
+        <v>275</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>277</v>
+      </c>
       <c r="E103" s="3" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H103" s="3"/>
       <c r="I103" s="3" t="s">
-        <v>54</v>
+        <v>279</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>48</v>
+        <v>280</v>
       </c>
       <c r="B104" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-      <c r="D104" s="3"/>
+        <v>281</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E104" s="3" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H104" s="3"/>
       <c r="I104" s="3" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>48</v>
+        <v>285</v>
       </c>
       <c r="B105" t="s">
+        <v>286</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E105" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="C105" s="3"/>
-[...3 lines deleted...]
-      </c>
       <c r="F105" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>11000</v>
+        <v>14</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H105" s="3"/>
       <c r="I105" s="3" t="s">
-        <v>54</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B106" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>12</v>
+        <v>293</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G106" s="3">
+        <v>19500</v>
+      </c>
+      <c r="H106" s="3"/>
+      <c r="I106" s="3"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>247</v>
+        <v>25</v>
       </c>
       <c r="B107" t="s">
-        <v>309</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="C107" s="3"/>
       <c r="D107" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H107" s="3"/>
+      <c r="H107" s="3" t="s">
+        <v>297</v>
+      </c>
       <c r="I107" s="3" t="s">
-        <v>312</v>
+        <v>98</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B108" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>12</v>
+        <v>300</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H108" s="3"/>
-      <c r="I108" s="3"/>
+      <c r="H108" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>303</v>
+      </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B109" t="s">
-        <v>316</v>
-[...6 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="C109" s="3"/>
+      <c r="D109" s="3"/>
       <c r="E109" s="3" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H109" s="3"/>
-      <c r="I109" s="3"/>
+      <c r="H109" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>303</v>
+      </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B110" t="s">
-        <v>319</v>
-[...6 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="C110" s="3"/>
+      <c r="D110" s="3"/>
       <c r="E110" s="3" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H110" s="3"/>
-      <c r="I110" s="3"/>
+      <c r="H110" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>303</v>
+      </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="B111" t="s">
-        <v>322</v>
-[...6 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="C111" s="3"/>
+      <c r="D111" s="3"/>
       <c r="E111" s="3" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="I111" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>303</v>
+      </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>270</v>
+        <v>310</v>
       </c>
       <c r="B112" t="s">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B113" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>93</v>
+        <v>315</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>12</v>
+        <v>316</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H113" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="B114" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="C114" s="3"/>
       <c r="D114" s="3" t="s">
-        <v>332</v>
+        <v>12</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H114" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H114" s="3"/>
+      <c r="I114" s="3"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>48</v>
+        <v>285</v>
       </c>
       <c r="B115" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>82</v>
+        <v>285</v>
       </c>
       <c r="B116" t="s">
-        <v>338</v>
-[...3 lines deleted...]
-      </c>
+        <v>322</v>
+      </c>
+      <c r="C116" s="3"/>
       <c r="D116" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H116" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>43</v>
+        <v>285</v>
       </c>
       <c r="B117" t="s">
-        <v>341</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="C117" s="3"/>
       <c r="D117" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H117" s="3"/>
-      <c r="I117" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I117" s="3"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>252</v>
+        <v>285</v>
       </c>
       <c r="B118" t="s">
-        <v>345</v>
+        <v>326</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>346</v>
+        <v>327</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>348</v>
+        <v>328</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="3"/>
-      <c r="I118" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I118" s="3"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B119" t="s">
-        <v>349</v>
+        <v>329</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>350</v>
+        <v>330</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>351</v>
+        <v>12</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>352</v>
+        <v>331</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I119" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G119" s="3">
+        <v>12000</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B120" t="s">
-        <v>353</v>
-[...6 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="C120" s="3"/>
+      <c r="D120" s="3"/>
       <c r="E120" s="3" t="s">
-        <v>356</v>
+        <v>333</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G120" s="3">
-        <v>4200</v>
-[...2 lines deleted...]
-      <c r="I120" s="3"/>
+        <v>18000</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B121" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="C121" s="3"/>
       <c r="D121" s="3"/>
       <c r="E121" s="3" t="s">
-        <v>357</v>
+        <v>335</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G121" s="3">
-        <v>12000</v>
-[...2 lines deleted...]
-      <c r="I121" s="3"/>
+        <v>30000</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B122" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3" t="s">
-        <v>358</v>
+        <v>337</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G122" s="3">
-        <v>19600</v>
-[...2 lines deleted...]
-      <c r="I122" s="3"/>
+        <v>60000</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B123" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3"/>
       <c r="E123" s="3" t="s">
-        <v>359</v>
+        <v>339</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G123" s="3">
-        <v>38600</v>
-[...2 lines deleted...]
-      <c r="I123" s="3"/>
+        <v>15500</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B124" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="C124" s="3"/>
       <c r="D124" s="3"/>
       <c r="E124" s="3" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G124" s="3">
-        <v>76000</v>
-[...2 lines deleted...]
-      <c r="I124" s="3"/>
+        <v>16500</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B125" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3"/>
       <c r="E125" s="3" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G125" s="3">
-        <v>182400</v>
+        <v>11000</v>
       </c>
       <c r="H125" s="3"/>
-      <c r="I125" s="3"/>
+      <c r="I125" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>48</v>
       </c>
       <c r="B126" t="s">
-        <v>362</v>
+        <v>329</v>
       </c>
       <c r="C126" s="3"/>
-      <c r="D126" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D126" s="3"/>
       <c r="E126" s="3" t="s">
-        <v>363</v>
+        <v>344</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G126" s="3">
-        <v>23000</v>
+        <v>15000</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>345</v>
+      </c>
+      <c r="I126" s="3"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>48</v>
       </c>
       <c r="B127" t="s">
-        <v>362</v>
+        <v>329</v>
       </c>
       <c r="C127" s="3"/>
       <c r="D127" s="3"/>
       <c r="E127" s="3" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G127" s="3">
-        <v>83900</v>
+        <v>14000</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>366</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="I127" s="3"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>48</v>
       </c>
       <c r="B128" t="s">
-        <v>362</v>
+        <v>329</v>
       </c>
       <c r="C128" s="3"/>
       <c r="D128" s="3"/>
       <c r="E128" s="3" t="s">
-        <v>367</v>
+        <v>348</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G128" s="3">
-        <v>58900</v>
+        <v>13000</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>368</v>
-[...3 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="I128" s="3"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-      <c r="D129" s="3"/>
+        <v>350</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E129" s="3" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="H129" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>353</v>
+      </c>
       <c r="I129" s="3" t="s">
-        <v>54</v>
+        <v>354</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>48</v>
+        <v>280</v>
       </c>
       <c r="B130" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-      <c r="D130" s="3"/>
+        <v>355</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E130" s="3" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H130" s="3"/>
       <c r="I130" s="3" t="s">
-        <v>54</v>
+        <v>358</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>48</v>
       </c>
       <c r="B131" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-      <c r="D131" s="3"/>
+        <v>359</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E131" s="3" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>22500</v>
+        <v>14</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H131" s="3"/>
-      <c r="I131" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I131" s="3"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>48</v>
       </c>
       <c r="B132" t="s">
         <v>362</v>
       </c>
-      <c r="C132" s="3"/>
-      <c r="D132" s="3"/>
+      <c r="C132" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E132" s="3" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>23100</v>
+        <v>14</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H132" s="3"/>
-      <c r="I132" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I132" s="3"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>48</v>
       </c>
       <c r="B133" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-      <c r="D133" s="3"/>
+        <v>365</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E133" s="3" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H133" s="3"/>
-      <c r="I133" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I133" s="3"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="B134" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G134" s="3">
+        <v>50000</v>
       </c>
       <c r="H134" s="3"/>
-      <c r="I134" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I134" s="3"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>380</v>
+        <v>310</v>
       </c>
       <c r="B135" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="D135" s="3"/>
+        <v>372</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E135" s="3" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>385</v>
+        <v>96</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H136" s="3"/>
+      <c r="H136" s="3" t="s">
+        <v>89</v>
+      </c>
       <c r="I136" s="3" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="B137" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>12</v>
+        <v>378</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H137" s="3"/>
+      <c r="H137" s="3" t="s">
+        <v>380</v>
+      </c>
       <c r="I137" s="3" t="s">
-        <v>47</v>
+        <v>381</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B138" t="s">
-        <v>389</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="C138" s="3"/>
       <c r="D138" s="3" t="s">
-        <v>391</v>
+        <v>93</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>42700</v>
+        <v>14</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="B139" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-      <c r="D139" s="3"/>
+        <v>384</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E139" s="3" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="I139" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>256</v>
+      </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>43</v>
       </c>
       <c r="B140" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>396</v>
+        <v>12</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H140" s="3"/>
       <c r="I140" s="3" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>48</v>
+        <v>285</v>
       </c>
       <c r="B141" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>12</v>
+        <v>393</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H141" s="3"/>
       <c r="I141" s="3" t="s">
-        <v>54</v>
+        <v>256</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B142" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-      <c r="D142" s="3"/>
+        <v>395</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>397</v>
+      </c>
       <c r="E142" s="3" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H142" s="3"/>
+      <c r="I142" s="3"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B143" t="s">
         <v>399</v>
       </c>
-      <c r="C143" s="3"/>
-      <c r="D143" s="3"/>
+      <c r="C143" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>401</v>
+      </c>
       <c r="E143" s="3" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G143" s="3">
+        <v>4200</v>
       </c>
       <c r="H143" s="3"/>
-      <c r="I143" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I143" s="3"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="B144" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="C144" s="3"/>
-      <c r="D144" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D144" s="3"/>
       <c r="E144" s="3" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G144" s="3">
-        <v>50000</v>
-[...6 lines deleted...]
-      </c>
+        <v>12000</v>
+      </c>
+      <c r="H144" s="3"/>
+      <c r="I144" s="3"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="B145" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="C145" s="3"/>
       <c r="D145" s="3"/>
       <c r="E145" s="3" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G145" s="3">
+        <v>19600</v>
+      </c>
+      <c r="H145" s="3"/>
+      <c r="I145" s="3"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="B146" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="C146" s="3"/>
-      <c r="D146" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D146" s="3"/>
       <c r="E146" s="3" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G146" s="3">
+        <v>38600</v>
+      </c>
+      <c r="H146" s="3"/>
+      <c r="I146" s="3"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="B147" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="C147" s="3"/>
       <c r="D147" s="3"/>
       <c r="E147" s="3" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G147" s="3">
-        <v>42000</v>
-[...6 lines deleted...]
-      </c>
+        <v>76000</v>
+      </c>
+      <c r="H147" s="3"/>
+      <c r="I147" s="3"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B148" t="s">
-        <v>418</v>
+        <v>399</v>
       </c>
       <c r="C148" s="3"/>
-      <c r="D148" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D148" s="3"/>
       <c r="E148" s="3" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G148" s="3">
+        <v>182400</v>
       </c>
       <c r="H148" s="3"/>
-      <c r="I148" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I148" s="3"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B149" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="C149" s="3"/>
-      <c r="D149" s="3"/>
+      <c r="D149" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E149" s="3" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="F149" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H149" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G149" s="3">
+        <v>23000</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>410</v>
+      </c>
       <c r="I149" s="3" t="s">
-        <v>422</v>
+        <v>54</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B150" t="s">
-        <v>423</v>
-[...6 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="C150" s="3"/>
+      <c r="D150" s="3"/>
       <c r="E150" s="3" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H150" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G150" s="3">
+        <v>83900</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>412</v>
+      </c>
       <c r="I150" s="3" t="s">
-        <v>420</v>
+        <v>54</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>48</v>
       </c>
       <c r="B151" t="s">
-        <v>426</v>
-[...6 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="C151" s="3"/>
+      <c r="D151" s="3"/>
       <c r="E151" s="3" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I151" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G151" s="3">
+        <v>58900</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B152" t="s">
-        <v>429</v>
-[...6 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="C152" s="3"/>
+      <c r="D152" s="3"/>
       <c r="E152" s="3" t="s">
-        <v>431</v>
+        <v>415</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G152" s="3">
+        <v>89900</v>
+      </c>
+      <c r="H152" s="3"/>
       <c r="I152" s="3" t="s">
-        <v>223</v>
+        <v>54</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B153" t="s">
-        <v>432</v>
-[...6 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="C153" s="3"/>
+      <c r="D153" s="3"/>
       <c r="E153" s="3" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I153" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G153" s="3">
+        <v>36900</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B154" t="s">
-        <v>435</v>
-[...6 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="C154" s="3"/>
+      <c r="D154" s="3"/>
       <c r="E154" s="3" t="s">
-        <v>437</v>
+        <v>418</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G154" s="3">
+        <v>22500</v>
+      </c>
+      <c r="H154" s="3"/>
       <c r="I154" s="3" t="s">
-        <v>439</v>
+        <v>54</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B155" t="s">
-        <v>440</v>
+        <v>408</v>
       </c>
       <c r="C155" s="3"/>
-      <c r="D155" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D155" s="3"/>
       <c r="E155" s="3" t="s">
-        <v>441</v>
+        <v>419</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G155" s="3">
+        <v>23100</v>
+      </c>
+      <c r="H155" s="3"/>
       <c r="I155" s="3" t="s">
-        <v>442</v>
+        <v>54</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>48</v>
       </c>
       <c r="B156" t="s">
-        <v>443</v>
-[...6 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="C156" s="3"/>
+      <c r="D156" s="3"/>
       <c r="E156" s="3" t="s">
-        <v>445</v>
+        <v>420</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I156" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H156" s="3"/>
+      <c r="I156" s="3" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="B157" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-      <c r="D157" s="3"/>
+        <v>421</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>423</v>
+      </c>
       <c r="E157" s="3" t="s">
-        <v>447</v>
+        <v>424</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I157" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H157" s="3"/>
+      <c r="I157" s="3" t="s">
+        <v>425</v>
+      </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
-        <v>48</v>
+        <v>426</v>
       </c>
       <c r="B158" t="s">
-        <v>443</v>
-[...1 lines deleted...]
-      <c r="C158" s="3"/>
+        <v>427</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>428</v>
+      </c>
       <c r="D158" s="3"/>
       <c r="E158" s="3" t="s">
-        <v>449</v>
+        <v>429</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H158" s="3"/>
       <c r="I158" s="3"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B159" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-      <c r="D159" s="3"/>
+        <v>430</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E159" s="3" t="s">
-        <v>451</v>
+        <v>432</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I159" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H159" s="3"/>
+      <c r="I159" s="3" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B160" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-      <c r="D160" s="3"/>
+        <v>433</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E160" s="3" t="s">
-        <v>453</v>
+        <v>434</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I160" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H160" s="3"/>
+      <c r="I160" s="3" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B161" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-      <c r="D161" s="3"/>
+        <v>435</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>437</v>
+      </c>
       <c r="E161" s="3" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G161" s="3">
-        <v>90900</v>
-[...3 lines deleted...]
-      </c>
+        <v>42700</v>
+      </c>
+      <c r="H161" s="3"/>
       <c r="I161" s="3"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="B162" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="C162" s="3"/>
       <c r="D162" s="3"/>
       <c r="E162" s="3" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G162" s="3">
+        <v>85400</v>
       </c>
       <c r="H162" s="3"/>
-      <c r="I162" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I162" s="3"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B163" t="s">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>461</v>
+        <v>441</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>12</v>
+        <v>442</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>462</v>
+        <v>443</v>
       </c>
       <c r="F163" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H163" s="3"/>
       <c r="I163" s="3" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
         <v>48</v>
       </c>
       <c r="B164" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-      <c r="D164" s="3"/>
+        <v>445</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E164" s="3" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G164" s="3">
-        <v>30900</v>
+        <v>13900</v>
       </c>
       <c r="H164" s="3" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
         <v>48</v>
       </c>
       <c r="B165" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="C165" s="3"/>
       <c r="D165" s="3"/>
       <c r="E165" s="3" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G165" s="3">
-        <v>20900</v>
+        <v>17900</v>
       </c>
       <c r="H165" s="3" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
         <v>48</v>
       </c>
       <c r="B166" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="C166" s="3"/>
       <c r="D166" s="3"/>
       <c r="E166" s="3" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H166" s="3"/>
       <c r="I166" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B167" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="C167" s="3"/>
-      <c r="D167" s="3"/>
+      <c r="D167" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E167" s="3" t="s">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="F167" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H167" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G167" s="3">
+        <v>55000</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>454</v>
+      </c>
       <c r="I167" s="3" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B168" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="C168" s="3"/>
       <c r="D168" s="3"/>
       <c r="E168" s="3" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I168" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H168" s="3"/>
+      <c r="I168" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B169" t="s">
-        <v>473</v>
-[...3 lines deleted...]
-      </c>
+        <v>456</v>
+      </c>
+      <c r="C169" s="3"/>
       <c r="D169" s="3" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H169" s="3"/>
-      <c r="I169" s="3"/>
+      <c r="H169" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>459</v>
+      </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>476</v>
+        <v>134</v>
       </c>
       <c r="B170" t="s">
-        <v>477</v>
-[...6 lines deleted...]
-      </c>
+        <v>456</v>
+      </c>
+      <c r="C170" s="3"/>
+      <c r="D170" s="3"/>
       <c r="E170" s="3" t="s">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I170" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G170" s="3">
+        <v>42000</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>462</v>
+      </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B171" t="s">
-        <v>480</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="C171" s="3"/>
       <c r="D171" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H171" s="3"/>
-      <c r="I171" s="3"/>
+      <c r="I171" s="3" t="s">
+        <v>465</v>
+      </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="B172" t="s">
-        <v>483</v>
-[...6 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="C172" s="3"/>
+      <c r="D172" s="3"/>
       <c r="E172" s="3" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H172" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="3"/>
       <c r="I172" s="3" t="s">
-        <v>223</v>
+        <v>467</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B173" t="s">
-        <v>486</v>
+        <v>468</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>433</v>
+        <v>469</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H173" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="3"/>
       <c r="I173" s="3" t="s">
-        <v>95</v>
+        <v>465</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B174" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>436</v>
+        <v>472</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>12</v>
+        <v>93</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H174" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H174" s="3"/>
+      <c r="I174" s="3"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B175" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="C175" s="3"/>
+        <v>474</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>475</v>
+      </c>
       <c r="D175" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>4300</v>
+        <v>14</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H175" s="3" t="s">
-        <v>492</v>
+        <v>89</v>
       </c>
       <c r="I175" s="3" t="s">
-        <v>54</v>
+        <v>256</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B176" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-      <c r="D176" s="3"/>
+        <v>477</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E176" s="3" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H176" s="3"/>
+      <c r="I176" s="3"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B177" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="C177" s="3"/>
+        <v>480</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>481</v>
+      </c>
       <c r="D177" s="3"/>
       <c r="E177" s="3" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H177" s="3"/>
+      <c r="I177" s="3"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B178" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-      <c r="D178" s="3"/>
+        <v>483</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E178" s="3" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="F178" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>8900</v>
+        <v>14</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H178" s="3" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>54</v>
+        <v>487</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B179" t="s">
+        <v>488</v>
+      </c>
+      <c r="C179" s="3"/>
+      <c r="D179" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I179" s="3" t="s">
         <v>490</v>
-      </c>
-[...15 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
         <v>48</v>
       </c>
       <c r="B180" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-      <c r="D180" s="3"/>
+        <v>491</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E180" s="3" t="s">
-        <v>501</v>
+        <v>493</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G180" s="3">
+        <v>14800</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="I180" s="3"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B181" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="C181" s="3"/>
       <c r="D181" s="3"/>
       <c r="E181" s="3" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G181" s="3">
-        <v>30900</v>
-[...4 lines deleted...]
-      </c>
+        <v>21900</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="I181" s="3"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B182" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="C182" s="3"/>
       <c r="D182" s="3"/>
       <c r="E182" s="3" t="s">
-        <v>505</v>
+        <v>497</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G182" s="3">
-        <v>63900</v>
-[...4 lines deleted...]
-      </c>
+        <v>26900</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="I182" s="3"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>247</v>
+        <v>48</v>
       </c>
       <c r="B183" t="s">
-        <v>506</v>
-[...6 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3"/>
       <c r="E183" s="3" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="F183" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G183" s="3">
+        <v>66900</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="I183" s="3"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B184" t="s">
-        <v>511</v>
-[...6 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="C184" s="3"/>
+      <c r="D184" s="3"/>
       <c r="E184" s="3" t="s">
-        <v>513</v>
+        <v>501</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G184" s="3">
-        <v>70000</v>
+        <v>80900</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>513</v>
-[...3 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="I184" s="3"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>48</v>
       </c>
       <c r="B185" t="s">
-        <v>514</v>
-[...6 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="C185" s="3"/>
+      <c r="D185" s="3"/>
       <c r="E185" s="3" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="F185" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H185" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G185" s="3">
+        <v>90900</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>504</v>
+      </c>
       <c r="I185" s="3"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B186" t="s">
-        <v>517</v>
-[...6 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="C186" s="3"/>
+      <c r="D186" s="3"/>
       <c r="E186" s="3" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H186" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H186" s="3"/>
+      <c r="I186" s="3"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>247</v>
+        <v>43</v>
       </c>
       <c r="B187" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="D187" s="3"/>
       <c r="E187" s="3" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H187" s="3"/>
       <c r="I187" s="3" t="s">
-        <v>251</v>
+        <v>507</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B188" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>526</v>
+        <v>12</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>527</v>
+        <v>511</v>
       </c>
       <c r="F188" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I188" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G188" s="3">
+        <v>60900</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B189" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="C189" s="3"/>
       <c r="D189" s="3"/>
       <c r="E189" s="3" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="F189" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H189" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G189" s="3">
+        <v>30900</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>514</v>
+      </c>
       <c r="I189" s="3" t="s">
-        <v>100</v>
+        <v>54</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B190" t="s">
-        <v>531</v>
-[...3 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="C190" s="3"/>
       <c r="D190" s="3"/>
       <c r="E190" s="3" t="s">
-        <v>533</v>
+        <v>515</v>
       </c>
       <c r="F190" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I190" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G190" s="3">
+        <v>20900</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B191" t="s">
-        <v>534</v>
-[...6 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="C191" s="3"/>
+      <c r="D191" s="3"/>
       <c r="E191" s="3" t="s">
-        <v>536</v>
+        <v>517</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I191" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G191" s="3">
+        <v>23900</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B192" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="C192" s="3"/>
-      <c r="D192" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D192" s="3"/>
       <c r="E192" s="3" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H192" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="3"/>
       <c r="I192" s="3" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B193" t="s">
-        <v>539</v>
-[...3 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3" t="s">
-        <v>541</v>
+        <v>520</v>
       </c>
       <c r="F193" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G193" s="3">
+        <v>26900</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="I193" s="3"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>48</v>
       </c>
       <c r="B194" t="s">
-        <v>543</v>
-[...1 lines deleted...]
-      <c r="C194" s="3"/>
+        <v>522</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>523</v>
+      </c>
       <c r="D194" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
-        <v>43</v>
+        <v>525</v>
       </c>
       <c r="B195" t="s">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="C195" s="3"/>
+        <v>526</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>527</v>
+      </c>
       <c r="D195" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>546</v>
+        <v>528</v>
       </c>
       <c r="F195" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H195" s="3"/>
-      <c r="I195" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I195" s="3"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B196" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="C196" s="3"/>
+        <v>529</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>530</v>
+      </c>
       <c r="D196" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>548</v>
+        <v>531</v>
       </c>
       <c r="F196" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H196" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H196" s="3"/>
+      <c r="I196" s="3"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>43</v>
       </c>
       <c r="B197" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="C197" s="3"/>
+        <v>532</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>533</v>
+      </c>
       <c r="D197" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>550</v>
+        <v>534</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I197" s="3" t="s">
-        <v>223</v>
+        <v>256</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="B198" t="s">
-        <v>551</v>
-[...1 lines deleted...]
-      <c r="C198" s="3"/>
+        <v>535</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>478</v>
+      </c>
       <c r="D198" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>552</v>
+        <v>536</v>
       </c>
       <c r="F198" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="I198" s="3" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B199" t="s">
-        <v>553</v>
-[...1 lines deleted...]
-      <c r="C199" s="3"/>
+        <v>537</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>484</v>
+      </c>
       <c r="D199" s="3" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>554</v>
+        <v>538</v>
       </c>
       <c r="F199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H199" s="3"/>
-      <c r="I199" s="3"/>
+      <c r="H199" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>487</v>
+      </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B200" t="s">
-        <v>555</v>
+        <v>539</v>
       </c>
       <c r="C200" s="3"/>
       <c r="D200" s="3" t="s">
-        <v>556</v>
+        <v>12</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>557</v>
+        <v>540</v>
       </c>
       <c r="F200" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G200" s="3">
-        <v>53000</v>
+        <v>4300</v>
       </c>
       <c r="H200" s="3" t="s">
-        <v>557</v>
-[...1 lines deleted...]
-      <c r="I200" s="3"/>
+        <v>541</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B201" t="s">
-        <v>555</v>
+        <v>539</v>
       </c>
       <c r="C201" s="3"/>
       <c r="D201" s="3"/>
       <c r="E201" s="3" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G201" s="3">
-        <v>285000</v>
+        <v>6800</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="I201" s="3"/>
+        <v>543</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>48</v>
       </c>
       <c r="B202" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="C202" s="3"/>
-      <c r="D202" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D202" s="3"/>
       <c r="E202" s="3" t="s">
-        <v>560</v>
+        <v>544</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G202" s="3">
-        <v>7500</v>
+        <v>7900</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>561</v>
+        <v>545</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>48</v>
       </c>
       <c r="B203" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="C203" s="3"/>
       <c r="D203" s="3"/>
       <c r="E203" s="3" t="s">
-        <v>562</v>
+        <v>546</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G203" s="3">
-        <v>14600</v>
+        <v>8900</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>563</v>
+        <v>547</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>48</v>
       </c>
       <c r="B204" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="C204" s="3"/>
       <c r="D204" s="3"/>
       <c r="E204" s="3" t="s">
-        <v>564</v>
+        <v>548</v>
       </c>
       <c r="F204" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G204" s="3">
-        <v>10900</v>
+        <v>14200</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>48</v>
       </c>
       <c r="B205" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="C205" s="3"/>
       <c r="D205" s="3"/>
       <c r="E205" s="3" t="s">
-        <v>566</v>
+        <v>550</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H205" s="3"/>
       <c r="I205" s="3" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B206" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="C206" s="3"/>
       <c r="D206" s="3"/>
       <c r="E206" s="3" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G206" s="3">
-        <v>18500</v>
+        <v>30900</v>
       </c>
       <c r="H206" s="3"/>
-      <c r="I206" s="3"/>
+      <c r="I206" s="3" t="s">
+        <v>553</v>
+      </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B207" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="C207" s="3"/>
       <c r="D207" s="3"/>
       <c r="E207" s="3" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G207" s="3">
-        <v>11900</v>
+        <v>63900</v>
       </c>
       <c r="H207" s="3"/>
-      <c r="I207" s="3"/>
+      <c r="I207" s="3" t="s">
+        <v>553</v>
+      </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>48</v>
+        <v>280</v>
       </c>
       <c r="B208" t="s">
+        <v>555</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H208" s="3"/>
+      <c r="I208" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="C208" s="3"/>
-[...11 lines deleted...]
-      <c r="I208" s="3"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B209" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-      <c r="D209" s="3"/>
+        <v>560</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E209" s="3" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="F209" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H209" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G209" s="3">
+        <v>70000</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>562</v>
+      </c>
       <c r="I209" s="3" t="s">
-        <v>232</v>
+        <v>54</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>270</v>
+        <v>48</v>
       </c>
       <c r="B210" t="s">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>326</v>
+        <v>564</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B211" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="C211" s="3"/>
+        <v>566</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>567</v>
+      </c>
       <c r="D211" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>13000</v>
+        <v>14</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H211" s="3" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="I211" s="3" t="s">
-        <v>54</v>
+        <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>101</v>
+        <v>280</v>
       </c>
       <c r="B212" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-      <c r="D212" s="3"/>
+        <v>570</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E212" s="3" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H212" s="3"/>
       <c r="I212" s="3" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="B213" t="s">
+        <v>573</v>
+      </c>
+      <c r="C213" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="C213" s="3"/>
-      <c r="D213" s="3"/>
+      <c r="D213" s="3" t="s">
+        <v>575</v>
+      </c>
       <c r="E213" s="3" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F213" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H213" s="3"/>
       <c r="I213" s="3"/>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="B214" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="C214" s="3"/>
+        <v>577</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>578</v>
+      </c>
       <c r="D214" s="3"/>
       <c r="E214" s="3" t="s">
         <v>579</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I214" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H214" s="3"/>
+      <c r="I214" s="3" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="B215" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="C215" s="3"/>
+        <v>580</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>581</v>
+      </c>
       <c r="D215" s="3"/>
       <c r="E215" s="3" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F215" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H215" s="3"/>
+      <c r="I215" s="3"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="B216" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-      <c r="D216" s="3"/>
+        <v>583</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E216" s="3" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F216" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H216" s="3"/>
+      <c r="I216" s="3"/>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B217" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C217" s="3"/>
       <c r="D217" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H217" s="3"/>
+      <c r="H217" s="3" t="s">
+        <v>89</v>
+      </c>
       <c r="I217" s="3" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="B218" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-      <c r="D218" s="3" t="s">
         <v>588</v>
       </c>
+      <c r="C218" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="D218" s="3"/>
       <c r="E218" s="3" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F218" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H218" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G218" s="3">
+        <v>21500</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>591</v>
+      </c>
       <c r="I218" s="3"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B219" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="C219" s="3"/>
-      <c r="D219" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D219" s="3"/>
       <c r="E219" s="3" t="s">
         <v>592</v>
       </c>
       <c r="F219" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G219" s="3">
+        <v>15900</v>
       </c>
       <c r="H219" s="3" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="I219" s="3" t="s">
         <v>593</v>
       </c>
+      <c r="I219" s="3"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>247</v>
+        <v>48</v>
       </c>
       <c r="B220" t="s">
+        <v>588</v>
+      </c>
+      <c r="C220" s="3"/>
+      <c r="D220" s="3"/>
+      <c r="E220" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="C220" s="3"/>
-[...3 lines deleted...]
-      <c r="E220" s="3" t="s">
+      <c r="F220" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G220" s="3">
+        <v>26900</v>
+      </c>
+      <c r="H220" s="3" t="s">
         <v>595</v>
       </c>
-      <c r="F220" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="I220" s="3"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>476</v>
+        <v>48</v>
       </c>
       <c r="B221" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="C221" s="3"/>
-      <c r="D221" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D221" s="3"/>
       <c r="E221" s="3" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F221" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G221" s="3">
+        <v>41000</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="I221" s="3"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
-        <v>600</v>
+        <v>48</v>
       </c>
       <c r="B222" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="C222" s="3"/>
-      <c r="D222" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D222" s="3"/>
       <c r="E222" s="3" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G222" s="3">
+        <v>19400</v>
       </c>
       <c r="H222" s="3" t="s">
-        <v>603</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="I222" s="3"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>48</v>
       </c>
       <c r="B223" t="s">
-        <v>604</v>
+        <v>588</v>
       </c>
       <c r="C223" s="3"/>
-      <c r="D223" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D223" s="3"/>
       <c r="E223" s="3" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="F223" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H223" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G223" s="3">
+        <v>23500</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>601</v>
+      </c>
       <c r="I223" s="3"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B224" t="s">
-        <v>607</v>
-[...4 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="D224" s="3"/>
       <c r="E224" s="3" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="F224" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H224" s="3"/>
+      <c r="H224" s="3" t="s">
+        <v>605</v>
+      </c>
       <c r="I224" s="3"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B225" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="C225" s="3"/>
       <c r="D225" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="F225" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H225" s="3"/>
+      <c r="I225" s="3"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="B226" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="C226" s="3"/>
-      <c r="D226" s="3"/>
+      <c r="D226" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E226" s="3" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="F226" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H226" s="3"/>
       <c r="I226" s="3" t="s">
-        <v>616</v>
+        <v>47</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B227" t="s">
         <v>610</v>
       </c>
       <c r="C227" s="3"/>
-      <c r="D227" s="3"/>
+      <c r="D227" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E227" s="3" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="F227" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>28500</v>
+        <v>14</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H227" s="3" t="s">
-        <v>618</v>
+        <v>89</v>
       </c>
       <c r="I227" s="3" t="s">
-        <v>619</v>
+        <v>569</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="B228" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C228" s="3"/>
-      <c r="D228" s="3"/>
+      <c r="D228" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E228" s="3" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="F228" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>26000</v>
+        <v>14</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H228" s="3" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="I228" s="3" t="s">
-        <v>54</v>
+        <v>256</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B229" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="C229" s="3"/>
-      <c r="D229" s="3"/>
+      <c r="D229" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E229" s="3" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="F229" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>13000</v>
+        <v>14</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="I229" s="3" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B230" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="C230" s="3"/>
-      <c r="D230" s="3"/>
+      <c r="D230" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E230" s="3" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="F230" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H230" s="3"/>
+      <c r="I230" s="3"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="B231" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="C231" s="3"/>
-      <c r="D231" s="3"/>
+      <c r="D231" s="3" t="s">
+        <v>619</v>
+      </c>
       <c r="E231" s="3" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F231" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G231" s="3">
-        <v>19500</v>
+        <v>53000</v>
       </c>
       <c r="H231" s="3" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>620</v>
+      </c>
+      <c r="I231" s="3"/>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="B232" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="C232" s="3"/>
       <c r="D232" s="3"/>
       <c r="E232" s="3" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G232" s="3">
-        <v>25500</v>
+        <v>285000</v>
       </c>
       <c r="H232" s="3" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>621</v>
+      </c>
+      <c r="I232" s="3"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B233" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="C233" s="3"/>
-      <c r="D233" s="3"/>
+      <c r="D233" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E233" s="3" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G233" s="3">
-        <v>28800</v>
+        <v>7500</v>
       </c>
       <c r="H233" s="3" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="I233" s="3" t="s">
-        <v>629</v>
+        <v>54</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B234" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="C234" s="3"/>
       <c r="D234" s="3"/>
       <c r="E234" s="3" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G234" s="3">
-        <v>51000</v>
+        <v>14600</v>
       </c>
       <c r="H234" s="3" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="I234" s="3" t="s">
-        <v>626</v>
+        <v>54</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B235" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="C235" s="3"/>
       <c r="D235" s="3"/>
       <c r="E235" s="3" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="F235" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G235" s="3">
-        <v>21300</v>
-[...2 lines deleted...]
-      <c r="I235" s="3"/>
+        <v>10900</v>
+      </c>
+      <c r="H235" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B236" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="C236" s="3"/>
       <c r="D236" s="3"/>
       <c r="E236" s="3" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G236" s="3">
-        <v>57000</v>
+        <v>39900</v>
       </c>
       <c r="H236" s="3" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="I236" s="3" t="s">
-        <v>635</v>
+        <v>54</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B237" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="C237" s="3"/>
       <c r="D237" s="3"/>
       <c r="E237" s="3" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="F237" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G237" s="3">
-        <v>30000</v>
-[...3 lines deleted...]
-      </c>
+        <v>18500</v>
+      </c>
+      <c r="H237" s="3"/>
       <c r="I237" s="3"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
         <v>48</v>
       </c>
       <c r="B238" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="C238" s="3"/>
-      <c r="D238" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D238" s="3"/>
       <c r="E238" s="3" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="F238" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G238" s="3">
-        <v>20900</v>
-[...6 lines deleted...]
-      </c>
+        <v>11900</v>
+      </c>
+      <c r="H238" s="3"/>
+      <c r="I238" s="3"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>48</v>
       </c>
       <c r="B239" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="C239" s="3"/>
       <c r="D239" s="3"/>
       <c r="E239" s="3" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="F239" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G239" s="3">
-        <v>27900</v>
-[...6 lines deleted...]
-      </c>
+        <v>13900</v>
+      </c>
+      <c r="H239" s="3"/>
+      <c r="I239" s="3"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>48</v>
       </c>
       <c r="B240" t="s">
-        <v>638</v>
+        <v>622</v>
       </c>
       <c r="C240" s="3"/>
       <c r="D240" s="3"/>
       <c r="E240" s="3" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F240" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H240" s="3"/>
       <c r="I240" s="3" t="s">
-        <v>641</v>
+        <v>265</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
-        <v>48</v>
+        <v>310</v>
       </c>
       <c r="B241" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-      <c r="D241" s="3"/>
+        <v>635</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E241" s="3" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H241" s="3"/>
+      <c r="I241" s="3"/>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B242" t="s">
+        <v>637</v>
+      </c>
+      <c r="C242" s="3"/>
+      <c r="D242" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E242" s="3" t="s">
         <v>638</v>
       </c>
-      <c r="C242" s="3"/>
-[...3 lines deleted...]
-      </c>
       <c r="F242" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G242" s="3">
-        <v>23900</v>
+        <v>13000</v>
       </c>
       <c r="H242" s="3" t="s">
-        <v>648</v>
+        <v>136</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B243" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="C243" s="3"/>
       <c r="D243" s="3"/>
       <c r="E243" s="3" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="F243" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G243" s="3">
-        <v>24600</v>
+        <v>26000</v>
       </c>
       <c r="H243" s="3" t="s">
-        <v>650</v>
+        <v>138</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B244" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="C244" s="3"/>
       <c r="D244" s="3"/>
       <c r="E244" s="3" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="F244" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G244" s="3">
-        <v>29600</v>
+        <v>30000</v>
       </c>
       <c r="H244" s="3" t="s">
-        <v>652</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="I244" s="3"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B245" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="C245" s="3"/>
       <c r="D245" s="3"/>
       <c r="E245" s="3" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F245" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G245" s="3">
-        <v>25600</v>
+        <v>15000</v>
       </c>
       <c r="H245" s="3" t="s">
-        <v>654</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="I245" s="3"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B246" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="C246" s="3"/>
       <c r="D246" s="3"/>
       <c r="E246" s="3" t="s">
-        <v>655</v>
+        <v>643</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G246" s="3">
-        <v>27600</v>
+        <v>36000</v>
       </c>
       <c r="H246" s="3" t="s">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="I246" s="3" t="s">
-        <v>54</v>
+        <v>645</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B247" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="C247" s="3"/>
       <c r="D247" s="3"/>
       <c r="E247" s="3" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="F247" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G247" s="3">
-        <v>23300</v>
+        <v>18000</v>
       </c>
       <c r="H247" s="3" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="I247" s="3" t="s">
-        <v>54</v>
+        <v>645</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B248" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="C248" s="3"/>
-      <c r="D248" s="3"/>
+      <c r="D248" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E248" s="3" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="F248" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H248" s="3"/>
       <c r="I248" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="B249" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
       <c r="C249" s="3"/>
-      <c r="D249" s="3"/>
+      <c r="D249" s="3" t="s">
+        <v>651</v>
+      </c>
       <c r="E249" s="3" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H249" s="3"/>
+      <c r="I249" s="3"/>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B250" t="s">
-        <v>638</v>
+        <v>653</v>
       </c>
       <c r="C250" s="3"/>
-      <c r="D250" s="3"/>
+      <c r="D250" s="3" t="s">
+        <v>654</v>
+      </c>
       <c r="E250" s="3" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="F250" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>29600</v>
+        <v>14</v>
+      </c>
+      <c r="G250" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H250" s="3" t="s">
-        <v>664</v>
+        <v>297</v>
       </c>
       <c r="I250" s="3" t="s">
-        <v>54</v>
+        <v>656</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
-        <v>48</v>
+        <v>280</v>
       </c>
       <c r="B251" t="s">
-        <v>638</v>
+        <v>657</v>
       </c>
       <c r="C251" s="3"/>
-      <c r="D251" s="3"/>
+      <c r="D251" s="3" t="s">
+        <v>557</v>
+      </c>
       <c r="E251" s="3" t="s">
-        <v>665</v>
+        <v>658</v>
       </c>
       <c r="F251" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>26600</v>
+        <v>14</v>
+      </c>
+      <c r="G251" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H251" s="3" t="s">
-        <v>666</v>
+        <v>659</v>
       </c>
       <c r="I251" s="3" t="s">
-        <v>54</v>
+        <v>660</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
-        <v>48</v>
+        <v>525</v>
       </c>
       <c r="B252" t="s">
-        <v>638</v>
+        <v>661</v>
       </c>
       <c r="C252" s="3"/>
-      <c r="D252" s="3"/>
+      <c r="D252" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E252" s="3" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H252" s="3"/>
       <c r="I252" s="3" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
-        <v>48</v>
+        <v>663</v>
       </c>
       <c r="B253" t="s">
-        <v>638</v>
+        <v>664</v>
       </c>
       <c r="C253" s="3"/>
-      <c r="D253" s="3"/>
+      <c r="D253" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E253" s="3" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="F253" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>29900</v>
+        <v>14</v>
+      </c>
+      <c r="G253" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H253" s="3" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="I253" s="3" t="s">
-        <v>54</v>
+        <v>98</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>48</v>
       </c>
       <c r="B254" t="s">
-        <v>638</v>
+        <v>667</v>
       </c>
       <c r="C254" s="3"/>
-      <c r="D254" s="3"/>
+      <c r="D254" s="3" t="s">
+        <v>668</v>
+      </c>
       <c r="E254" s="3" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="F254" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H254" s="3"/>
+      <c r="I254" s="3"/>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B255" t="s">
-        <v>638</v>
+        <v>670</v>
       </c>
       <c r="C255" s="3"/>
-      <c r="D255" s="3"/>
+      <c r="D255" s="3" t="s">
+        <v>671</v>
+      </c>
       <c r="E255" s="3" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F255" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G255" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H255" s="3"/>
+      <c r="I255" s="3"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B256" t="s">
-        <v>638</v>
+        <v>673</v>
       </c>
       <c r="C256" s="3"/>
-      <c r="D256" s="3"/>
+      <c r="D256" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E256" s="3" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="F256" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G256" s="3">
-        <v>31900</v>
+        <v>15000</v>
       </c>
       <c r="H256" s="3" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="I256" s="3" t="s">
-        <v>54</v>
+        <v>676</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B257" t="s">
-        <v>638</v>
+        <v>673</v>
       </c>
       <c r="C257" s="3"/>
       <c r="D257" s="3"/>
       <c r="E257" s="3" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F257" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G257" s="3">
-        <v>25900</v>
+        <v>14400</v>
       </c>
       <c r="H257" s="3" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="I257" s="3" t="s">
-        <v>54</v>
+        <v>679</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B258" t="s">
-        <v>638</v>
+        <v>673</v>
       </c>
       <c r="C258" s="3"/>
       <c r="D258" s="3"/>
       <c r="E258" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="F258" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G258" s="3">
-        <v>31900</v>
+        <v>28500</v>
       </c>
       <c r="H258" s="3" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="I258" s="3" t="s">
-        <v>54</v>
+        <v>682</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="B259" t="s">
-        <v>638</v>
+        <v>673</v>
       </c>
       <c r="C259" s="3"/>
       <c r="D259" s="3"/>
       <c r="E259" s="3" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="F259" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H259" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G259" s="3">
+        <v>26000</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>138</v>
+      </c>
       <c r="I259" s="3" t="s">
-        <v>232</v>
+        <v>54</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="B260" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C260" s="3"/>
-      <c r="D260" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D260" s="3"/>
       <c r="E260" s="3" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="F260" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G260" s="3">
-        <v>20900</v>
-[...2 lines deleted...]
-      <c r="I260" s="3"/>
+        <v>13000</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="B261" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C261" s="3"/>
       <c r="D261" s="3"/>
       <c r="E261" s="3" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="F261" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G261" s="3">
-        <v>25600</v>
-[...2 lines deleted...]
-      <c r="I261" s="3"/>
+        <v>39000</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="B262" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C262" s="3"/>
       <c r="D262" s="3"/>
       <c r="E262" s="3" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="F262" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G262" s="3">
-        <v>33600</v>
-[...2 lines deleted...]
-      <c r="I262" s="3"/>
+        <v>19500</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="I262" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="B263" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C263" s="3"/>
       <c r="D263" s="3"/>
       <c r="E263" s="3" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="F263" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G263" s="3">
-        <v>41900</v>
-[...2 lines deleted...]
-      <c r="I263" s="3"/>
+        <v>25500</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>689</v>
+      </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="B264" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C264" s="3"/>
       <c r="D264" s="3"/>
       <c r="E264" s="3" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="F264" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G264" s="3">
-        <v>51100</v>
-[...2 lines deleted...]
-      <c r="I264" s="3"/>
+        <v>28800</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>692</v>
+      </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="B265" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C265" s="3"/>
       <c r="D265" s="3"/>
       <c r="E265" s="3" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="F265" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G265" s="3">
-        <v>62900</v>
-[...2 lines deleted...]
-      <c r="I265" s="3"/>
+        <v>51000</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>689</v>
+      </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="B266" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="C266" s="3"/>
-      <c r="D266" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D266" s="3"/>
       <c r="E266" s="3" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="F266" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G266" s="3">
+        <v>21300</v>
       </c>
       <c r="H266" s="3"/>
-      <c r="I266" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I266" s="3"/>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="B267" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
       <c r="C267" s="3"/>
-      <c r="D267" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D267" s="3"/>
       <c r="E267" s="3" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="F267" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G267" s="3">
+        <v>57000</v>
       </c>
       <c r="H267" s="3" t="s">
-        <v>86</v>
+        <v>697</v>
       </c>
       <c r="I267" s="3" t="s">
-        <v>87</v>
+        <v>698</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="B268" t="s">
-        <v>689</v>
-[...3 lines deleted...]
-      </c>
+        <v>673</v>
+      </c>
+      <c r="C268" s="3"/>
       <c r="D268" s="3"/>
       <c r="E268" s="3" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="F268" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G268" s="3">
+        <v>30000</v>
       </c>
       <c r="H268" s="3" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="I268" s="3"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B269" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="C269" s="3"/>
       <c r="D269" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="F269" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I269" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G269" s="3">
+        <v>20900</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>704</v>
+      </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>48</v>
       </c>
       <c r="B270" t="s">
-        <v>695</v>
-[...6 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="C270" s="3"/>
+      <c r="D270" s="3"/>
       <c r="E270" s="3" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="F270" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I270" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G270" s="3">
+        <v>27900</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>704</v>
+      </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>48</v>
       </c>
       <c r="B271" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C271" s="3"/>
-      <c r="D271" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D271" s="3"/>
       <c r="E271" s="3" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="F271" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G271" s="3">
-        <v>29000</v>
+        <v>25600</v>
       </c>
       <c r="H271" s="3" t="s">
-        <v>701</v>
-[...1 lines deleted...]
-      <c r="I271" s="3"/>
+        <v>708</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>704</v>
+      </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>48</v>
       </c>
       <c r="B272" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C272" s="3"/>
       <c r="D272" s="3"/>
       <c r="E272" s="3" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="F272" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G272" s="3">
-        <v>34900</v>
+        <v>30900</v>
       </c>
       <c r="H272" s="3" t="s">
-        <v>701</v>
-[...1 lines deleted...]
-      <c r="I272" s="3"/>
+        <v>710</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>48</v>
       </c>
       <c r="B273" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C273" s="3"/>
       <c r="D273" s="3"/>
       <c r="E273" s="3" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="F273" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G273" s="3">
-        <v>59900</v>
+        <v>23900</v>
       </c>
       <c r="H273" s="3" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="I273" s="3"/>
+        <v>711</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>48</v>
       </c>
       <c r="B274" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C274" s="3"/>
       <c r="D274" s="3"/>
       <c r="E274" s="3" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F274" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G274" s="3">
-        <v>64900</v>
+        <v>26600</v>
       </c>
       <c r="H274" s="3" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="I274" s="3"/>
+        <v>713</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>48</v>
       </c>
       <c r="B275" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C275" s="3"/>
       <c r="D275" s="3"/>
       <c r="E275" s="3" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="F275" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G275" s="3">
-        <v>34900</v>
+        <v>29600</v>
       </c>
       <c r="H275" s="3" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="I275" s="3" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>48</v>
       </c>
       <c r="B276" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C276" s="3"/>
       <c r="D276" s="3"/>
       <c r="E276" s="3" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="F276" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G276" s="3">
-        <v>64900</v>
+        <v>25600</v>
       </c>
       <c r="H276" s="3" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="I276" s="3"/>
+        <v>717</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>48</v>
       </c>
       <c r="B277" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C277" s="3"/>
       <c r="D277" s="3"/>
       <c r="E277" s="3" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="F277" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H277" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G277" s="3">
+        <v>27600</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>719</v>
+      </c>
       <c r="I277" s="3" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B278" t="s">
-        <v>711</v>
-[...6 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="C278" s="3"/>
+      <c r="D278" s="3"/>
       <c r="E278" s="3" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="F278" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G278" s="3">
+        <v>23300</v>
       </c>
       <c r="H278" s="3" t="s">
-        <v>86</v>
+        <v>721</v>
       </c>
       <c r="I278" s="3" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B279" t="s">
-        <v>714</v>
-[...6 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="C279" s="3"/>
+      <c r="D279" s="3"/>
       <c r="E279" s="3" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="F279" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G279" s="3">
+        <v>29600</v>
       </c>
       <c r="H279" s="3" t="s">
-        <v>86</v>
+        <v>723</v>
       </c>
       <c r="I279" s="3" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B280" t="s">
-        <v>716</v>
-[...6 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="C280" s="3"/>
+      <c r="D280" s="3"/>
       <c r="E280" s="3" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="F280" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G280" s="3">
+        <v>23300</v>
       </c>
       <c r="H280" s="3" t="s">
-        <v>86</v>
+        <v>725</v>
       </c>
       <c r="I280" s="3" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B281" t="s">
-        <v>718</v>
-[...3 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="C281" s="3"/>
       <c r="D281" s="3"/>
       <c r="E281" s="3" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="F281" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H281" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G281" s="3">
+        <v>29600</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>727</v>
+      </c>
       <c r="I281" s="3" t="s">
-        <v>719</v>
+        <v>54</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
-        <v>476</v>
+        <v>48</v>
       </c>
       <c r="B282" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="C282" s="3"/>
-      <c r="D282" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D282" s="3"/>
       <c r="E282" s="3" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="F282" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I282" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G282" s="3">
+        <v>26600</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>48</v>
       </c>
       <c r="B283" t="s">
-        <v>723</v>
+        <v>701</v>
       </c>
       <c r="C283" s="3"/>
-      <c r="D283" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D283" s="3"/>
       <c r="E283" s="3" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="F283" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I283" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G283" s="3">
+        <v>29600</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="B284" t="s">
-        <v>725</v>
+        <v>701</v>
       </c>
       <c r="C284" s="3"/>
-      <c r="D284" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D284" s="3"/>
       <c r="E284" s="3" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="F284" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H284" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G284" s="3">
+        <v>29900</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>732</v>
+      </c>
       <c r="I284" s="3" t="s">
-        <v>520</v>
+        <v>54</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>48</v>
       </c>
       <c r="B285" t="s">
-        <v>727</v>
+        <v>701</v>
       </c>
       <c r="C285" s="3"/>
-      <c r="D285" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D285" s="3"/>
       <c r="E285" s="3" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="F285" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I285" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G285" s="3">
+        <v>31900</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="I285" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B286" t="s">
-        <v>729</v>
+        <v>701</v>
       </c>
       <c r="C286" s="3"/>
-      <c r="D286" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D286" s="3"/>
       <c r="E286" s="3" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="F286" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H286" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G286" s="3">
+        <v>29900</v>
+      </c>
+      <c r="H286" s="3" t="s">
+        <v>734</v>
+      </c>
       <c r="I286" s="3" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>48</v>
       </c>
       <c r="B287" t="s">
-        <v>731</v>
+        <v>701</v>
       </c>
       <c r="C287" s="3"/>
-      <c r="D287" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D287" s="3"/>
       <c r="E287" s="3" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F287" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I287" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G287" s="3">
+        <v>31900</v>
+      </c>
+      <c r="H287" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="I287" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
-        <v>600</v>
+        <v>48</v>
       </c>
       <c r="B288" t="s">
-        <v>733</v>
-[...6 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="C288" s="3"/>
+      <c r="D288" s="3"/>
       <c r="E288" s="3" t="s">
         <v>736</v>
       </c>
       <c r="F288" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I288" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G288" s="3">
+        <v>25900</v>
+      </c>
+      <c r="H288" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="I288" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B289" t="s">
+        <v>701</v>
+      </c>
+      <c r="C289" s="3"/>
+      <c r="D289" s="3"/>
+      <c r="E289" s="3" t="s">
         <v>737</v>
       </c>
-      <c r="C289" s="3"/>
-[...5 lines deleted...]
-      </c>
       <c r="F289" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H289" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G289" s="3">
+        <v>31900</v>
+      </c>
+      <c r="H289" s="3" t="s">
+        <v>735</v>
+      </c>
       <c r="I289" s="3" t="s">
-        <v>696</v>
+        <v>54</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B290" t="s">
-        <v>740</v>
+        <v>701</v>
       </c>
       <c r="C290" s="3"/>
-      <c r="D290" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D290" s="3"/>
       <c r="E290" s="3" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F290" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G290" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H290" s="3"/>
-      <c r="I290" s="3"/>
+      <c r="I290" s="3" t="s">
+        <v>265</v>
+      </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
-        <v>101</v>
+        <v>285</v>
       </c>
       <c r="B291" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C291" s="3"/>
       <c r="D291" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E291" s="3" t="s">
-        <v>103</v>
+        <v>740</v>
       </c>
       <c r="F291" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G291" s="3">
-        <v>13000</v>
-[...6 lines deleted...]
-      </c>
+        <v>20900</v>
+      </c>
+      <c r="H291" s="3"/>
+      <c r="I291" s="3"/>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
-        <v>101</v>
+        <v>285</v>
       </c>
       <c r="B292" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C292" s="3"/>
       <c r="D292" s="3"/>
       <c r="E292" s="3" t="s">
-        <v>105</v>
+        <v>741</v>
       </c>
       <c r="F292" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G292" s="3">
-        <v>26000</v>
-[...6 lines deleted...]
-      </c>
+        <v>25600</v>
+      </c>
+      <c r="H292" s="3"/>
+      <c r="I292" s="3"/>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
-        <v>101</v>
+        <v>285</v>
       </c>
       <c r="B293" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C293" s="3"/>
       <c r="D293" s="3"/>
       <c r="E293" s="3" t="s">
-        <v>142</v>
+        <v>742</v>
       </c>
       <c r="F293" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G293" s="3">
-        <v>19500</v>
-[...6 lines deleted...]
-      </c>
+        <v>33600</v>
+      </c>
+      <c r="H293" s="3"/>
+      <c r="I293" s="3"/>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
-        <v>101</v>
+        <v>285</v>
       </c>
       <c r="B294" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C294" s="3"/>
       <c r="D294" s="3"/>
       <c r="E294" s="3" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="F294" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G294" s="3">
-        <v>39000</v>
-[...6 lines deleted...]
-      </c>
+        <v>41900</v>
+      </c>
+      <c r="H294" s="3"/>
+      <c r="I294" s="3"/>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
-        <v>82</v>
+        <v>285</v>
       </c>
       <c r="B295" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="C295" s="3"/>
-      <c r="D295" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D295" s="3"/>
       <c r="E295" s="3" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="F295" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G295" s="3">
+        <v>51100</v>
       </c>
       <c r="H295" s="3"/>
-      <c r="I295" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I295" s="3"/>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
-        <v>31</v>
+        <v>285</v>
       </c>
       <c r="B296" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="C296" s="3"/>
-      <c r="D296" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D296" s="3"/>
       <c r="E296" s="3" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="F296" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G296" s="3">
+        <v>62900</v>
       </c>
       <c r="H296" s="3"/>
-      <c r="I296" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I296" s="3"/>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="B297" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="C297" s="3"/>
       <c r="D297" s="3" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="E297" s="3" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="F297" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>22900</v>
+        <v>14</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H297" s="3"/>
-      <c r="I297" s="3"/>
+      <c r="I297" s="3" t="s">
+        <v>749</v>
+      </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
-        <v>252</v>
+        <v>85</v>
       </c>
       <c r="B298" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="C298" s="3"/>
       <c r="D298" s="3" t="s">
-        <v>755</v>
+        <v>12</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="F298" s="3" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="H298" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G298" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H298" s="3" t="s">
+        <v>89</v>
+      </c>
       <c r="I298" s="3" t="s">
-        <v>757</v>
+        <v>90</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
-        <v>252</v>
+        <v>43</v>
       </c>
       <c r="B299" t="s">
-        <v>754</v>
-[...1 lines deleted...]
-      <c r="C299" s="3"/>
+        <v>752</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>753</v>
+      </c>
       <c r="D299" s="3"/>
       <c r="E299" s="3" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="F299" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G299" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H299" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="I299" s="3"/>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
-        <v>252</v>
+        <v>85</v>
       </c>
       <c r="B300" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C300" s="3"/>
-      <c r="D300" s="3"/>
+      <c r="D300" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E300" s="3" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="F300" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>292000</v>
+        <v>14</v>
+      </c>
+      <c r="G300" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H300" s="3"/>
-      <c r="I300" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I300" s="3"/>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
-        <v>252</v>
+        <v>48</v>
       </c>
       <c r="B301" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-      <c r="D301" s="3"/>
+        <v>758</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E301" s="3" t="s">
         <v>760</v>
       </c>
       <c r="F301" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>319000</v>
+        <v>14</v>
+      </c>
+      <c r="G301" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H301" s="3"/>
-      <c r="I301" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I301" s="3"/>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
-        <v>252</v>
+        <v>48</v>
       </c>
       <c r="B302" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="C302" s="3"/>
-      <c r="D302" s="3"/>
+      <c r="D302" s="3" t="s">
+        <v>762</v>
+      </c>
       <c r="E302" s="3" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F302" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G302" s="3">
-        <v>523000</v>
-[...4 lines deleted...]
-      </c>
+        <v>29000</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="I302" s="3"/>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
-        <v>252</v>
+        <v>48</v>
       </c>
       <c r="B303" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="C303" s="3"/>
       <c r="D303" s="3"/>
       <c r="E303" s="3" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="F303" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G303" s="3">
+        <v>34900</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="I303" s="3"/>
     </row>
     <row r="304" spans="1:9">
+      <c r="A304" t="s">
+        <v>48</v>
+      </c>
       <c r="B304" t="s">
-        <v>763</v>
-[...3 lines deleted...]
-      </c>
+        <v>761</v>
+      </c>
+      <c r="C304" s="3"/>
       <c r="D304" s="3"/>
       <c r="E304" s="3" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="F304" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H304" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G304" s="3">
+        <v>59900</v>
+      </c>
+      <c r="H304" s="3" t="s">
+        <v>767</v>
+      </c>
       <c r="I304" s="3"/>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B305" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="C305" s="3"/>
-      <c r="D305" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D305" s="3"/>
       <c r="E305" s="3" t="s">
         <v>768</v>
       </c>
       <c r="F305" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G305" s="3">
-        <v>37900</v>
+        <v>64900</v>
       </c>
       <c r="H305" s="3" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="I305" s="3"/>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B306" t="s">
+        <v>761</v>
+      </c>
+      <c r="C306" s="3"/>
+      <c r="D306" s="3"/>
+      <c r="E306" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G306" s="3">
+        <v>34900</v>
+      </c>
+      <c r="H306" s="3" t="s">
         <v>770</v>
       </c>
-      <c r="C306" s="3"/>
-[...13 lines deleted...]
-      <c r="I306" s="3"/>
+      <c r="I306" s="3" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B307" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="C307" s="3"/>
       <c r="D307" s="3"/>
       <c r="E307" s="3" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="F307" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G307" s="3">
-        <v>134900</v>
-[...1 lines deleted...]
-      <c r="H307" s="3"/>
+        <v>64900</v>
+      </c>
+      <c r="H307" s="3" t="s">
+        <v>772</v>
+      </c>
       <c r="I307" s="3"/>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B308" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="C308" s="3"/>
       <c r="D308" s="3"/>
       <c r="E308" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G308" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H308" s="3"/>
+      <c r="I308" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" t="s">
+        <v>9</v>
+      </c>
+      <c r="B309" t="s">
         <v>774</v>
       </c>
-      <c r="F308" s="3" t="s">
-[...6 lines deleted...]
-      <c r="I308" s="3"/>
+      <c r="C309" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E309" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="F309" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G309" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H309" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I309" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310" t="s">
+        <v>9</v>
+      </c>
+      <c r="B310" t="s">
+        <v>777</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G310" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H310" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I310" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311" t="s">
+        <v>9</v>
+      </c>
+      <c r="B311" t="s">
+        <v>779</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E311" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="F311" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G311" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H311" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I311" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312" t="s">
+        <v>43</v>
+      </c>
+      <c r="B312" t="s">
+        <v>781</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D312" s="3"/>
+      <c r="E312" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H312" s="3"/>
+      <c r="I312" s="3" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313" t="s">
+        <v>525</v>
+      </c>
+      <c r="B313" t="s">
+        <v>784</v>
+      </c>
+      <c r="C313" s="3"/>
+      <c r="D313" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E313" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="F313" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G313" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H313" s="3"/>
+      <c r="I313" s="3"/>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314" t="s">
+        <v>48</v>
+      </c>
+      <c r="B314" t="s">
+        <v>786</v>
+      </c>
+      <c r="C314" s="3"/>
+      <c r="D314" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="F314" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G314" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H314" s="3"/>
+      <c r="I314" s="3"/>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315" t="s">
+        <v>85</v>
+      </c>
+      <c r="B315" t="s">
+        <v>788</v>
+      </c>
+      <c r="C315" s="3"/>
+      <c r="D315" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="F315" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G315" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H315" s="3"/>
+      <c r="I315" s="3" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316" t="s">
+        <v>48</v>
+      </c>
+      <c r="B316" t="s">
+        <v>790</v>
+      </c>
+      <c r="C316" s="3"/>
+      <c r="D316" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E316" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="F316" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G316" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H316" s="3"/>
+      <c r="I316" s="3"/>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317" t="s">
+        <v>43</v>
+      </c>
+      <c r="B317" t="s">
+        <v>792</v>
+      </c>
+      <c r="C317" s="3"/>
+      <c r="D317" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="F317" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G317" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H317" s="3"/>
+      <c r="I317" s="3" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9">
+      <c r="A318" t="s">
+        <v>48</v>
+      </c>
+      <c r="B318" t="s">
+        <v>794</v>
+      </c>
+      <c r="C318" s="3"/>
+      <c r="D318" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="F318" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G318" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H318" s="3"/>
+      <c r="I318" s="3"/>
+    </row>
+    <row r="319" spans="1:9">
+      <c r="A319" t="s">
+        <v>663</v>
+      </c>
+      <c r="B319" t="s">
+        <v>796</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="F319" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G319" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H319" s="3"/>
+      <c r="I319" s="3"/>
+    </row>
+    <row r="320" spans="1:9">
+      <c r="A320" t="s">
+        <v>43</v>
+      </c>
+      <c r="B320" t="s">
+        <v>800</v>
+      </c>
+      <c r="C320" s="3"/>
+      <c r="D320" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H320" s="3"/>
+      <c r="I320" s="3" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9">
+      <c r="A321" t="s">
+        <v>25</v>
+      </c>
+      <c r="B321" t="s">
+        <v>803</v>
+      </c>
+      <c r="C321" s="3"/>
+      <c r="D321" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="E321" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="F321" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G321" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H321" s="3"/>
+      <c r="I321" s="3"/>
+    </row>
+    <row r="322" spans="1:9">
+      <c r="A322" t="s">
+        <v>134</v>
+      </c>
+      <c r="B322" t="s">
+        <v>806</v>
+      </c>
+      <c r="C322" s="3"/>
+      <c r="D322" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E322" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F322" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G322" s="3">
+        <v>13000</v>
+      </c>
+      <c r="H322" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="I322" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9">
+      <c r="A323" t="s">
+        <v>134</v>
+      </c>
+      <c r="B323" t="s">
+        <v>806</v>
+      </c>
+      <c r="C323" s="3"/>
+      <c r="D323" s="3"/>
+      <c r="E323" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F323" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G323" s="3">
+        <v>26000</v>
+      </c>
+      <c r="H323" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="I323" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9">
+      <c r="A324" t="s">
+        <v>134</v>
+      </c>
+      <c r="B324" t="s">
+        <v>806</v>
+      </c>
+      <c r="C324" s="3"/>
+      <c r="D324" s="3"/>
+      <c r="E324" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G324" s="3">
+        <v>19500</v>
+      </c>
+      <c r="H324" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="I324" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9">
+      <c r="A325" t="s">
+        <v>134</v>
+      </c>
+      <c r="B325" t="s">
+        <v>806</v>
+      </c>
+      <c r="C325" s="3"/>
+      <c r="D325" s="3"/>
+      <c r="E325" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="F325" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G325" s="3">
+        <v>39000</v>
+      </c>
+      <c r="H325" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I325" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9">
+      <c r="A326" t="s">
+        <v>85</v>
+      </c>
+      <c r="B326" t="s">
+        <v>808</v>
+      </c>
+      <c r="C326" s="3"/>
+      <c r="D326" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E326" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="F326" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G326" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H326" s="3"/>
+      <c r="I326" s="3" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327" t="s">
+        <v>31</v>
+      </c>
+      <c r="B327" t="s">
+        <v>810</v>
+      </c>
+      <c r="C327" s="3"/>
+      <c r="D327" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G327" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H327" s="3"/>
+      <c r="I327" s="3" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9">
+      <c r="A328" t="s">
+        <v>25</v>
+      </c>
+      <c r="B328" t="s">
+        <v>814</v>
+      </c>
+      <c r="C328" s="3"/>
+      <c r="D328" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="E328" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G328" s="3">
+        <v>22900</v>
+      </c>
+      <c r="H328" s="3"/>
+      <c r="I328" s="3"/>
+    </row>
+    <row r="329" spans="1:9">
+      <c r="A329" t="s">
+        <v>285</v>
+      </c>
+      <c r="B329" t="s">
+        <v>817</v>
+      </c>
+      <c r="C329" s="3"/>
+      <c r="D329" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="E329" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="F329" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G329" s="3">
+        <v>165000</v>
+      </c>
+      <c r="H329" s="3"/>
+      <c r="I329" s="3" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9">
+      <c r="A330" t="s">
+        <v>285</v>
+      </c>
+      <c r="B330" t="s">
+        <v>817</v>
+      </c>
+      <c r="C330" s="3"/>
+      <c r="D330" s="3"/>
+      <c r="E330" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="F330" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G330" s="3">
+        <v>296000</v>
+      </c>
+      <c r="H330" s="3"/>
+      <c r="I330" s="3" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9">
+      <c r="A331" t="s">
+        <v>285</v>
+      </c>
+      <c r="B331" t="s">
+        <v>817</v>
+      </c>
+      <c r="C331" s="3"/>
+      <c r="D331" s="3"/>
+      <c r="E331" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G331" s="3">
+        <v>299000</v>
+      </c>
+      <c r="H331" s="3"/>
+      <c r="I331" s="3" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9">
+      <c r="A332" t="s">
+        <v>285</v>
+      </c>
+      <c r="B332" t="s">
+        <v>817</v>
+      </c>
+      <c r="C332" s="3"/>
+      <c r="D332" s="3"/>
+      <c r="E332" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="F332" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G332" s="3">
+        <v>350000</v>
+      </c>
+      <c r="H332" s="3"/>
+      <c r="I332" s="3" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9">
+      <c r="A333" t="s">
+        <v>285</v>
+      </c>
+      <c r="B333" t="s">
+        <v>817</v>
+      </c>
+      <c r="C333" s="3"/>
+      <c r="D333" s="3"/>
+      <c r="E333" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="F333" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G333" s="3">
+        <v>570000</v>
+      </c>
+      <c r="H333" s="3"/>
+      <c r="I333" s="3" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9">
+      <c r="A334" t="s">
+        <v>285</v>
+      </c>
+      <c r="B334" t="s">
+        <v>817</v>
+      </c>
+      <c r="C334" s="3"/>
+      <c r="D334" s="3"/>
+      <c r="E334" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="F334" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G334" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H334" s="3"/>
+      <c r="I334" s="3" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9">
+      <c r="B335" t="s">
+        <v>826</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="D335" s="3"/>
+      <c r="E335" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="F335" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G335" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H335" s="3"/>
+      <c r="I335" s="3"/>
+    </row>
+    <row r="336" spans="1:9">
+      <c r="A336" t="s">
+        <v>25</v>
+      </c>
+      <c r="B336" t="s">
+        <v>829</v>
+      </c>
+      <c r="C336" s="3"/>
+      <c r="D336" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G336" s="3">
+        <v>39900</v>
+      </c>
+      <c r="H336" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="I336" s="3"/>
+    </row>
+    <row r="337" spans="1:9">
+      <c r="A337" t="s">
+        <v>25</v>
+      </c>
+      <c r="B337" t="s">
+        <v>833</v>
+      </c>
+      <c r="C337" s="3"/>
+      <c r="D337" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="E337" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="F337" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G337" s="3">
+        <v>49900</v>
+      </c>
+      <c r="H337" s="3"/>
+      <c r="I337" s="3"/>
+    </row>
+    <row r="338" spans="1:9">
+      <c r="A338" t="s">
+        <v>25</v>
+      </c>
+      <c r="B338" t="s">
+        <v>833</v>
+      </c>
+      <c r="C338" s="3"/>
+      <c r="D338" s="3"/>
+      <c r="E338" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G338" s="3">
+        <v>134900</v>
+      </c>
+      <c r="H338" s="3"/>
+      <c r="I338" s="3"/>
+    </row>
+    <row r="339" spans="1:9">
+      <c r="A339" t="s">
+        <v>25</v>
+      </c>
+      <c r="B339" t="s">
+        <v>833</v>
+      </c>
+      <c r="C339" s="3"/>
+      <c r="D339" s="3"/>
+      <c r="E339" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="F339" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G339" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H339" s="3"/>
+      <c r="I339" s="3"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">