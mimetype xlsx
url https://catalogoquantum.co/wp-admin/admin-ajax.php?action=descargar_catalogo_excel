--- v5 (2026-07-04)
+++ v6 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="838">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="853">
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Terminos y Condiciones</t>
   </si>
   <si>
     <t>Cobertura</t>
   </si>
   <si>
     <t>Bono</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
@@ -298,62 +298,50 @@
   <si>
     <t>Bono valido solo para compras en tiendas físicas a nivel nacional en Colombia. El bono corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. Redención máxima hasta la fecha de vencimiento únicamente según la información contenida en el bono. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. La vigencia de este bono es de un año a partir de la fecha de descarga. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Calzado Bucaramanga Bono Plata</t>
   </si>
   <si>
     <t>Dotación</t>
   </si>
   <si>
     <t>Calzatodo</t>
   </si>
   <si>
     <t>El bono es válido solo para compras en tiendas físicas. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en tienda si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Calzatodo – Bono Plata</t>
   </si>
   <si>
     <t>$10.000-$5.000.000</t>
   </si>
   <si>
     <t>*No aplica en franquicias * Multiplos de 50</t>
   </si>
   <si>
-    <t>Canoa taberna Japonesa</t>
-[...10 lines deleted...]
-  <si>
     <t>Carulla</t>
   </si>
   <si>
     <t>Debes acercarte a cualquier Almacén del Grupo Éxito PASADAS 48 HORAS HÁBILES DESPUÉS DE RECIBIR ESTE BONO. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SINO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén en las Cajas registradoras presentar la CÉDULA ORIGINAL e indicar pago con el CONVENIO NO 652. Con tu bono puedes pagar tu compra o reclamar el saldo en tarjeta regalo. ¡Importante! El bono es personal e intransferible ya que se carga a la cedula del portador. LOS BONOS SE DEBEN REDIMIR EN SU TOTALIDAD, no se pueden hacer compras inferiores al monto del bono, pero si puedes cancelar el excedente con otro medio de pago. La vigencia de este bono es de un año a partir de la descarga. Para soporte o ampliar información contáctenos a soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Carulla – Bono Plata</t>
   </si>
   <si>
     <t>Multiplos de 5</t>
   </si>
   <si>
     <t>Parqueaderos y Movilidad</t>
   </si>
   <si>
     <t>CDA BOGOTA SEDE NORTE</t>
   </si>
   <si>
     <t>El bono corresponde únicamente al servicio indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo. La redención del bono está sujeta a las condiciones del establecimiento los cuales pueden ser consultados en el siguiente link https://bit.ly/46C1WqM, No acumulable con otras promociones o descuentos. En caso de pérdida, robo o extravío, el bono no será reemplazado ni bloqueado. Una vez vencida la fecha de vigencia, el bono perderá automáticamente su validez y no podrá ser utilizado. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>CDA Toberín Calle 166 # 22-13</t>
   </si>
   <si>
     <t>Revisión Técnico Mecánica Motos</t>
@@ -412,54 +400,63 @@
   <si>
     <t>Revisión Técnico Mecánica Eléctrico Particular CDA CALLE 80</t>
   </si>
   <si>
     <t>Revisión Técnico Mecánica Motos CDA CALLE 80</t>
   </si>
   <si>
     <t>Revisión Técnico Mecánica Vehículo Particular CDA CLLE 80</t>
   </si>
   <si>
     <t>CDA MOVILIDAD COLOMBIA</t>
   </si>
   <si>
     <t>Cota - Cundinamarca</t>
   </si>
   <si>
     <t>Revisión Técnico Mecánica Motos CDA COTA</t>
   </si>
   <si>
     <t>Revisión Técnico Mecánica Vehículo Particular CDA COTA</t>
   </si>
   <si>
     <t>Revisión Técnico Mecánica Eléctrico Particular CDA COTA</t>
   </si>
   <si>
+    <t>Chamela</t>
+  </si>
+  <si>
+    <t>Este BONO REGALO es un documento al portador redimible en cualquier tienda física CHAMELA. El bono corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. Este bono no será aceptado si presenta adulteraciones de cualquier índole, deterioro o no cumple con las características de seguridad requeridas. Redención máxima hasta la fecha de vencimiento únicamente según la información contenida en el bono. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. La vigencia de este bono es de un a partir de la fecha de descarga. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Chamela Bono Plata</t>
+  </si>
+  <si>
     <t>Champion</t>
   </si>
   <si>
-    <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá - C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
+    <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá – Outlet de las Américas, Av. Américas # 62-84, local 1-09 y Sopó – Outlet Arauco, Kilómetro 21 vía Briceño-Sopó, local 7. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Bogotá y Barranquilla</t>
   </si>
   <si>
     <t>Champion Bono Plata</t>
   </si>
   <si>
     <t>Tarjeta Regalo (Gift Card) es un documento al portador. No negociable ni canjeable por dinero en efectivo. El valor cargado en la tarjeta regalo está estipulado en COP (pesos colombianos). La Tarjeta concede a su tenedor la posibilidad de adquirir, según el saldo disponible, los productos que en ese momento estén a la venta únicamente en las siguientes tiendas físicas de New Balance: Bogotá – C.C. Santafe local 1-112/113 / C.C. Gran Estación local 1-091 / C.C. Parque La Colina local 225 / C.C. Multiplaza local B-153B y Barranquilla – C.C. Viva local 111 A. Dentro de las 12 horas siguientes a la compra de la Tarjeta Regalo Digital recibirá en el correo electrónico suministrado por el cliente el código de la tarjeta regalo. En caso de no hacer uso total del valor, el saldo quedará disponible en la tarjeta para futuras compras dentro del plazo establecido de un (1) año a partir de la activación. Si la compra es de un mayor valor al saldo del Tarjeta Regalo Digital, el excedente podrá ser pagado con cualquier otro medio de pago disponible en la tienda donde vaya a realizar la compra. Los productos adquiridos con la tarjeta regalo tendrán derecho a cambio o garantía según parámetros definidos en la factura de venta que recibe el cliente. En caso que al momento de solicitar el cambio o garantía por otro artículo, este no lo haya disponible o no encuentre uno del gusto del cliente, se le generará otra tarjeta regalo digital con el valor del monto del producto que aplique. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Entretenimiento</t>
   </si>
   <si>
     <t>Cine Colombia</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D</t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026.
 Cobertura: Nacional, No aplica para teatro Lumina, no aplica para contenido alternativo, ópera, teatro, ballet, conciertos u otros diferentes de películas cinematográficas.</t>
   </si>
   <si>
     <t>Entrada a Cine Doble 2D</t>
@@ -548,50 +545,62 @@
   <si>
     <t>Cineco Pass Confitería Cine Fan Doble</t>
   </si>
   <si>
     <t>2 CRISPETAS SAL 100 g + 2 GASEOSAS 960 ml</t>
   </si>
   <si>
     <t>Cine Multiplex</t>
   </si>
   <si>
     <t>C.C. Villacentro, Av. 40 #16B 59 Local 70, Villavicencio, Meta</t>
   </si>
   <si>
     <t>Cinemultiplex Confiteria Cine</t>
   </si>
   <si>
     <t>Una (1) crispeta pequeña de 46 onzas, un (1) perro caliente y una (1) gaseosa pequeña de 22Onz</t>
   </si>
   <si>
     <t>Entrada a Cine Sencilla 2D Cinemultiplex</t>
   </si>
   <si>
     <t>El bono es válido para una boleta en localidad general 2D (No aplica para sillas VIP). Para películas cinematográficas (excluyendo contenidos alternativos) únicamente según la información contenida en el bono. Los bonos para películas en formato 2D no son válidos para películas en formato 3D. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Recuerde por favor que luego de emitido el bono, la responsabilidad es del cliente titular. No es acumulable con otras promociones o descuentos. Prohibida su venta o canje por dinero. En caso de pérdida o robo no es posible realizar el bloqueo del mismo. No aplica cómo medio de pago en página web. Bono válido únicamente en Villavicencio en la Av. 40 # 16 B 159 local 70 del Centro Comercial Villacentro. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
   </si>
   <si>
+    <t>Cinemultiplex Confiteria Cine Para Dos</t>
+  </si>
+  <si>
+    <t>Presente este bono en el punto de venta de confitería de Cinemultiplex Villacentro y reclame dos (2) crispetas pequeñas de 46 onzas, dos (2) perros calientes y dos (2) gaseosas pequeñas de 22Onz. (Puede presentarlo desde su dispositivo móvil).</t>
+  </si>
+  <si>
+    <t>Entrada a Cine Doble 2D Cinemultiplex</t>
+  </si>
+  <si>
+    <t>Entrada a Cine Doble 2D Presente este bono en la taquilla de las salas de cine Cinemultiplex Villacentro y disfrute de la película de su elección (Puede presentarlo desde su dispositivo móvil). Disfruta de lo mejor del séptimo arte en las exclusivas salas de Cine Cinemultiplex Villacentro.</t>
+  </si>
+  <si>
     <t>Cineland</t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026</t>
   </si>
   <si>
     <t>Entrada a cine sencilla 3D</t>
   </si>
   <si>
     <t>Entrada a cine doble 3D</t>
   </si>
   <si>
     <t>Cinelad Confitería Combo 1</t>
   </si>
   <si>
     <t>Crispeta pequeña (85 gr), Gaseosa pequeña (16 oz</t>
   </si>
   <si>
     <t>Cineland Combo Infantil</t>
   </si>
   <si>
     <t>Crispeta pequeña (85 gr), Gaseosa pequeña (16 oz), Chocolatina</t>
   </si>
   <si>
     <t>Cineland Confiteria Cine</t>
@@ -654,57 +663,57 @@
   <si>
     <t>Sillas completamente reclinables y con descansa pies, Snack bar y servicio a la sala, Exclusividad y gran variedad de comidas y bebidas tipo gourmet, Lounge para esperar el inicio de la película.</t>
   </si>
   <si>
     <t>Cinemark Confiteria Combo 1</t>
   </si>
   <si>
     <t>1 gaseosa mediana 532 ml + 1 crispeta de 100 gramos</t>
   </si>
   <si>
     <t>Cinemark Confitería Combo 1 Doble</t>
   </si>
   <si>
     <t>2 Crispetas Pequeñas Bolsa 100 Gr + 2 Gaseosas 532ml</t>
   </si>
   <si>
     <t>Cinemark Confitería Combo 2</t>
   </si>
   <si>
     <t>1 GASEOSA PEQUEÑA DE 384 ML + 1 PERRO CALIENTE</t>
   </si>
   <si>
     <t>Cinemark Confiteria Combo 3</t>
   </si>
   <si>
-    <t>1 gaseosa de 384 ml + 1 Crispeta pequeña de 100 g + 1 perro caliente</t>
+    <t>1 gaseosa de 534 ml + 1 Crispeta pequeña de 100 g + 1 perro caliente</t>
   </si>
   <si>
     <t>Cinemark Confitería Combo 3 Doble</t>
   </si>
   <si>
-    <t>1 GASEOSA MEDIANA DE 384 ML + 1 CRISPETA PEQUEÑA DE 100 G + 1 PERRO CALIENTE</t>
+    <t>2 GASEOSAS MEDIANAS DE 534 ML + 2 CRISPETAS PEQUEÑAS DE 100 G + 2 PERROS CALIENTES</t>
   </si>
   <si>
     <t>Cinemark Confiteria Combo Infantil</t>
   </si>
   <si>
     <t>1 GASEOSA PEQUEÑA DE 384 ML + CAJA INFANTIL DE CRISPETAS + 1 CHOCOLATINA JET 11 G</t>
   </si>
   <si>
     <t>Cinemark Confiteria Combo Infantil Doble</t>
   </si>
   <si>
     <t>Dos (2) cajas infantil + dos (2) Gaseosas 16 onz + dos (2) Chocolatinas Jet 11 gr</t>
   </si>
   <si>
     <t>Cinepolis</t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
 Cobertura: Nacional.
 No aplica para sillas preferenciales ni funciones 3D, 4D, VIP u otros formatos. No aplica para reserva en el teatro.
  </t>
   </si>
   <si>
     <t>*Los precios estarán sujetos a cambios durante el primer trimestre del 2026
 Cobertura: Nacional.
@@ -1120,50 +1129,74 @@
     <t>Easy</t>
   </si>
   <si>
     <t>BONO Válido únicamente en los puntos Easy, acércate a la caja para pagar tus compras indicando que cuentas con un bono virtual redimible por el CREDITO BONO FINANCIERO. Indicar el monto del bono a redimir, el código de validación que se le asigne debe de contar con quince (15) dígitos, Si la compra supera el valor del bono se puede pagar la diferencia utilizando otros medios de pago, No se realizarán devoluciones de dinero si su compra es por un valor menor, Redención válida una sola vez. Prohibida su venta o canje por dinero, No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Easy – Bono Plata</t>
   </si>
   <si>
     <t>Bono Plata Easy</t>
   </si>
   <si>
     <t>BONO Válido únicamente en los puntos Easy, acércate a la caja para pagar tus compras indicando que cuentas con un bono virtual redimible por el CREDITO BONO FINANCIERO. Indicar el monto del bono a redimir, el código de validación que se le asigne debe de contar con quince (15) dígitos, Si la compra supera el valor del bono se puede pagar la diferencia utilizando otros medios de pago, No se realizarán devoluciones de dinero si su compra es por un valor menor, Redención válida una sola vez. Prohibida su venta o canje por dinero, No acumulable con otras promociones o descuentos. La pérdida de este BONO no tendrá reemplazo. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532 o a la línea nacional .</t>
   </si>
   <si>
     <t>Efecty</t>
   </si>
   <si>
     <t>Bono valido para redimir en Punto Efecty pasadas 48 HORAS HABILES después de recibir este bono, debe presentar documento de identidad para la redención del mismo. El valor del bono corresponde al monto expresado en el mismo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un mes a partir de la descarga. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Efecty – Bono Plata</t>
   </si>
   <si>
     <t>Pre-compra, comisión 10%, multiplos de 5</t>
+  </si>
+  <si>
+    <t>El Colombiano</t>
+  </si>
+  <si>
+    <t>Una vez recibido este bono puede adquirir su suscripción a través del Call Center (604 3393333), sitio web, chat bot o personal autorizado de El Colombiano. El servicio se activará dentro de los cinco (5) días hábiles posteriores a la confirmación del pago. El Colombiano ofrece entregas diarias (lunes a domingo) o de fin de semana (viernes a domingo). La entrega se realiza bajo puerta o en portería según la dirección suministrada, la cual debe estar dentro de nuestra zona de cobertura. En planes específicos (excepto duración indefinida), podrá registrar una dirección alterna para los fines de semana. Solo se realizarán reembolsos en casos de fallas reiterativas del servicio debidamente probadas, ejercicio del derecho de retracto o terminación anticipada por parte de La Compañía. La cancelación unilateral por parte del suscriptor no genera devolución de dinero. Para cualquier duda adicional o gestión de su cuenta, puede comunicarse con El Colombiano (604) 3393333 en los horarios de atención establecidos. Mayor información sobre suscripciones en su página web. Para soporte o mayor información en el proceso de redención del bono, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>El Colombiano 12 meses – Servicio diario</t>
+  </si>
+  <si>
+    <t>Doce (12) meses - servicio diario - Con Renovación Automática con cargo a la Tarjeta de crédito y/o con cuenta registrada en la compañía. Lunes a Domingo</t>
+  </si>
+  <si>
+    <t>El Colombiano 6 meses – Servicio diario</t>
+  </si>
+  <si>
+    <t>Seis (6) meses. servicio diario. Con Renovación Automática con cargo a la tarjeta de crédito y/o cuenta registrada en la compañía. Lunes a Domingo</t>
+  </si>
+  <si>
+    <t>El Colombiano mensualidad – Servicio diario</t>
+  </si>
+  <si>
+    <t>Termino indefinido – Tiene una Duración indefinida, con pago mensual con tarjeta de crédito y/o cuenta bancaria registrada en la compañía. Lunes a Domingo</t>
   </si>
   <si>
     <t>El Corral</t>
   </si>
   <si>
     <t>Válido únicamente en los restaurantes de EL CORRAL. Excepto (CORRAL CORFERIAS, CORRAL EVENTOS, CORRAL FOOD TRUCK Y CORRAL SAN ANDRES) No aplica para los puntos de venta de El Corral Gourmet. NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>El Corral – Bono Plata</t>
   </si>
   <si>
     <t>El Corral Gourmet</t>
   </si>
   <si>
     <t>Válido únicamente los restaurantes de EL CORRAL GOURMET, No aplica para los puntos de venta de El Corral. NO APLICA PARA DOMICILIO. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago según lo aceptado por la marca. Verificar en punto si aplica con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>El Corral Gourmet – Bono Plata</t>
   </si>
   <si>
     <t>El kilo</t>
   </si>
   <si>
     <t>PARA REDIMIR SU BONO DEBE REALIZAR RESERVA ANTES DE ASISTIR AL RESTAURANTE, COMUNICÁNDOSE AL TELÉFONO: 3228196650. El valor del bono corresponde al monto expresado en el mismo. No se realizarán devoluciones de dinero si su compra es por un valor menor. Si la compra supera el valor del bono, se puede pagar la diferencia utilizando otros medios de pago. No acumulable con otras promociones o descuentos, el bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
@@ -1218,50 +1251,53 @@
   <si>
     <t>Facilpass Tag Físico</t>
   </si>
   <si>
     <t>TAG físico</t>
   </si>
   <si>
     <t>Si aún no tienes cuenta en FacilPass:
 1. Ingresa a: https://personas.facilpass.com/#/signup/initial
 2. Selecciona la opción «Vincúlate como persona natural».
 3. Registra tus datos personales y la placa de tu vehículo.
 4. En la sección de compra, selecciona la opción para adquirir tu TAG con código Promocional, digita el código
 5. Ingresa la dirección de envío.
 6. Finaliza el proceso y espera la entrega del TAG en la dirección registrada.
 Si ya tienes una cuenta en FacilPass y deseas adquirir otro TAG:
 1. Inicia sesión en tu cuenta de FacilPass.
 2. Dirígete a la sección “Vehículos”.
 3. Selecciona la opción para adquirir un nuevo TAG.
 4. Ingresa el código del bono.
 El valor del bono corresponde al monto expresado en el mismo. Cada bono es válido una única vez y quedará inactivo una vez sea redimido. No se realizarán devoluciones de dinero si su compra es por un valor menor, en caso de pérdida, no se reemplaza ni se puede bloquear, Para soporte o más información, contáctenos a través de soporte@quantumrewards.co.</t>
   </si>
   <si>
     <t>Factory Steak &amp; Lobster</t>
   </si>
   <si>
+    <t>Bogota</t>
+  </si>
+  <si>
     <t>Factory Steak &amp; Lobster Bono Plata</t>
   </si>
   <si>
     <t>Falabella</t>
   </si>
   <si>
     <t>Luego de la descarga del BONO, debes acercarte a cualquier Almacén Falabella pasadas 72 horas hábiles. (ESTE TIEMPO NO CORRESPONDE A TIEMPO LÍMITE O DE VIGENCIA, SI NO A LA ACTIVACIÓN DEL BONO) Una vez en el almacén te acercas al espacio físico en tiendas a nivel nacional llamada (Click&amp;Collect). Un asesor realizará una validación de información. Si tu información es correcta, te entregara una tarjeta para que realices las compras y pagos en el Almacen la cual podrás usar total o parcialmente. ¡Importante! Por cada bono nuevo que recibas debes solicitar en Servicio al Cliente una nueva tarjeta. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3122112249.</t>
   </si>
   <si>
     <t>Falabella – Bono Plata</t>
   </si>
   <si>
     <t>FDS</t>
   </si>
   <si>
     <t>La Tarjeta Regalo Virtual FDS es un cupón que lo redime el portador como forma de pago y se redime en una sola compra en tiendas físicas FDS Fuera de Serie a nivel nacional o en www.fueradeserie.com.co. Se puede adquirir en la tienda online, en puntos físicos FDS y WhatsApp. El valor de la compra debe ser igual o mayor al saldo de la tarjeta; si el valor de compra es mayor, el excedente deberá pagarse con otro medio de pago aceptado por FDS. La tarjeta virtual se recibe vía email a través un código o token que debe conservarse para la posterior redención. En caso de no recibir el token debe comunicarse con servicioalcliente@fueradeserie.com.co dentro de las 24 horas posteriores a la compra. Es importante ingresar correctamente los datos para garantizar una transacción exitosa. En caso de pérdida, no se reemplaza ni se puede bloquear. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532</t>
   </si>
   <si>
     <t>FDS Bono Plata</t>
   </si>
   <si>
     <t>Bono Plata</t>
   </si>
   <si>
     <t>Fedco</t>
@@ -1956,50 +1992,53 @@
   <si>
     <t>Pilatos</t>
   </si>
   <si>
     <t>Pilatos – Bono Plata</t>
   </si>
   <si>
     <t>Pimento</t>
   </si>
   <si>
     <t>Pimento – Bono Plata</t>
   </si>
   <si>
     <t>PlayStation</t>
   </si>
   <si>
     <t>https://www.playstation.com/es-co/</t>
   </si>
   <si>
     <t>PlayStation Bonos Plata USD $10</t>
   </si>
   <si>
     <t>PlayStation Bonos Plata USD $50</t>
   </si>
   <si>
+    <t>PlayStation Bonos Plata USD $25</t>
+  </si>
+  <si>
     <t>Popsy</t>
   </si>
   <si>
     <t>Popsy Cono Una Bola</t>
   </si>
   <si>
     <t>Cono de una bola de 90g</t>
   </si>
   <si>
     <t>Popsy Cono Dos Bolas</t>
   </si>
   <si>
     <t>Cono de dos bolas, cada una de 90g</t>
   </si>
   <si>
     <t>Popsy Sundae de una bola</t>
   </si>
   <si>
     <t>Una bola de helado + salsa + chantilly</t>
   </si>
   <si>
     <t>Popsy Litro de Helado</t>
   </si>
   <si>
     <t>(1) litro de Helado</t>
@@ -2091,59 +2130,50 @@
   <si>
     <t>Cualquier valor</t>
   </si>
   <si>
     <t>Pre-compra *Aplica comisión</t>
   </si>
   <si>
     <t>Rappi</t>
   </si>
   <si>
     <t>Rappi – Bono Plata</t>
   </si>
   <si>
     <t>Recargas</t>
   </si>
   <si>
     <t>Recargas Quantum</t>
   </si>
   <si>
     <t>Recargas Quantum – Bono Plata</t>
   </si>
   <si>
     <t>Recargas a cualquier operador celular en Colombia</t>
   </si>
   <si>
-    <t>Robin Food</t>
-[...7 lines deleted...]
-  <si>
     <t>Roblox</t>
   </si>
   <si>
     <t>https://www.roblox.com/redeem</t>
   </si>
   <si>
     <t>Roblox – Bono Plata</t>
   </si>
   <si>
     <t>Royal Films</t>
   </si>
   <si>
     <t>Royal Films Confiteria Combo 1</t>
   </si>
   <si>
     <t>Una (1) Gaseosa Pequeña (16onz) + una (1) Caja de Crispeta pequeña (40gr)</t>
   </si>
   <si>
     <t>BONO Válido únicamente por el combo que aparece en el bono, una gaseosa pequeña de 16 onz + una caja de crispetas pequeña de 40 gr. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. No acumulable con otras promociones o descuentos. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532 o a la línea nacional 018000113104.</t>
   </si>
   <si>
     <t>Royal Films Confitería Infantil</t>
   </si>
   <si>
     <t>Una (1) Gaseosa Pequeña (16onz) + una (1) Caja de Crispeta pequeña (40gr) + una (1) Chocolatina Jet pequeña</t>
@@ -2328,62 +2358,50 @@
   <si>
     <t>Sandwich Qbano – Bono Plata</t>
   </si>
   <si>
     <t>SBS</t>
   </si>
   <si>
     <t>Seguro Accidentes Personales + Bolso – Cobertura 5 millones</t>
   </si>
   <si>
     <t>Seguro Accidentes Personales + Billetera – Cobertura 5 millones</t>
   </si>
   <si>
     <t>Seguro Accidentes Personales + Bolso – Cobertura 8 millones</t>
   </si>
   <si>
     <t>Seguro Accidentes Personales + Billetera – Cobertura 8 millones</t>
   </si>
   <si>
     <t>Seguro Accidentes Personales + Bolso – Cobertura 12 millones</t>
   </si>
   <si>
     <t>Seguro Accidentes Personales + Billetera – Cobertura 12 millones</t>
   </si>
   <si>
-    <t>Scape</t>
-[...10 lines deleted...]
-  <si>
     <t>Seven-Seven</t>
   </si>
   <si>
     <t>Seven-Seven – Bono Plata</t>
   </si>
   <si>
     <t>Sport Line</t>
   </si>
   <si>
     <t>Este BONO REGALO digital es un documento al portador, valido únicamente por el valor del bono, no es negociable por dinero en efectivo. Si la compra es de un valor mayor, el excedente deberá ser cubierto por cualquier medio de pago. Este bono digital no será aceptado si no cumple con las características de seguridad requeridas. Favor confirmar con el cajero la habilitación del bono digital en el momento de la compra. De los valores utilizables mediante esta tarjeta, sólo será responsable tiendas Sportline; dichos valores no generan intereses ni son reembolsables en efectivo; solo serán redimibles en bienes o servicios suministrados directamente por tiendas Sportline a nivel nacional. En caso de pérdida, no se reemplaza ni se puede bloquear. Terminada la fecha de vigencia el bono perderá efectividad y no puede ser usado. vigencia de 1 año a partir de su fecha de descarga. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Sportline Bono Plata</t>
   </si>
   <si>
     <t>Bono plata</t>
   </si>
   <si>
     <t>Spring step</t>
   </si>
   <si>
     <t>Spring step – Bono Plata</t>
   </si>
   <si>
     <t>Starbucks</t>
@@ -2458,50 +2476,71 @@
     <t>Surtitodo</t>
   </si>
   <si>
     <t>Bono digital debe ser redimible por su titular únicamente en las tiendas físicas SURTITODO dentro del territorio Nacional de Colombia. El bono no es canjeable por dinero en cualquiera de sus formas, sólo redimible para prendas de vestir de uso exterior excepto prendas de playa. El bono sirve como medio de pago por el valor asignado, si la compra es superior a dicho valor, el portador deberá pagar con cualquier otro medio de pago el excedente del costo de su compra. No negociable ni canjeable por dinero en efectivo. La Tarjeta tiene una vigencia de un (1) año a partir de la fecha de su activación. Es importante tener en cuenta que la vigencia de la Tarjeta no se suspende, ni se interrumpe, ni se renueva, ni se prorroga de manera automática cuando la redención de la Tarjeta resulte de compras parciales. En caso de no redimirse en el plazo y lugares establecidos, esta perderá su vigencia y no tendrá derecho a su redención. Dicha situación se configura como un incumplimiento del comprador a la obligación de recibir el producto, circunstancia que originará la pérdida total del precio pagado anticipadamente o del saldo no utilizado y en ningún caso habrá lugar a la devolución de dinero. El tenedor de la Tarjeta Regalo Digital será el único responsable de su uso y custodia. Para soporte o más información, contáctenos a través de soporte@quantumrewards.co, WhatsApp 3227828532.</t>
   </si>
   <si>
     <t>Surtitodo Bono Plata</t>
   </si>
   <si>
     <t>TaDa</t>
   </si>
   <si>
     <t>TaDa – Bono Plata</t>
   </si>
   <si>
     <t>Tanoshi</t>
   </si>
   <si>
     <t>Tanoshi – Bono Plata</t>
   </si>
   <si>
     <t>Tennis</t>
   </si>
   <si>
     <t>Tennis – Bono Plata</t>
+  </si>
+  <si>
+    <t>Tet Taberna Vietnamita</t>
+  </si>
+  <si>
+    <t>Para redimir su bono DEBE REALIZAR RESERVA ANTES DE ASISTIR AL RESTAURANTE en TetTabernaVietnamita.com/reservas. BONO Válido únicamente por el valor que aparece en el mismo, si su compra es por un mayor valor que el expresado en el bono, se podrá cubrir el excedente con cualquier medio de pago. En ningún caso será negociable ni se podrá redimir el valor del bono por dinero en efectivo. No acumulable con otras promociones o descuentos. El bono solo se puede usar una vez y está prohibida su venta o canje por efectivo. En caso de pérdida, no se reemplaza ni se puede bloquear. La vigencia de este bono es de un año a partir de la descarga. Para soporte o más información, contáctenos a través de nuestro WhatsApp 3058313168</t>
+  </si>
+  <si>
+    <t>Bogotá - Sedes con terrazas pet friendly: Calle 70a No. 10a - 34 y Calle 85 No. 16a - 40</t>
+  </si>
+  <si>
+    <t>Tet Taberna Vietnamita Bono Plata</t>
+  </si>
+  <si>
+    <t>Tiendas Ara</t>
+  </si>
+  <si>
+    <t>5 minutos después de la descarga de este bono ingresa a la App Quantumpay y tú saldo estará reflejado, si no te has registrado, descarga la app APPLE- https://apps.apple.com/co/app/quantumpay/id6501968977 ANDROID - https://play.google.com/store/apps/details?id=com.quantumrewards.payapp&amp;hl=es, crea tu cuenta para ver el saldo reflejado. Válido únicamente por el valor que aparece en el bono y únicamente para pagos en tiendas ARA. Redención válida una sola vez. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento. Tenga en cuenta que luego de emitido el bono, la responsabilidad es del cliente titular. la vigencia de este bono es de un año a partir de la fecha de descarga Para soporte o mayor información, comuníquese al WhatsApp 3058313168.</t>
+  </si>
+  <si>
+    <t>Tiendas Ara Bono Plata</t>
   </si>
   <si>
     <t>Tostao</t>
   </si>
   <si>
     <t>Tostao – Bono Plata</t>
   </si>
   <si>
     <t>Totto</t>
   </si>
   <si>
     <t>Totto – Bono Plata</t>
   </si>
   <si>
     <t>Tres Cuatro Cinco SteakHouse</t>
   </si>
   <si>
     <t>Tres Cuatro Cinco SteakHouse Bono Plata</t>
   </si>
   <si>
     <t>Tullave</t>
   </si>
   <si>
     <t>Instrucciones:
 Una vez descargado el bono debe ingresar a https://tullave_qa.qcol.digital/ y registrar allí los datos solicitados: Escribe el código del bono, digita el número de la tarjeta que desea recargar, lo encontraras en el respaldo en la parte inferior. Debe revisar y confirmar que los datos ingresados sean los correctos y hacer click en ACEPTAR. - La recarga queda efectiva activándola en los buses del SITP o en las estaciones y portales de Transmilenio.
@@ -2511,72 +2550,78 @@
   <si>
     <t>https://tullave_qa.qcol.digital/</t>
   </si>
   <si>
     <t>Recarga TuLlave Bono Plata</t>
   </si>
   <si>
     <t>Tumi</t>
   </si>
   <si>
     <t>Bogotá, Medellín, Cartagena</t>
   </si>
   <si>
     <t>Tumi – Bono Plata</t>
   </si>
   <si>
     <t>Uber</t>
   </si>
   <si>
     <t>Global</t>
   </si>
   <si>
     <t>Uber – Bono Plata</t>
   </si>
   <si>
+    <t>UNICEF</t>
+  </si>
+  <si>
+    <t>El bono de donación corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo. UNICEF será la responsable de darle una correcta destinación a las donaciones, de acuerdo con la causa establecida. Una vez hecha la transacción de la donación no será posible su cancelación. Para solicitar el comprobante de donación pueden escribir al correo contacto@unicef.org.co o ingresar Aquí (https://donaciones.unicef.org.co/donantes-hub/comprobantes-donacion) o llamar a la línea directa (601)3904705 . El certificado de donación será entregado 3 días hábiles después de realizar la solicitud. Datos de contacto UNICEF. Correo: contacto@unicef.org.co y numero (601)3904705. Para soporte o mayor información, comuníquese al WhatsApp 3058313168.</t>
+  </si>
+  <si>
+    <t>Unicef Bono Plata</t>
+  </si>
+  <si>
     <t>V.O.Cines</t>
   </si>
   <si>
     <t>Entrada a cine doble 3D Vo Cine</t>
   </si>
   <si>
     <t>Velez</t>
   </si>
   <si>
     <t>Velez – Bono Plata</t>
   </si>
   <si>
-    <t>Viajes Éxito</t>
-[...8 lines deleted...]
-    <t>*Multiplos de 50</t>
+    <t>Villa Romana</t>
+  </si>
+  <si>
+    <t>Bono valido solo para compras en tiendas físicas. El bono corresponde únicamente al valor indicado en el mismo y es de uso único; no es transferible, no puede revenderse ni canjearse por dinero en efectivo, no tiene cambio ni devolución. No se realizarán devoluciones ni se generarán saldos a favor si la compra es por un valor inferior al del bono; en caso de que el valor de la compra sea superior, la diferencia deberá ser asumida por el usuario mediante otros medios de pago aceptados por la marca. La redención del bono está sujeta a las condiciones del establecimiento, por lo que se recomienda verificar en tienda si es acumulable con otras promociones o descuentos. Redención máxima hasta la fecha de vencimiento únicamente según la información contenida en el bono. Estos bonos no tienen cambio por vencimiento, daño o perdida, o por ningún otro motivo, tampoco se realizan devoluciones ni reintegros de dinero ni antes ni después del vencimiento de la boleta. Tenga en cuenta que luego de emitido el bono, la responsabilidad es única y exclusivamente del cliente titular. Para soporte o mayor información, comuníquese a soporte@quantumrewards.co o al WhatsApp 3122112249.</t>
+  </si>
+  <si>
+    <t>Villa Romana Bono Plata</t>
   </si>
   <si>
     <t>Vix</t>
   </si>
   <si>
     <t>https://vix.com/</t>
   </si>
   <si>
     <t>Vix Premium 1 Mes $22.900</t>
   </si>
   <si>
     <t>Wellness Spa Movil</t>
   </si>
   <si>
     <t>Bogotá, Medellín, Cali y Barranquilla</t>
   </si>
   <si>
     <t>Circuito hídrico</t>
   </si>
   <si>
     <t>Una vez descargado el bono, puede hacer uso de este en 72 horas hábiles.</t>
   </si>
   <si>
     <t>Masaje Wellness Spa</t>
   </si>
@@ -2974,54 +3019,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I339"/>
+  <dimension ref="A1:I346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I339" sqref="I339"/>
+      <selection activeCell="I346" sqref="I346"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="3"/>
     <col min="4" max="4" width="30" customWidth="true" style="3"/>
     <col min="5" max="5" width="30" customWidth="true" style="3"/>
     <col min="6" max="6" width="15" customWidth="true" style="3"/>
     <col min="7" max="7" width="15" customWidth="true" style="3"/>
     <col min="8" max="8" width="50" customWidth="true" style="3"/>
     <col min="9" max="9" width="50" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
@@ -3477,7943 +3522,8102 @@
       </c>
       <c r="C18" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>88</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>91</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="E19" s="3" t="s">
+      <c r="F19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="F19" s="3" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G20" s="3">
+        <v>205341</v>
+      </c>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
+        <v>96</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G21" s="3">
-        <v>205341</v>
+        <v>240746</v>
       </c>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="3">
-        <v>240746</v>
+        <v>320079</v>
       </c>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D23" s="3"/>
+        <v>102</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>103</v>
+      </c>
       <c r="E23" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G23" s="3">
-        <v>320079</v>
+        <v>314588</v>
       </c>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
       <c r="E24" s="3" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G24" s="3">
-        <v>314588</v>
+        <v>203476</v>
       </c>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="3">
-        <v>203476</v>
+        <v>314588</v>
       </c>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="D26" s="3"/>
+        <v>107</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>108</v>
+      </c>
       <c r="E26" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G26" s="3">
-        <v>314588</v>
+        <v>202930</v>
       </c>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
       <c r="E27" s="3" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G27" s="3">
-        <v>202930</v>
+        <v>304850</v>
       </c>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>111</v>
       </c>
-      <c r="C28" s="3"/>
-      <c r="D28" s="3"/>
+      <c r="C28" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>112</v>
+      </c>
       <c r="E28" s="3" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G28" s="3">
-        <v>304850</v>
+        <v>313950</v>
       </c>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
       <c r="E29" s="3" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G29" s="3">
-        <v>313950</v>
+        <v>202930</v>
       </c>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
         <v>115</v>
       </c>
-      <c r="C30" s="3"/>
-      <c r="D30" s="3"/>
+      <c r="C30" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>116</v>
+      </c>
       <c r="E30" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G30" s="3">
-        <v>202930</v>
+        <v>235436</v>
       </c>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G31" s="3">
-        <v>235436</v>
+        <v>204113</v>
       </c>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G32" s="3">
-        <v>204113</v>
+        <v>312494</v>
       </c>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="D33" s="3"/>
+        <v>120</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>121</v>
+      </c>
       <c r="E33" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G33" s="3">
-        <v>312494</v>
+        <v>204113</v>
       </c>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
       <c r="E34" s="3" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G34" s="3">
-        <v>204113</v>
+        <v>299754</v>
       </c>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B35" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G35" s="3">
-        <v>299754</v>
+        <v>226518</v>
       </c>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="B36" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="C36" s="3"/>
+        <v>125</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>126</v>
+      </c>
       <c r="D36" s="3"/>
       <c r="E36" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>226518</v>
+        <v>14</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37" t="s">
+        <v>128</v>
+      </c>
+      <c r="C37" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="C37" s="3" t="s">
+      <c r="D37" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="D37" s="3" t="s">
+      <c r="E37" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="3"/>
       <c r="I37" s="3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G38" s="3">
         <v>13000</v>
       </c>
       <c r="H38" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I38" s="3" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G39" s="3">
         <v>26000</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>133</v>
+      </c>
+      <c r="B40" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G40" s="3">
         <v>19500</v>
       </c>
       <c r="H40" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I40" s="3" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>133</v>
+      </c>
+      <c r="B41" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G41" s="3">
         <v>39000</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B42" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G42" s="3">
         <v>28500</v>
       </c>
       <c r="H42" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="I42" s="3" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>133</v>
+      </c>
+      <c r="B43" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G43" s="3">
         <v>15000</v>
       </c>
       <c r="H43" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="I43" s="3" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>133</v>
+      </c>
+      <c r="B44" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G44" s="3">
         <v>14400</v>
       </c>
       <c r="H44" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="I44" s="3" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G45" s="3">
         <v>28800</v>
       </c>
       <c r="H45" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I45" s="3" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G46" s="3">
         <v>25300</v>
       </c>
       <c r="H46" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="I46" s="3" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>133</v>
+      </c>
+      <c r="B47" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G47" s="3">
         <v>32500</v>
       </c>
       <c r="H47" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="I47" s="3" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G48" s="3">
         <v>57000</v>
       </c>
       <c r="H48" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I48" s="3" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G49" s="3">
         <v>30000</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B50" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="E50" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G50" s="3">
         <v>28500</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="I50" s="3"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B51" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G51" s="3">
         <v>13000</v>
       </c>
       <c r="H51" s="3"/>
       <c r="I51" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B52" t="s">
+        <v>166</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G52" s="3">
+        <v>57001</v>
+      </c>
+      <c r="H52" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="C52" s="3"/>
-[...17 lines deleted...]
-      </c>
+      <c r="I52" s="3"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B53" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3" t="s">
-        <v>138</v>
+        <v>174</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G53" s="3">
         <v>26000</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="I53" s="3"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B54" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C54" s="3"/>
-      <c r="D54" s="3"/>
+      <c r="D54" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E54" s="3" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G54" s="3">
-        <v>19500</v>
+        <v>13000</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B55" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3" t="s">
-        <v>176</v>
+        <v>137</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G55" s="3">
-        <v>39000</v>
+        <v>26000</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>176</v>
+        <v>137</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B56" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G56" s="3">
-        <v>15000</v>
+        <v>19500</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="I56" s="3"/>
+      <c r="I56" s="3" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B57" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3" t="s">
         <v>179</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G57" s="3">
-        <v>13700</v>
+        <v>39000</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="I57" s="3"/>
+        <v>179</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B58" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G58" s="3">
+        <v>15000</v>
+      </c>
+      <c r="H58" s="3" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
       <c r="I58" s="3"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B59" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G59" s="3">
+        <v>13700</v>
+      </c>
+      <c r="H59" s="3" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>184</v>
       </c>
       <c r="I59" s="3"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B60" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G60" s="3">
+        <v>28500</v>
+      </c>
+      <c r="H60" s="3" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
       <c r="I60" s="3"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B61" t="s">
+        <v>176</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G61" s="3">
+        <v>57000</v>
+      </c>
+      <c r="H61" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="C61" s="3"/>
-[...17 lines deleted...]
-      </c>
+      <c r="I61" s="3"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B62" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G62" s="3">
-        <v>26000</v>
+        <v>30000</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="I62" s="3"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B63" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C63" s="3"/>
-      <c r="D63" s="3"/>
+      <c r="D63" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E63" s="3" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G63" s="3">
-        <v>19500</v>
+        <v>13000</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B64" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3" t="s">
-        <v>176</v>
+        <v>137</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G64" s="3">
-        <v>39000</v>
+        <v>26000</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>176</v>
+        <v>137</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B65" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C65" s="3"/>
-      <c r="D65" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D65" s="3"/>
       <c r="E65" s="3" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G65" s="3">
-        <v>13000</v>
-[...1 lines deleted...]
-      <c r="H65" s="3"/>
+        <v>19500</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>178</v>
+      </c>
       <c r="I65" s="3" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B66" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G66" s="3">
-        <v>26000</v>
+        <v>39000</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B67" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C67" s="3"/>
-      <c r="D67" s="3"/>
+      <c r="D67" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E67" s="3" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G67" s="3">
-        <v>22000</v>
-[...3 lines deleted...]
-      </c>
+        <v>13000</v>
+      </c>
+      <c r="H67" s="3"/>
       <c r="I67" s="3" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B68" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3"/>
       <c r="E68" s="3" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G68" s="3">
-        <v>42000</v>
+        <v>26000</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B69" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G69" s="3">
+        <v>22000</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="I69" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="F69" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I69" s="3"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B70" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G70" s="3">
+        <v>42000</v>
+      </c>
+      <c r="H70" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="F70" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I70" s="3"/>
+      <c r="I70" s="3" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B71" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G71" s="3">
+        <v>15000</v>
+      </c>
+      <c r="H71" s="3" t="s">
         <v>204</v>
-      </c>
-[...7 lines deleted...]
-        <v>205</v>
       </c>
       <c r="I71" s="3"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B72" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G72" s="3">
+        <v>30000</v>
+      </c>
+      <c r="H72" s="3" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
       <c r="I72" s="3"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B73" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G73" s="3">
+        <v>18300</v>
+      </c>
+      <c r="H73" s="3" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
       <c r="I73" s="3"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B74" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G74" s="3">
+        <v>28500</v>
+      </c>
+      <c r="H74" s="3" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
       <c r="I74" s="3"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B75" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G75" s="3">
+        <v>57000</v>
+      </c>
+      <c r="H75" s="3" t="s">
         <v>212</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
       <c r="I75" s="3"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B76" t="s">
+        <v>192</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G76" s="3">
+        <v>14400</v>
+      </c>
+      <c r="H76" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="C76" s="3"/>
-[...17 lines deleted...]
-      </c>
+      <c r="I76" s="3"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B77" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3" t="s">
-        <v>138</v>
+        <v>215</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G77" s="3">
-        <v>26000</v>
+        <v>28800</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I77" s="3" t="s">
         <v>216</v>
       </c>
+      <c r="I77" s="3"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B78" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C78" s="3"/>
-      <c r="D78" s="3"/>
+      <c r="D78" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E78" s="3" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G78" s="3">
-        <v>19500</v>
+        <v>13000</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>175</v>
+        <v>135</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B79" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3" t="s">
-        <v>176</v>
+        <v>137</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G79" s="3">
-        <v>39000</v>
+        <v>26000</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>176</v>
+        <v>137</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B80" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3" t="s">
-        <v>218</v>
+        <v>178</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G80" s="3">
-        <v>47000</v>
+        <v>19500</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>219</v>
+        <v>178</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>220</v>
+        <v>177</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B81" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3" t="s">
-        <v>221</v>
+        <v>179</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G81" s="3">
-        <v>18500</v>
+        <v>39000</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="I81" s="3"/>
+        <v>179</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B82" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3"/>
       <c r="E82" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G82" s="3">
+        <v>47000</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I82" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="F82" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I82" s="3"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B83" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G83" s="3">
+        <v>18500</v>
+      </c>
+      <c r="H83" s="3" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="I83" s="3"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G84" s="3">
+        <v>37000</v>
+      </c>
+      <c r="H84" s="3" t="s">
         <v>227</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
       <c r="I84" s="3"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B85" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G85" s="3">
+        <v>30000</v>
+      </c>
+      <c r="H85" s="3" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>230</v>
       </c>
       <c r="I85" s="3"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B86" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3"/>
       <c r="E86" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G86" s="3">
+        <v>28500</v>
+      </c>
+      <c r="H86" s="3" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
       <c r="I86" s="3"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B87" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3"/>
       <c r="E87" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G87" s="3">
+        <v>57000</v>
+      </c>
+      <c r="H87" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="F87" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="I87" s="3"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B88" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G88" s="3">
-        <v>48200</v>
+        <v>15000</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="I88" s="3" t="s">
         <v>235</v>
       </c>
+      <c r="I88" s="3"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G89" s="3">
+        <v>24100</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I89" s="3" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B90" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
       <c r="E90" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G90" s="3">
+        <v>48200</v>
+      </c>
+      <c r="H90" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="F90" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I90" s="3" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B91" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
       <c r="E91" s="3" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G91" s="3">
-        <v>28600</v>
+        <v>23500</v>
       </c>
       <c r="H91" s="3" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="I91" s="3" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B92" t="s">
+        <v>217</v>
+      </c>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G92" s="3">
+        <v>14300</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I92" s="3" t="s">
         <v>245</v>
-      </c>
-[...17 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B93" t="s">
-        <v>245</v>
+        <v>217</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G93" s="3">
-        <v>39000</v>
+        <v>28600</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>176</v>
+        <v>247</v>
       </c>
       <c r="I93" s="3" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B94" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C94" s="3"/>
-      <c r="D94" s="3"/>
+      <c r="D94" s="3" t="s">
+        <v>249</v>
+      </c>
       <c r="E94" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G94" s="3">
+        <v>26000</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I94" s="3" t="s">
         <v>251</v>
-      </c>
-[...10 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B95" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3"/>
       <c r="E95" s="3" t="s">
         <v>252</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G95" s="3">
-        <v>19500</v>
+        <v>39000</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="B96" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="C96" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C96" s="3"/>
+      <c r="D96" s="3"/>
+      <c r="E96" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="D96" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F96" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G96" s="3">
+        <v>13000</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>89</v>
+        <v>135</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B97" t="s">
-        <v>257</v>
-[...6 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
       <c r="E97" s="3" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G97" s="3">
-        <v>8900</v>
-[...2 lines deleted...]
-      <c r="I97" s="3"/>
+        <v>19500</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>253</v>
+      </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B98" t="s">
+        <v>256</v>
+      </c>
+      <c r="C98" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="C98" s="3"/>
-      <c r="D98" s="3"/>
+      <c r="D98" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E98" s="3" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="I98" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>48</v>
       </c>
       <c r="B99" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-      <c r="D99" s="3"/>
+        <v>260</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E99" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G99" s="3">
-        <v>16900</v>
+        <v>8900</v>
       </c>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>48</v>
       </c>
       <c r="B100" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="C100" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3"/>
+      <c r="E100" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="D100" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F100" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G100" s="3">
+        <v>12900</v>
       </c>
       <c r="H100" s="3"/>
-      <c r="I100" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I100" s="3"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="B101" t="s">
-        <v>266</v>
-[...6 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="C101" s="3"/>
+      <c r="D101" s="3"/>
       <c r="E101" s="3" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G101" s="3">
+        <v>16900</v>
+      </c>
+      <c r="H101" s="3"/>
       <c r="I101" s="3"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B102" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="3"/>
       <c r="I102" s="3" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>18</v>
       </c>
       <c r="B103" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H103" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H103" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="I103" s="3"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>280</v>
+        <v>9</v>
       </c>
       <c r="B104" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H104" s="3"/>
       <c r="I104" s="3" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>285</v>
+        <v>18</v>
       </c>
       <c r="B105" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="3"/>
       <c r="I105" s="3" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>25</v>
+        <v>283</v>
       </c>
       <c r="B106" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>19500</v>
+        <v>14</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H106" s="3"/>
-      <c r="I106" s="3"/>
+      <c r="I106" s="3" t="s">
+        <v>287</v>
+      </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>25</v>
+        <v>288</v>
       </c>
       <c r="B107" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="C107" s="3"/>
+        <v>289</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>290</v>
+      </c>
       <c r="D107" s="3" t="s">
-        <v>12</v>
+        <v>291</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H107" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="3"/>
       <c r="I107" s="3" t="s">
-        <v>98</v>
+        <v>293</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>25</v>
       </c>
       <c r="B108" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G108" s="3">
+        <v>19500</v>
+      </c>
+      <c r="H108" s="3"/>
+      <c r="I108" s="3"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>25</v>
       </c>
       <c r="B109" t="s">
         <v>298</v>
       </c>
       <c r="C109" s="3"/>
-      <c r="D109" s="3"/>
+      <c r="D109" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E109" s="3" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>303</v>
+        <v>94</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>25</v>
       </c>
       <c r="B110" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-      <c r="D110" s="3"/>
+        <v>301</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>303</v>
+      </c>
       <c r="E110" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I110" s="3" t="s">
         <v>306</v>
-      </c>
-[...10 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C111" s="3"/>
       <c r="D111" s="3"/>
       <c r="E111" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H111" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="F111" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I111" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
+        <v>25</v>
+      </c>
+      <c r="B112" t="s">
+        <v>301</v>
+      </c>
+      <c r="C112" s="3"/>
+      <c r="D112" s="3"/>
+      <c r="E112" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H112" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="B112" t="s">
-[...18 lines deleted...]
-      <c r="I112" s="3"/>
+      <c r="I112" s="3" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B113" t="s">
-        <v>314</v>
-[...6 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="C113" s="3"/>
+      <c r="D113" s="3"/>
       <c r="E113" s="3" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H113" s="3"/>
-      <c r="I113" s="3"/>
+      <c r="H113" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>285</v>
+        <v>313</v>
       </c>
       <c r="B114" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="C114" s="3"/>
+        <v>314</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>315</v>
+      </c>
       <c r="D114" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="B115" t="s">
+        <v>317</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E115" s="3" t="s">
         <v>320</v>
-      </c>
-[...5 lines deleted...]
-        <v>321</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B116" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C116" s="3"/>
       <c r="D116" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B117" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C117" s="3"/>
       <c r="D117" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B118" t="s">
-        <v>326</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="C118" s="3"/>
       <c r="D118" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>48</v>
+        <v>288</v>
       </c>
       <c r="B119" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="C119" s="3"/>
       <c r="D119" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H119" s="3"/>
+      <c r="I119" s="3"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>48</v>
+        <v>288</v>
       </c>
       <c r="B120" t="s">
         <v>329</v>
       </c>
-      <c r="C120" s="3"/>
-      <c r="D120" s="3"/>
+      <c r="C120" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E120" s="3" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>48</v>
       </c>
       <c r="B121" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-      <c r="D121" s="3"/>
+        <v>332</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E121" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G121" s="3">
+        <v>12000</v>
+      </c>
+      <c r="H121" s="3" t="s">
         <v>335</v>
-      </c>
-[...7 lines deleted...]
-        <v>336</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>48</v>
       </c>
       <c r="B122" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G122" s="3">
+        <v>18000</v>
+      </c>
+      <c r="H122" s="3" t="s">
         <v>337</v>
-      </c>
-[...7 lines deleted...]
-        <v>338</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>48</v>
       </c>
       <c r="B123" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C123" s="3"/>
       <c r="D123" s="3"/>
       <c r="E123" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G123" s="3">
+        <v>30000</v>
+      </c>
+      <c r="H123" s="3" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>48</v>
       </c>
       <c r="B124" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C124" s="3"/>
       <c r="D124" s="3"/>
       <c r="E124" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G124" s="3">
+        <v>60000</v>
+      </c>
+      <c r="H124" s="3" t="s">
         <v>341</v>
-      </c>
-[...7 lines deleted...]
-        <v>342</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>48</v>
       </c>
       <c r="B125" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C125" s="3"/>
       <c r="D125" s="3"/>
       <c r="E125" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G125" s="3">
+        <v>15500</v>
+      </c>
+      <c r="H125" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="F125" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H125" s="3"/>
       <c r="I125" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>48</v>
       </c>
       <c r="B126" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C126" s="3"/>
       <c r="D126" s="3"/>
       <c r="E126" s="3" t="s">
         <v>344</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G126" s="3">
-        <v>15000</v>
+        <v>16500</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="I126" s="3"/>
+      <c r="I126" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>48</v>
       </c>
       <c r="B127" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C127" s="3"/>
       <c r="D127" s="3"/>
       <c r="E127" s="3" t="s">
         <v>346</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G127" s="3">
-        <v>14000</v>
-[...4 lines deleted...]
-      <c r="I127" s="3"/>
+        <v>11000</v>
+      </c>
+      <c r="H127" s="3"/>
+      <c r="I127" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>48</v>
       </c>
       <c r="B128" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C128" s="3"/>
       <c r="D128" s="3"/>
       <c r="E128" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G128" s="3">
+        <v>15000</v>
+      </c>
+      <c r="H128" s="3" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
       <c r="I128" s="3"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B129" t="s">
+        <v>332</v>
+      </c>
+      <c r="C129" s="3"/>
+      <c r="D129" s="3"/>
+      <c r="E129" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G129" s="3">
+        <v>14000</v>
+      </c>
+      <c r="H129" s="3" t="s">
         <v>350</v>
       </c>
-      <c r="C129" s="3" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="I129" s="3"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>280</v>
+        <v>48</v>
       </c>
       <c r="B130" t="s">
-        <v>355</v>
-[...6 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="C130" s="3"/>
+      <c r="D130" s="3"/>
       <c r="E130" s="3" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G130" s="3">
+        <v>13000</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I130" s="3"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B131" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H131" s="3"/>
-      <c r="I131" s="3"/>
+      <c r="H131" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>357</v>
+      </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>48</v>
+        <v>283</v>
       </c>
       <c r="B132" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H132" s="3"/>
-      <c r="I132" s="3"/>
+      <c r="I132" s="3" t="s">
+        <v>361</v>
+      </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B133" t="s">
+        <v>362</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D133" s="3"/>
+      <c r="E133" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G133" s="3">
+        <v>669000</v>
+      </c>
+      <c r="H133" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="C133" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H133" s="3"/>
       <c r="I133" s="3"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>368</v>
-[...6 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="C134" s="3"/>
+      <c r="D134" s="3"/>
       <c r="E134" s="3" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G134" s="3">
-        <v>50000</v>
-[...1 lines deleted...]
-      <c r="H134" s="3"/>
+        <v>339000</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>367</v>
+      </c>
       <c r="I134" s="3"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>310</v>
+        <v>133</v>
       </c>
       <c r="B135" t="s">
-        <v>371</v>
-[...6 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="C135" s="3"/>
+      <c r="D135" s="3"/>
       <c r="E135" s="3" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H135" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G135" s="3">
+        <v>58900</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>369</v>
+      </c>
       <c r="I135" s="3"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B136" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>96</v>
+        <v>371</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H136" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H136" s="3"/>
+      <c r="I136" s="3"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B137" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>378</v>
+        <v>12</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H137" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H137" s="3"/>
+      <c r="I137" s="3"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>48</v>
       </c>
       <c r="B138" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="C138" s="3"/>
+        <v>376</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>377</v>
+      </c>
       <c r="D138" s="3" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="B139" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>12</v>
+        <v>381</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G139" s="3">
+        <v>50000</v>
+      </c>
+      <c r="H139" s="3"/>
+      <c r="I139" s="3"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>43</v>
+        <v>313</v>
       </c>
       <c r="B140" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H140" s="3"/>
-      <c r="I140" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I140" s="3"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>285</v>
+        <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>392</v>
+        <v>92</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>393</v>
+        <v>12</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H141" s="3"/>
+      <c r="H141" s="3" t="s">
+        <v>89</v>
+      </c>
       <c r="I141" s="3" t="s">
-        <v>256</v>
+        <v>94</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="B142" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H142" s="3"/>
-      <c r="I142" s="3"/>
+      <c r="H142" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B143" t="s">
-        <v>399</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="C143" s="3"/>
       <c r="D143" s="3" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>4200</v>
+        <v>14</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="B144" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-      <c r="D144" s="3"/>
+        <v>396</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E144" s="3" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="I144" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B145" t="s">
         <v>399</v>
       </c>
-      <c r="C145" s="3"/>
-      <c r="D145" s="3"/>
+      <c r="C145" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E145" s="3" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>19600</v>
+        <v>14</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H145" s="3"/>
-      <c r="I145" s="3"/>
+      <c r="I145" s="3" t="s">
+        <v>402</v>
+      </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>25</v>
+        <v>288</v>
       </c>
       <c r="B146" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-      <c r="D146" s="3"/>
+        <v>403</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>405</v>
+      </c>
       <c r="E146" s="3" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>38600</v>
+        <v>14</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H146" s="3"/>
-      <c r="I146" s="3"/>
+      <c r="I146" s="3" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B147" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-      <c r="D147" s="3"/>
+        <v>407</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>409</v>
+      </c>
       <c r="E147" s="3" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="F147" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>76000</v>
+        <v>14</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>25</v>
       </c>
       <c r="B148" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-      <c r="D148" s="3"/>
+        <v>411</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>413</v>
+      </c>
       <c r="E148" s="3" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G148" s="3">
-        <v>182400</v>
+        <v>4200</v>
       </c>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B149" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C149" s="3"/>
-      <c r="D149" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D149" s="3"/>
       <c r="E149" s="3" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G149" s="3">
-        <v>23000</v>
-[...6 lines deleted...]
-      </c>
+        <v>12000</v>
+      </c>
+      <c r="H149" s="3"/>
+      <c r="I149" s="3"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B150" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C150" s="3"/>
       <c r="D150" s="3"/>
       <c r="E150" s="3" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G150" s="3">
-        <v>83900</v>
-[...6 lines deleted...]
-      </c>
+        <v>19600</v>
+      </c>
+      <c r="H150" s="3"/>
+      <c r="I150" s="3"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B151" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C151" s="3"/>
       <c r="D151" s="3"/>
       <c r="E151" s="3" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G151" s="3">
-        <v>58900</v>
-[...6 lines deleted...]
-      </c>
+        <v>38600</v>
+      </c>
+      <c r="H151" s="3"/>
+      <c r="I151" s="3"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B152" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C152" s="3"/>
       <c r="D152" s="3"/>
       <c r="E152" s="3" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G152" s="3">
-        <v>89900</v>
+        <v>76000</v>
       </c>
       <c r="H152" s="3"/>
-      <c r="I152" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I152" s="3"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B153" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C153" s="3"/>
       <c r="D153" s="3"/>
       <c r="E153" s="3" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G153" s="3">
-        <v>36900</v>
-[...6 lines deleted...]
-      </c>
+        <v>182400</v>
+      </c>
+      <c r="H153" s="3"/>
+      <c r="I153" s="3"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>48</v>
       </c>
       <c r="B154" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="C154" s="3"/>
-      <c r="D154" s="3"/>
+      <c r="D154" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E154" s="3" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G154" s="3">
-        <v>22500</v>
-[...1 lines deleted...]
-      <c r="H154" s="3"/>
+        <v>23000</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>422</v>
+      </c>
       <c r="I154" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>48</v>
       </c>
       <c r="B155" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="C155" s="3"/>
       <c r="D155" s="3"/>
       <c r="E155" s="3" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G155" s="3">
-        <v>23100</v>
-[...1 lines deleted...]
-      <c r="H155" s="3"/>
+        <v>83900</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>424</v>
+      </c>
       <c r="I155" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>48</v>
       </c>
       <c r="B156" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="C156" s="3"/>
       <c r="D156" s="3"/>
       <c r="E156" s="3" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H156" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G156" s="3">
+        <v>58900</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>426</v>
+      </c>
       <c r="I156" s="3" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="B157" t="s">
-        <v>421</v>
-[...6 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="C157" s="3"/>
+      <c r="D157" s="3"/>
       <c r="E157" s="3" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G157" s="3">
+        <v>93900</v>
       </c>
       <c r="H157" s="3"/>
       <c r="I157" s="3" t="s">
-        <v>425</v>
+        <v>54</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
-        <v>426</v>
+        <v>48</v>
       </c>
       <c r="B158" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="C158" s="3"/>
       <c r="D158" s="3"/>
       <c r="E158" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G158" s="3">
+        <v>38800</v>
+      </c>
+      <c r="H158" s="3" t="s">
         <v>429</v>
       </c>
-      <c r="F158" s="3" t="s">
-[...6 lines deleted...]
-      <c r="I158" s="3"/>
+      <c r="I158" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="B159" t="s">
+        <v>420</v>
+      </c>
+      <c r="C159" s="3"/>
+      <c r="D159" s="3"/>
+      <c r="E159" s="3" t="s">
         <v>430</v>
       </c>
-      <c r="C159" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F159" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G159" s="3">
+        <v>22900</v>
       </c>
       <c r="H159" s="3"/>
       <c r="I159" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="B160" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="C160" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C160" s="3"/>
+      <c r="D160" s="3"/>
+      <c r="E160" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="D160" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F160" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G160" s="3">
+        <v>23100</v>
       </c>
       <c r="H160" s="3"/>
       <c r="I160" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B161" t="s">
-        <v>435</v>
-[...6 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="C161" s="3"/>
+      <c r="D161" s="3"/>
       <c r="E161" s="3" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>42700</v>
+        <v>14</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H161" s="3"/>
-      <c r="I161" s="3"/>
+      <c r="I161" s="3" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B162" t="s">
+        <v>433</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="D162" s="3" t="s">
         <v>435</v>
       </c>
-      <c r="C162" s="3"/>
-      <c r="D162" s="3"/>
       <c r="E162" s="3" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>85400</v>
+        <v>14</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H162" s="3"/>
-      <c r="I162" s="3"/>
+      <c r="I162" s="3" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>43</v>
+        <v>438</v>
       </c>
       <c r="B163" t="s">
+        <v>439</v>
+      </c>
+      <c r="C163" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="C163" s="3" t="s">
+      <c r="D163" s="3"/>
+      <c r="E163" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="D163" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H163" s="3"/>
-      <c r="I163" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I163" s="3"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B164" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F164" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H164" s="3"/>
       <c r="I164" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B165" t="s">
         <v>445</v>
       </c>
-      <c r="C165" s="3"/>
-      <c r="D165" s="3"/>
+      <c r="C165" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E165" s="3" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="F165" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H165" s="3"/>
       <c r="I165" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B166" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-      <c r="D166" s="3"/>
+        <v>447</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>449</v>
+      </c>
       <c r="E166" s="3" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G166" s="3">
+        <v>42700</v>
       </c>
       <c r="H166" s="3"/>
-      <c r="I166" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I166" s="3"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="B167" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="C167" s="3"/>
-      <c r="D167" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D167" s="3"/>
       <c r="E167" s="3" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G167" s="3">
-        <v>55000</v>
-[...6 lines deleted...]
-      </c>
+        <v>85400</v>
+      </c>
+      <c r="H167" s="3"/>
+      <c r="I167" s="3"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="B168" t="s">
         <v>452</v>
       </c>
-      <c r="C168" s="3"/>
-      <c r="D168" s="3"/>
+      <c r="C168" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>454</v>
+      </c>
       <c r="E168" s="3" t="s">
         <v>455</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H168" s="3"/>
       <c r="I168" s="3" t="s">
-        <v>54</v>
+        <v>456</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B169" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="C169" s="3"/>
+        <v>457</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>458</v>
+      </c>
       <c r="D169" s="3" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G169" s="3">
+        <v>13900</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="I169" s="3" t="s">
-        <v>459</v>
+        <v>54</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B170" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C170" s="3"/>
       <c r="D170" s="3"/>
       <c r="E170" s="3" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G170" s="3">
-        <v>42000</v>
+        <v>17900</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="I170" s="3" t="s">
-        <v>462</v>
+        <v>54</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B171" t="s">
+        <v>457</v>
+      </c>
+      <c r="C171" s="3"/>
+      <c r="D171" s="3"/>
+      <c r="E171" s="3" t="s">
         <v>463</v>
-      </c>
-[...5 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H171" s="3"/>
       <c r="I171" s="3" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>9</v>
+        <v>133</v>
       </c>
       <c r="B172" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C172" s="3"/>
-      <c r="D172" s="3"/>
+      <c r="D172" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E172" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G172" s="3">
+        <v>55000</v>
+      </c>
+      <c r="H172" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="F172" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H172" s="3"/>
       <c r="I172" s="3" t="s">
-        <v>467</v>
+        <v>54</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="B173" t="s">
-        <v>468</v>
-[...6 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="C173" s="3"/>
+      <c r="D173" s="3"/>
       <c r="E173" s="3" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H173" s="3"/>
       <c r="I173" s="3" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B174" t="s">
+        <v>468</v>
+      </c>
+      <c r="C174" s="3"/>
+      <c r="D174" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="I174" s="3" t="s">
         <v>471</v>
       </c>
-      <c r="C174" s="3" t="s">
-[...15 lines deleted...]
-      <c r="I174" s="3"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="B175" t="s">
+        <v>468</v>
+      </c>
+      <c r="C175" s="3"/>
+      <c r="D175" s="3"/>
+      <c r="E175" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G175" s="3">
+        <v>42000</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="I175" s="3" t="s">
         <v>474</v>
-      </c>
-[...19 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
-        <v>477</v>
-[...3 lines deleted...]
-      </c>
+        <v>475</v>
+      </c>
+      <c r="C176" s="3"/>
       <c r="D176" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H176" s="3"/>
-      <c r="I176" s="3"/>
+      <c r="I176" s="3" t="s">
+        <v>477</v>
+      </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>480</v>
-[...3 lines deleted...]
-      </c>
+        <v>475</v>
+      </c>
+      <c r="C177" s="3"/>
       <c r="D177" s="3"/>
       <c r="E177" s="3" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H177" s="3"/>
-      <c r="I177" s="3"/>
+      <c r="I177" s="3" t="s">
+        <v>479</v>
+      </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B178" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H178" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="3"/>
       <c r="I178" s="3" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B179" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="C179" s="3"/>
+        <v>483</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>484</v>
+      </c>
       <c r="D179" s="3" t="s">
-        <v>12</v>
+        <v>394</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H179" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H179" s="3"/>
+      <c r="I179" s="3"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B180" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="F180" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>14800</v>
+        <v>14</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="I180" s="3"/>
+        <v>89</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B181" t="s">
+        <v>489</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="3" t="s">
         <v>491</v>
       </c>
-      <c r="C181" s="3"/>
-[...3 lines deleted...]
-      </c>
       <c r="F181" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H181" s="3"/>
       <c r="I181" s="3"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B182" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="C182" s="3"/>
+        <v>492</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>493</v>
+      </c>
       <c r="D182" s="3"/>
       <c r="E182" s="3" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="F182" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H182" s="3"/>
       <c r="I182" s="3"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B183" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-      <c r="D183" s="3"/>
+        <v>495</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E183" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="I183" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="F183" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I183" s="3"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B184" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="C184" s="3"/>
-      <c r="D184" s="3"/>
+      <c r="D184" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E184" s="3" t="s">
         <v>501</v>
       </c>
       <c r="F184" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>80900</v>
+        <v>14</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H184" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I184" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="I184" s="3"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>48</v>
       </c>
       <c r="B185" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-      <c r="D185" s="3"/>
+        <v>503</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E185" s="3" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G185" s="3">
-        <v>90900</v>
+        <v>14800</v>
       </c>
       <c r="H185" s="3" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="I185" s="3"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>48</v>
       </c>
       <c r="B186" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="C186" s="3"/>
       <c r="D186" s="3"/>
       <c r="E186" s="3" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F186" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H186" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G186" s="3">
+        <v>21900</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>508</v>
+      </c>
       <c r="I186" s="3"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B187" t="s">
-        <v>506</v>
-[...3 lines deleted...]
-      </c>
+        <v>503</v>
+      </c>
+      <c r="C187" s="3"/>
       <c r="D187" s="3"/>
       <c r="E187" s="3" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F187" s="3" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G187" s="3">
+        <v>26900</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="I187" s="3"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>48</v>
       </c>
       <c r="B188" t="s">
-        <v>509</v>
-[...6 lines deleted...]
-      </c>
+        <v>503</v>
+      </c>
+      <c r="C188" s="3"/>
+      <c r="D188" s="3"/>
       <c r="E188" s="3" t="s">
         <v>511</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G188" s="3">
-        <v>60900</v>
+        <v>66900</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>512</v>
       </c>
-      <c r="I188" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I188" s="3"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>48</v>
       </c>
       <c r="B189" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C189" s="3"/>
       <c r="D189" s="3"/>
       <c r="E189" s="3" t="s">
         <v>513</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G189" s="3">
-        <v>30900</v>
+        <v>80900</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="I189" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I189" s="3"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>48</v>
       </c>
       <c r="B190" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C190" s="3"/>
       <c r="D190" s="3"/>
       <c r="E190" s="3" t="s">
         <v>515</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G190" s="3">
-        <v>20900</v>
+        <v>90900</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>516</v>
       </c>
-      <c r="I190" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I190" s="3"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>48</v>
       </c>
       <c r="B191" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="C191" s="3"/>
       <c r="D191" s="3"/>
       <c r="E191" s="3" t="s">
         <v>517</v>
       </c>
       <c r="F191" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H191" s="3"/>
+      <c r="I191" s="3"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B192" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="C192" s="3"/>
+        <v>518</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>519</v>
+      </c>
       <c r="D192" s="3"/>
       <c r="E192" s="3" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H192" s="3"/>
       <c r="I192" s="3" t="s">
-        <v>98</v>
+        <v>519</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>48</v>
       </c>
       <c r="B193" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-      <c r="D193" s="3"/>
+        <v>521</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E193" s="3" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="F193" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G193" s="3">
-        <v>26900</v>
+        <v>60900</v>
       </c>
       <c r="H193" s="3" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="I193" s="3"/>
+        <v>524</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>48</v>
       </c>
       <c r="B194" t="s">
-        <v>522</v>
-[...6 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="C194" s="3"/>
+      <c r="D194" s="3"/>
       <c r="E194" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F194" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I194" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G194" s="3">
+        <v>30900</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
-        <v>525</v>
+        <v>48</v>
       </c>
       <c r="B195" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="C195" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="C195" s="3"/>
+      <c r="D195" s="3"/>
+      <c r="E195" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="D195" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E195" s="3" t="s">
+      <c r="F195" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G195" s="3">
+        <v>20900</v>
+      </c>
+      <c r="H195" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="F195" s="3" t="s">
-[...6 lines deleted...]
-      <c r="I195" s="3"/>
+      <c r="I195" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>48</v>
       </c>
       <c r="B196" t="s">
+        <v>521</v>
+      </c>
+      <c r="C196" s="3"/>
+      <c r="D196" s="3"/>
+      <c r="E196" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="C196" s="3" t="s">
+      <c r="F196" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G196" s="3">
+        <v>23900</v>
+      </c>
+      <c r="H196" s="3" t="s">
         <v>530</v>
       </c>
-      <c r="D196" s="3" t="s">
-[...12 lines deleted...]
-      <c r="I196" s="3"/>
+      <c r="I196" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B197" t="s">
-        <v>532</v>
-[...6 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="C197" s="3"/>
+      <c r="D197" s="3"/>
       <c r="E197" s="3" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H197" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="3"/>
       <c r="I197" s="3" t="s">
-        <v>256</v>
+        <v>94</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B198" t="s">
-        <v>535</v>
-[...6 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="C198" s="3"/>
+      <c r="D198" s="3"/>
       <c r="E198" s="3" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="F198" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G198" s="3">
+        <v>26900</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>533</v>
+      </c>
+      <c r="I198" s="3"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B199" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>484</v>
+        <v>535</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H199" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H199" s="3"/>
+      <c r="I199" s="3"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>48</v>
+        <v>537</v>
       </c>
       <c r="B200" t="s">
+        <v>538</v>
+      </c>
+      <c r="C200" s="3" t="s">
         <v>539</v>
       </c>
-      <c r="C200" s="3"/>
       <c r="D200" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E200" s="3" t="s">
         <v>540</v>
       </c>
       <c r="F200" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H200" s="3"/>
+      <c r="I200" s="3"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>48</v>
       </c>
       <c r="B201" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-      <c r="D201" s="3"/>
+        <v>541</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E201" s="3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F201" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H201" s="3"/>
+      <c r="I201" s="3"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B202" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-      <c r="D202" s="3"/>
+        <v>544</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E202" s="3" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F202" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>7900</v>
+        <v>14</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>545</v>
+        <v>89</v>
       </c>
       <c r="I202" s="3" t="s">
-        <v>54</v>
+        <v>259</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B203" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-      <c r="D203" s="3"/>
+        <v>547</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E203" s="3" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F203" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>8900</v>
+        <v>14</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>547</v>
+        <v>16</v>
       </c>
       <c r="I203" s="3" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B204" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-      <c r="D204" s="3"/>
+        <v>549</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E204" s="3" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="F204" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>14200</v>
+        <v>14</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>549</v>
+        <v>498</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>54</v>
+        <v>499</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
         <v>48</v>
       </c>
       <c r="B205" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="C205" s="3"/>
-      <c r="D205" s="3"/>
+      <c r="D205" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E205" s="3" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F205" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H205" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G205" s="3">
+        <v>4300</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>553</v>
+      </c>
       <c r="I205" s="3" t="s">
-        <v>265</v>
+        <v>54</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B206" t="s">
         <v>551</v>
       </c>
       <c r="C206" s="3"/>
       <c r="D206" s="3"/>
       <c r="E206" s="3" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G206" s="3">
-        <v>30900</v>
-[...1 lines deleted...]
-      <c r="H206" s="3"/>
+        <v>6800</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>555</v>
+      </c>
       <c r="I206" s="3" t="s">
-        <v>553</v>
+        <v>54</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="B207" t="s">
         <v>551</v>
       </c>
       <c r="C207" s="3"/>
       <c r="D207" s="3"/>
       <c r="E207" s="3" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G207" s="3">
-        <v>63900</v>
-[...1 lines deleted...]
-      <c r="H207" s="3"/>
+        <v>7900</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>557</v>
+      </c>
       <c r="I207" s="3" t="s">
-        <v>553</v>
+        <v>54</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>280</v>
+        <v>48</v>
       </c>
       <c r="B208" t="s">
-        <v>555</v>
-[...6 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="C208" s="3"/>
+      <c r="D208" s="3"/>
       <c r="E208" s="3" t="s">
         <v>558</v>
       </c>
       <c r="F208" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H208" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G208" s="3">
+        <v>8900</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>559</v>
+      </c>
       <c r="I208" s="3" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B209" t="s">
+        <v>551</v>
+      </c>
+      <c r="C209" s="3"/>
+      <c r="D209" s="3"/>
+      <c r="E209" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="C209" s="3" t="s">
+      <c r="F209" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G209" s="3">
+        <v>14200</v>
+      </c>
+      <c r="H209" s="3" t="s">
         <v>561</v>
-      </c>
-[...13 lines deleted...]
-        <v>562</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
         <v>48</v>
       </c>
       <c r="B210" t="s">
-        <v>563</v>
-[...6 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="C210" s="3"/>
+      <c r="D210" s="3"/>
       <c r="E210" s="3" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H210" s="3"/>
-      <c r="I210" s="3"/>
+      <c r="I210" s="3" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="B211" t="s">
-        <v>566</v>
-[...6 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="C211" s="3"/>
+      <c r="D211" s="3"/>
       <c r="E211" s="3" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F211" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G211" s="3">
+        <v>30900</v>
+      </c>
+      <c r="H211" s="3"/>
       <c r="I211" s="3" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>280</v>
+        <v>25</v>
       </c>
       <c r="B212" t="s">
-        <v>570</v>
-[...6 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="C212" s="3"/>
+      <c r="D212" s="3"/>
       <c r="E212" s="3" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="F212" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G212" s="3">
+        <v>63900</v>
       </c>
       <c r="H212" s="3"/>
       <c r="I212" s="3" t="s">
-        <v>284</v>
+        <v>565</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>25</v>
+        <v>283</v>
       </c>
       <c r="B213" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H213" s="3"/>
-      <c r="I213" s="3"/>
+      <c r="I213" s="3" t="s">
+        <v>571</v>
+      </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="B214" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>578</v>
-[...1 lines deleted...]
-      <c r="D214" s="3"/>
+        <v>573</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E214" s="3" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="F214" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H214" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G214" s="3">
+        <v>70000</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>574</v>
+      </c>
       <c r="I214" s="3" t="s">
-        <v>133</v>
+        <v>54</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B215" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="D215" s="3"/>
+        <v>576</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E215" s="3" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H215" s="3"/>
       <c r="I215" s="3"/>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>9</v>
+        <v>85</v>
       </c>
       <c r="B216" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="F216" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H216" s="3"/>
-      <c r="I216" s="3"/>
+      <c r="H216" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>581</v>
+      </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
-        <v>85</v>
+        <v>283</v>
       </c>
       <c r="B217" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="C217" s="3"/>
+        <v>582</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>583</v>
+      </c>
       <c r="D217" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H217" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="3"/>
       <c r="I217" s="3" t="s">
-        <v>90</v>
+        <v>287</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B218" t="s">
+        <v>585</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="E218" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="C218" s="3" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="F218" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H218" s="3"/>
       <c r="I218" s="3"/>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B219" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="C219" s="3"/>
+        <v>589</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>590</v>
+      </c>
       <c r="D219" s="3"/>
       <c r="E219" s="3" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="F219" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I219" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H219" s="3"/>
+      <c r="I219" s="3" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B220" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="C220" s="3"/>
+        <v>592</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>593</v>
+      </c>
       <c r="D220" s="3"/>
       <c r="E220" s="3" t="s">
         <v>594</v>
       </c>
       <c r="F220" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H220" s="3"/>
       <c r="I220" s="3"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B221" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-      <c r="D221" s="3"/>
+        <v>595</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E221" s="3" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F221" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H221" s="3"/>
       <c r="I221" s="3"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B222" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="C222" s="3"/>
-      <c r="D222" s="3"/>
+      <c r="D222" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E222" s="3" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F222" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>19400</v>
+        <v>14</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H222" s="3" t="s">
-        <v>599</v>
-[...1 lines deleted...]
-      <c r="I222" s="3"/>
+        <v>89</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
         <v>48</v>
       </c>
       <c r="B223" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="C223" s="3"/>
+        <v>600</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>601</v>
+      </c>
       <c r="D223" s="3"/>
       <c r="E223" s="3" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="F223" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G223" s="3">
-        <v>23500</v>
+        <v>21500</v>
       </c>
       <c r="H223" s="3" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="I223" s="3"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B224" t="s">
-        <v>602</v>
-[...3 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="C224" s="3"/>
       <c r="D224" s="3"/>
       <c r="E224" s="3" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G224" s="3">
+        <v>15900</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>605</v>
       </c>
       <c r="I224" s="3"/>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
         <v>48</v>
       </c>
       <c r="B225" t="s">
+        <v>600</v>
+      </c>
+      <c r="C225" s="3"/>
+      <c r="D225" s="3"/>
+      <c r="E225" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="C225" s="3"/>
-[...3 lines deleted...]
-      <c r="E225" s="3" t="s">
+      <c r="F225" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G225" s="3">
+        <v>26900</v>
+      </c>
+      <c r="H225" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="F225" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H225" s="3"/>
       <c r="I225" s="3"/>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B226" t="s">
+        <v>600</v>
+      </c>
+      <c r="C226" s="3"/>
+      <c r="D226" s="3"/>
+      <c r="E226" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="C226" s="3"/>
-[...3 lines deleted...]
-      <c r="E226" s="3" t="s">
+      <c r="F226" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G226" s="3">
+        <v>41000</v>
+      </c>
+      <c r="H226" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="F226" s="3" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="I226" s="3"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="B227" t="s">
+        <v>600</v>
+      </c>
+      <c r="C227" s="3"/>
+      <c r="D227" s="3"/>
+      <c r="E227" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="C227" s="3"/>
-[...3 lines deleted...]
-      <c r="E227" s="3" t="s">
+      <c r="F227" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G227" s="3">
+        <v>19400</v>
+      </c>
+      <c r="H227" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="F227" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="I227" s="3"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B228" t="s">
+        <v>600</v>
+      </c>
+      <c r="C228" s="3"/>
+      <c r="D228" s="3"/>
+      <c r="E228" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="C228" s="3"/>
-[...3 lines deleted...]
-      <c r="E228" s="3" t="s">
+      <c r="F228" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G228" s="3">
+        <v>23500</v>
+      </c>
+      <c r="H228" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="F228" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="I228" s="3"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="B229" t="s">
         <v>614</v>
       </c>
-      <c r="C229" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C229" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="D229" s="3"/>
       <c r="E229" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="I229" s="3"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
         <v>48</v>
       </c>
       <c r="B230" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C230" s="3"/>
       <c r="D230" s="3" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F230" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B231" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C231" s="3"/>
       <c r="D231" s="3" t="s">
-        <v>619</v>
+        <v>12</v>
       </c>
       <c r="E231" s="3" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F231" s="3" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="I231" s="3"/>
+        <v>14</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H231" s="3"/>
+      <c r="I231" s="3" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="B232" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C232" s="3"/>
-      <c r="D232" s="3"/>
+      <c r="D232" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E232" s="3" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F232" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>285000</v>
+        <v>14</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H232" s="3" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="I232" s="3"/>
+        <v>89</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>581</v>
+      </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B233" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C233" s="3"/>
       <c r="D233" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="F233" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>7500</v>
+        <v>14</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H233" s="3" t="s">
-        <v>624</v>
+        <v>89</v>
       </c>
       <c r="I233" s="3" t="s">
-        <v>54</v>
+        <v>259</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B234" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="C234" s="3"/>
-      <c r="D234" s="3"/>
+      <c r="D234" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E234" s="3" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="F234" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>14600</v>
+        <v>14</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H234" s="3" t="s">
-        <v>626</v>
+        <v>89</v>
       </c>
       <c r="I234" s="3" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
         <v>48</v>
       </c>
       <c r="B235" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C235" s="3"/>
-      <c r="D235" s="3"/>
+      <c r="D235" s="3" t="s">
+        <v>77</v>
+      </c>
       <c r="E235" s="3" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F235" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H235" s="3"/>
+      <c r="I235" s="3"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B236" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="C236" s="3"/>
-      <c r="D236" s="3"/>
+      <c r="D236" s="3" t="s">
+        <v>631</v>
+      </c>
       <c r="E236" s="3" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G236" s="3">
-        <v>39900</v>
+        <v>40000</v>
       </c>
       <c r="H236" s="3" t="s">
-        <v>630</v>
-[...3 lines deleted...]
-      </c>
+        <v>632</v>
+      </c>
+      <c r="I236" s="3"/>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B237" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="C237" s="3"/>
       <c r="D237" s="3"/>
       <c r="E237" s="3" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F237" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G237" s="3">
-        <v>18500</v>
-[...1 lines deleted...]
-      <c r="H237" s="3"/>
+        <v>200000</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>633</v>
+      </c>
       <c r="I237" s="3"/>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B238" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="C238" s="3"/>
       <c r="D238" s="3"/>
       <c r="E238" s="3" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="F238" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G238" s="3">
-        <v>11900</v>
-[...1 lines deleted...]
-      <c r="H238" s="3"/>
+        <v>100000</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>634</v>
+      </c>
       <c r="I238" s="3"/>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
         <v>48</v>
       </c>
       <c r="B239" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="C239" s="3"/>
-      <c r="D239" s="3"/>
+      <c r="D239" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E239" s="3" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="F239" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G239" s="3">
-        <v>13900</v>
-[...2 lines deleted...]
-      <c r="I239" s="3"/>
+        <v>7500</v>
+      </c>
+      <c r="H239" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="I239" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
         <v>48</v>
       </c>
       <c r="B240" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="C240" s="3"/>
       <c r="D240" s="3"/>
       <c r="E240" s="3" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="F240" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H240" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G240" s="3">
+        <v>14600</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>639</v>
+      </c>
       <c r="I240" s="3" t="s">
-        <v>265</v>
+        <v>54</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
-        <v>310</v>
+        <v>48</v>
       </c>
       <c r="B241" t="s">
         <v>635</v>
       </c>
-      <c r="C241" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C241" s="3"/>
+      <c r="D241" s="3"/>
       <c r="E241" s="3" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="F241" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I241" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G241" s="3">
+        <v>10900</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B242" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="C242" s="3"/>
-      <c r="D242" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D242" s="3"/>
       <c r="E242" s="3" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G242" s="3">
-        <v>13000</v>
+        <v>39900</v>
       </c>
       <c r="H242" s="3" t="s">
-        <v>136</v>
+        <v>643</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B243" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="C243" s="3"/>
       <c r="D243" s="3"/>
       <c r="E243" s="3" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="F243" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G243" s="3">
-        <v>26000</v>
-[...6 lines deleted...]
-      </c>
+        <v>18500</v>
+      </c>
+      <c r="H243" s="3"/>
+      <c r="I243" s="3"/>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B244" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="C244" s="3"/>
       <c r="D244" s="3"/>
       <c r="E244" s="3" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F244" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G244" s="3">
-        <v>30000</v>
-[...3 lines deleted...]
-      </c>
+        <v>11900</v>
+      </c>
+      <c r="H244" s="3"/>
       <c r="I244" s="3"/>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B245" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="C245" s="3"/>
       <c r="D245" s="3"/>
       <c r="E245" s="3" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="F245" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G245" s="3">
-        <v>15000</v>
-[...3 lines deleted...]
-      </c>
+        <v>13900</v>
+      </c>
+      <c r="H245" s="3"/>
       <c r="I245" s="3"/>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B246" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="C246" s="3"/>
       <c r="D246" s="3"/>
       <c r="E246" s="3" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="F246" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H246" s="3"/>
       <c r="I246" s="3" t="s">
-        <v>645</v>
+        <v>268</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
-        <v>134</v>
+        <v>313</v>
       </c>
       <c r="B247" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-      <c r="D247" s="3"/>
+        <v>648</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E247" s="3" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="F247" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H247" s="3"/>
+      <c r="I247" s="3"/>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="B248" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C248" s="3"/>
       <c r="D248" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F248" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H248" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G248" s="3">
+        <v>13000</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>135</v>
+      </c>
       <c r="I248" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="B249" t="s">
         <v>650</v>
       </c>
       <c r="C249" s="3"/>
-      <c r="D249" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D249" s="3"/>
       <c r="E249" s="3" t="s">
         <v>652</v>
       </c>
       <c r="F249" s="3" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I249" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G249" s="3">
+        <v>26000</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="B250" t="s">
+        <v>650</v>
+      </c>
+      <c r="C250" s="3"/>
+      <c r="D250" s="3"/>
+      <c r="E250" s="3" t="s">
         <v>653</v>
       </c>
-      <c r="C250" s="3"/>
-      <c r="D250" s="3" t="s">
+      <c r="F250" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G250" s="3">
+        <v>30000</v>
+      </c>
+      <c r="H250" s="3" t="s">
         <v>654</v>
       </c>
-      <c r="E250" s="3" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I250" s="3"/>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
-        <v>280</v>
+        <v>133</v>
       </c>
       <c r="B251" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="C251" s="3"/>
-      <c r="D251" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D251" s="3"/>
       <c r="E251" s="3" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="F251" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G251" s="3">
+        <v>15000</v>
       </c>
       <c r="H251" s="3" t="s">
-        <v>659</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="I251" s="3"/>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
-        <v>525</v>
+        <v>133</v>
       </c>
       <c r="B252" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="C252" s="3"/>
-      <c r="D252" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D252" s="3"/>
       <c r="E252" s="3" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="F252" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H252" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G252" s="3">
+        <v>36000</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>657</v>
+      </c>
       <c r="I252" s="3" t="s">
-        <v>265</v>
+        <v>658</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
-        <v>663</v>
+        <v>133</v>
       </c>
       <c r="B253" t="s">
-        <v>664</v>
+        <v>650</v>
       </c>
       <c r="C253" s="3"/>
-      <c r="D253" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D253" s="3"/>
       <c r="E253" s="3" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="F253" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G253" s="3">
+        <v>18000</v>
       </c>
       <c r="H253" s="3" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="I253" s="3" t="s">
-        <v>98</v>
+        <v>658</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B254" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="C254" s="3"/>
       <c r="D254" s="3" t="s">
-        <v>668</v>
+        <v>12</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="F254" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H254" s="3"/>
-      <c r="I254" s="3"/>
+      <c r="I254" s="3" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B255" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="C255" s="3"/>
       <c r="D255" s="3" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="E255" s="3" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="F255" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H255" s="3"/>
       <c r="I255" s="3"/>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="B256" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="C256" s="3"/>
       <c r="D256" s="3" t="s">
-        <v>12</v>
+        <v>667</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="F256" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15000</v>
+        <v>14</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H256" s="3" t="s">
-        <v>675</v>
+        <v>300</v>
       </c>
       <c r="I256" s="3" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
-        <v>134</v>
+        <v>283</v>
       </c>
       <c r="B257" t="s">
+        <v>670</v>
+      </c>
+      <c r="C257" s="3"/>
+      <c r="D257" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="I257" s="3" t="s">
         <v>673</v>
-      </c>
-[...15 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
-        <v>134</v>
+        <v>537</v>
       </c>
       <c r="B258" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C258" s="3"/>
-      <c r="D258" s="3"/>
+      <c r="D258" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E258" s="3" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="F258" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H258" s="3"/>
       <c r="I258" s="3" t="s">
-        <v>682</v>
+        <v>268</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
-        <v>134</v>
+        <v>676</v>
       </c>
       <c r="B259" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="C259" s="3"/>
-      <c r="D259" s="3"/>
+      <c r="D259" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E259" s="3" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="F259" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>26000</v>
+        <v>14</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H259" s="3" t="s">
-        <v>138</v>
+        <v>679</v>
       </c>
       <c r="I259" s="3" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="B260" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="C260" s="3"/>
-      <c r="D260" s="3"/>
+      <c r="D260" s="3" t="s">
+        <v>681</v>
+      </c>
       <c r="E260" s="3" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F260" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H260" s="3"/>
+      <c r="I260" s="3"/>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B261" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="C261" s="3"/>
-      <c r="D261" s="3"/>
+      <c r="D261" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E261" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G261" s="3">
+        <v>15000</v>
+      </c>
+      <c r="H261" s="3" t="s">
         <v>685</v>
       </c>
-      <c r="F261" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I261" s="3" t="s">
-        <v>54</v>
+        <v>686</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B262" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="C262" s="3"/>
       <c r="D262" s="3"/>
       <c r="E262" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F262" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G262" s="3">
-        <v>19500</v>
+        <v>14400</v>
       </c>
       <c r="H262" s="3" t="s">
-        <v>175</v>
+        <v>688</v>
       </c>
       <c r="I262" s="3" t="s">
-        <v>54</v>
+        <v>689</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B263" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="C263" s="3"/>
       <c r="D263" s="3"/>
       <c r="E263" s="3" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="F263" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G263" s="3">
-        <v>25500</v>
+        <v>28500</v>
       </c>
       <c r="H263" s="3" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="I263" s="3" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B264" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="C264" s="3"/>
       <c r="D264" s="3"/>
       <c r="E264" s="3" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="F264" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G264" s="3">
-        <v>28800</v>
+        <v>26000</v>
       </c>
       <c r="H264" s="3" t="s">
-        <v>691</v>
+        <v>137</v>
       </c>
       <c r="I264" s="3" t="s">
-        <v>692</v>
+        <v>54</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B265" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="C265" s="3"/>
       <c r="D265" s="3"/>
       <c r="E265" s="3" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F265" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G265" s="3">
-        <v>51000</v>
+        <v>13000</v>
       </c>
       <c r="H265" s="3" t="s">
-        <v>694</v>
+        <v>135</v>
       </c>
       <c r="I265" s="3" t="s">
-        <v>689</v>
+        <v>54</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B266" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="C266" s="3"/>
       <c r="D266" s="3"/>
       <c r="E266" s="3" t="s">
         <v>695</v>
       </c>
       <c r="F266" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G266" s="3">
-        <v>21300</v>
-[...2 lines deleted...]
-      <c r="I266" s="3"/>
+        <v>39000</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B267" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="C267" s="3"/>
       <c r="D267" s="3"/>
       <c r="E267" s="3" t="s">
         <v>696</v>
       </c>
       <c r="F267" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G267" s="3">
-        <v>57000</v>
+        <v>19500</v>
       </c>
       <c r="H267" s="3" t="s">
-        <v>697</v>
+        <v>178</v>
       </c>
       <c r="I267" s="3" t="s">
-        <v>698</v>
+        <v>54</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B268" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="C268" s="3"/>
       <c r="D268" s="3"/>
       <c r="E268" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G268" s="3">
+        <v>25500</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="I268" s="3" t="s">
         <v>699</v>
       </c>
-      <c r="F268" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I268" s="3"/>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B269" t="s">
+        <v>683</v>
+      </c>
+      <c r="C269" s="3"/>
+      <c r="D269" s="3"/>
+      <c r="E269" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G269" s="3">
+        <v>28800</v>
+      </c>
+      <c r="H269" s="3" t="s">
         <v>701</v>
       </c>
-      <c r="C269" s="3"/>
-[...3 lines deleted...]
-      <c r="E269" s="3" t="s">
+      <c r="I269" s="3" t="s">
         <v>702</v>
-      </c>
-[...10 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B270" t="s">
-        <v>701</v>
+        <v>683</v>
       </c>
       <c r="C270" s="3"/>
       <c r="D270" s="3"/>
       <c r="E270" s="3" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="F270" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G270" s="3">
-        <v>27900</v>
+        <v>51000</v>
       </c>
       <c r="H270" s="3" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="I270" s="3" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B271" t="s">
-        <v>701</v>
+        <v>683</v>
       </c>
       <c r="C271" s="3"/>
       <c r="D271" s="3"/>
       <c r="E271" s="3" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="F271" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G271" s="3">
-        <v>25600</v>
-[...6 lines deleted...]
-      </c>
+        <v>21300</v>
+      </c>
+      <c r="H271" s="3"/>
+      <c r="I271" s="3"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B272" t="s">
-        <v>701</v>
+        <v>683</v>
       </c>
       <c r="C272" s="3"/>
       <c r="D272" s="3"/>
       <c r="E272" s="3" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="F272" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G272" s="3">
-        <v>30900</v>
+        <v>57000</v>
       </c>
       <c r="H272" s="3" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I272" s="3" t="s">
-        <v>54</v>
+        <v>708</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="B273" t="s">
-        <v>701</v>
+        <v>683</v>
       </c>
       <c r="C273" s="3"/>
       <c r="D273" s="3"/>
       <c r="E273" s="3" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="F273" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G273" s="3">
-        <v>23900</v>
+        <v>30000</v>
       </c>
       <c r="H273" s="3" t="s">
-        <v>711</v>
-[...3 lines deleted...]
-      </c>
+        <v>710</v>
+      </c>
+      <c r="I273" s="3"/>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>48</v>
       </c>
       <c r="B274" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C274" s="3"/>
-      <c r="D274" s="3"/>
+      <c r="D274" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E274" s="3" t="s">
         <v>712</v>
       </c>
       <c r="F274" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G274" s="3">
-        <v>26600</v>
+        <v>20900</v>
       </c>
       <c r="H274" s="3" t="s">
         <v>713</v>
       </c>
       <c r="I274" s="3" t="s">
-        <v>54</v>
+        <v>714</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>48</v>
       </c>
       <c r="B275" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C275" s="3"/>
       <c r="D275" s="3"/>
       <c r="E275" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="F275" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G275" s="3">
+        <v>27900</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="I275" s="3" t="s">
         <v>714</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>48</v>
       </c>
       <c r="B276" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C276" s="3"/>
       <c r="D276" s="3"/>
       <c r="E276" s="3" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F276" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G276" s="3">
         <v>25600</v>
       </c>
       <c r="H276" s="3" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="I276" s="3" t="s">
-        <v>54</v>
+        <v>714</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>48</v>
       </c>
       <c r="B277" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C277" s="3"/>
       <c r="D277" s="3"/>
       <c r="E277" s="3" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F277" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G277" s="3">
-        <v>27600</v>
+        <v>30900</v>
       </c>
       <c r="H277" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>48</v>
       </c>
       <c r="B278" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C278" s="3"/>
       <c r="D278" s="3"/>
       <c r="E278" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F278" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G278" s="3">
-        <v>23300</v>
+        <v>23900</v>
       </c>
       <c r="H278" s="3" t="s">
         <v>721</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>48</v>
       </c>
       <c r="B279" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C279" s="3"/>
       <c r="D279" s="3"/>
       <c r="E279" s="3" t="s">
         <v>722</v>
       </c>
       <c r="F279" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G279" s="3">
-        <v>29600</v>
+        <v>26600</v>
       </c>
       <c r="H279" s="3" t="s">
         <v>723</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>48</v>
       </c>
       <c r="B280" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C280" s="3"/>
       <c r="D280" s="3"/>
       <c r="E280" s="3" t="s">
         <v>724</v>
       </c>
       <c r="F280" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G280" s="3">
-        <v>23300</v>
+        <v>29600</v>
       </c>
       <c r="H280" s="3" t="s">
         <v>725</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>48</v>
       </c>
       <c r="B281" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C281" s="3"/>
       <c r="D281" s="3"/>
       <c r="E281" s="3" t="s">
         <v>726</v>
       </c>
       <c r="F281" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G281" s="3">
-        <v>29600</v>
+        <v>25600</v>
       </c>
       <c r="H281" s="3" t="s">
         <v>727</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>48</v>
       </c>
       <c r="B282" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C282" s="3"/>
       <c r="D282" s="3"/>
       <c r="E282" s="3" t="s">
         <v>728</v>
       </c>
       <c r="F282" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G282" s="3">
-        <v>26600</v>
+        <v>27600</v>
       </c>
       <c r="H282" s="3" t="s">
         <v>729</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>48</v>
       </c>
       <c r="B283" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C283" s="3"/>
       <c r="D283" s="3"/>
       <c r="E283" s="3" t="s">
         <v>730</v>
       </c>
       <c r="F283" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G283" s="3">
-        <v>29600</v>
+        <v>23300</v>
       </c>
       <c r="H283" s="3" t="s">
         <v>731</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>48</v>
       </c>
       <c r="B284" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C284" s="3"/>
       <c r="D284" s="3"/>
       <c r="E284" s="3" t="s">
         <v>732</v>
       </c>
       <c r="F284" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G284" s="3">
-        <v>29900</v>
+        <v>29600</v>
       </c>
       <c r="H284" s="3" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>48</v>
       </c>
       <c r="B285" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C285" s="3"/>
       <c r="D285" s="3"/>
       <c r="E285" s="3" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F285" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G285" s="3">
-        <v>31900</v>
+        <v>23300</v>
       </c>
       <c r="H285" s="3" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>48</v>
       </c>
       <c r="B286" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C286" s="3"/>
       <c r="D286" s="3"/>
       <c r="E286" s="3" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="F286" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G286" s="3">
-        <v>29900</v>
+        <v>29600</v>
       </c>
       <c r="H286" s="3" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>48</v>
       </c>
       <c r="B287" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C287" s="3"/>
       <c r="D287" s="3"/>
       <c r="E287" s="3" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="F287" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G287" s="3">
-        <v>31900</v>
+        <v>26600</v>
       </c>
       <c r="H287" s="3" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>48</v>
       </c>
       <c r="B288" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C288" s="3"/>
       <c r="D288" s="3"/>
       <c r="E288" s="3" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="F288" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G288" s="3">
-        <v>25900</v>
+        <v>29600</v>
       </c>
       <c r="H288" s="3" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>48</v>
       </c>
       <c r="B289" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C289" s="3"/>
       <c r="D289" s="3"/>
       <c r="E289" s="3" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="F289" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G289" s="3">
-        <v>31900</v>
+        <v>29900</v>
       </c>
       <c r="H289" s="3" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>48</v>
       </c>
       <c r="B290" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C290" s="3"/>
       <c r="D290" s="3"/>
       <c r="E290" s="3" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="F290" s="3" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H290" s="3"/>
+        <v>53</v>
+      </c>
+      <c r="G290" s="3">
+        <v>31900</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>743</v>
+      </c>
       <c r="I290" s="3" t="s">
-        <v>265</v>
+        <v>54</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="B291" t="s">
-        <v>739</v>
+        <v>711</v>
       </c>
       <c r="C291" s="3"/>
-      <c r="D291" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D291" s="3"/>
       <c r="E291" s="3" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F291" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G291" s="3">
-        <v>20900</v>
-[...2 lines deleted...]
-      <c r="I291" s="3"/>
+        <v>29900</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="B292" t="s">
-        <v>739</v>
+        <v>711</v>
       </c>
       <c r="C292" s="3"/>
       <c r="D292" s="3"/>
       <c r="E292" s="3" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="F292" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G292" s="3">
-        <v>25600</v>
-[...2 lines deleted...]
-      <c r="I292" s="3"/>
+        <v>31900</v>
+      </c>
+      <c r="H292" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="I292" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="B293" t="s">
-        <v>739</v>
+        <v>711</v>
       </c>
       <c r="C293" s="3"/>
       <c r="D293" s="3"/>
       <c r="E293" s="3" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F293" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G293" s="3">
-        <v>33600</v>
-[...2 lines deleted...]
-      <c r="I293" s="3"/>
+        <v>25900</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="I293" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="B294" t="s">
-        <v>739</v>
+        <v>711</v>
       </c>
       <c r="C294" s="3"/>
       <c r="D294" s="3"/>
       <c r="E294" s="3" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F294" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G294" s="3">
-        <v>41900</v>
-[...2 lines deleted...]
-      <c r="I294" s="3"/>
+        <v>31900</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="I294" s="3" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="B295" t="s">
-        <v>739</v>
+        <v>711</v>
       </c>
       <c r="C295" s="3"/>
       <c r="D295" s="3"/>
       <c r="E295" s="3" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="F295" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>51100</v>
+        <v>14</v>
+      </c>
+      <c r="G295" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H295" s="3"/>
-      <c r="I295" s="3"/>
+      <c r="I295" s="3" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B296" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="C296" s="3"/>
-      <c r="D296" s="3"/>
+      <c r="D296" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E296" s="3" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="F296" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G296" s="3">
-        <v>62900</v>
+        <v>20900</v>
       </c>
       <c r="H296" s="3"/>
       <c r="I296" s="3"/>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B297" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C297" s="3"/>
-      <c r="D297" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D297" s="3"/>
       <c r="E297" s="3" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="F297" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G297" s="3">
+        <v>25600</v>
       </c>
       <c r="H297" s="3"/>
-      <c r="I297" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I297" s="3"/>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
-        <v>85</v>
+        <v>288</v>
       </c>
       <c r="B298" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="C298" s="3"/>
-      <c r="D298" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D298" s="3"/>
       <c r="E298" s="3" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="F298" s="3" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G298" s="3">
+        <v>33600</v>
+      </c>
+      <c r="H298" s="3"/>
+      <c r="I298" s="3"/>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
-        <v>43</v>
+        <v>288</v>
       </c>
       <c r="B299" t="s">
-        <v>752</v>
-[...3 lines deleted...]
-      </c>
+        <v>749</v>
+      </c>
+      <c r="C299" s="3"/>
       <c r="D299" s="3"/>
       <c r="E299" s="3" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="F299" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G299" s="3">
+        <v>41900</v>
+      </c>
+      <c r="H299" s="3"/>
       <c r="I299" s="3"/>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
-        <v>85</v>
+        <v>288</v>
       </c>
       <c r="B300" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="C300" s="3"/>
-      <c r="D300" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D300" s="3"/>
       <c r="E300" s="3" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="F300" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G300" s="3">
+        <v>51100</v>
       </c>
       <c r="H300" s="3"/>
       <c r="I300" s="3"/>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
-        <v>48</v>
+        <v>288</v>
       </c>
       <c r="B301" t="s">
-        <v>758</v>
-[...6 lines deleted...]
-      </c>
+        <v>749</v>
+      </c>
+      <c r="C301" s="3"/>
+      <c r="D301" s="3"/>
       <c r="E301" s="3" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="F301" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G301" s="3">
+        <v>62900</v>
       </c>
       <c r="H301" s="3"/>
       <c r="I301" s="3"/>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B302" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="C302" s="3"/>
       <c r="D302" s="3" t="s">
-        <v>762</v>
+        <v>12</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
       <c r="F302" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>29000</v>
+        <v>14</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H302" s="3" t="s">
-        <v>764</v>
-[...1 lines deleted...]
-      <c r="I302" s="3"/>
+        <v>89</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B303" t="s">
-        <v>761</v>
-[...1 lines deleted...]
-      <c r="C303" s="3"/>
+        <v>758</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>759</v>
+      </c>
       <c r="D303" s="3"/>
       <c r="E303" s="3" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="F303" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>34900</v>
+        <v>14</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H303" s="3" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="I303" s="3"/>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="B304" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C304" s="3"/>
-      <c r="D304" s="3"/>
+      <c r="D304" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E304" s="3" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="F304" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G304" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H304" s="3"/>
       <c r="I304" s="3"/>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>48</v>
       </c>
       <c r="B305" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-      <c r="D305" s="3"/>
+        <v>764</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E305" s="3" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="F305" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G305" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H305" s="3"/>
       <c r="I305" s="3"/>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>48</v>
       </c>
       <c r="B306" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="C306" s="3"/>
-      <c r="D306" s="3"/>
+      <c r="D306" s="3" t="s">
+        <v>768</v>
+      </c>
       <c r="E306" s="3" t="s">
         <v>769</v>
       </c>
       <c r="F306" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G306" s="3">
-        <v>34900</v>
+        <v>29000</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>770</v>
       </c>
-      <c r="I306" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I306" s="3"/>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>48</v>
       </c>
       <c r="B307" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="C307" s="3"/>
       <c r="D307" s="3"/>
       <c r="E307" s="3" t="s">
         <v>771</v>
       </c>
       <c r="F307" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G307" s="3">
-        <v>64900</v>
+        <v>34900</v>
       </c>
       <c r="H307" s="3" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="I307" s="3"/>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
         <v>48</v>
       </c>
       <c r="B308" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="C308" s="3"/>
       <c r="D308" s="3"/>
       <c r="E308" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G308" s="3">
+        <v>59900</v>
+      </c>
+      <c r="H308" s="3" t="s">
         <v>773</v>
       </c>
-      <c r="F308" s="3" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="I308" s="3"/>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B309" t="s">
+        <v>767</v>
+      </c>
+      <c r="C309" s="3"/>
+      <c r="D309" s="3"/>
+      <c r="E309" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="C309" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F309" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G309" s="3">
+        <v>64900</v>
       </c>
       <c r="H309" s="3" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>773</v>
+      </c>
+      <c r="I309" s="3"/>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B310" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="C310" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="C310" s="3"/>
+      <c r="D310" s="3"/>
+      <c r="E310" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="D310" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F310" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G310" s="3">
+        <v>34900</v>
       </c>
       <c r="H310" s="3" t="s">
-        <v>89</v>
+        <v>776</v>
       </c>
       <c r="I310" s="3" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="B311" t="s">
-        <v>779</v>
-[...6 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="C311" s="3"/>
+      <c r="D311" s="3"/>
       <c r="E311" s="3" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F311" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G311" s="3">
+        <v>64900</v>
       </c>
       <c r="H311" s="3" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>778</v>
+      </c>
+      <c r="I311" s="3"/>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B312" t="s">
-        <v>781</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="C312" s="3"/>
       <c r="D312" s="3"/>
       <c r="E312" s="3" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="F312" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G312" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H312" s="3"/>
       <c r="I312" s="3" t="s">
-        <v>782</v>
+        <v>94</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="B313" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="C313" s="3"/>
+        <v>780</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>781</v>
+      </c>
       <c r="D313" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E313" s="3" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="F313" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H313" s="3"/>
-      <c r="I313" s="3"/>
+      <c r="H313" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I313" s="3" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B314" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="C314" s="3"/>
+        <v>783</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>781</v>
+      </c>
       <c r="D314" s="3" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="E314" s="3" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="F314" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H314" s="3"/>
-      <c r="I314" s="3"/>
+      <c r="H314" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I314" s="3" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="B315" t="s">
-        <v>788</v>
-[...1 lines deleted...]
-      <c r="C315" s="3"/>
+        <v>785</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>781</v>
+      </c>
       <c r="D315" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E315" s="3" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F315" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G315" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="H315" s="3"/>
+      <c r="H315" s="3" t="s">
+        <v>89</v>
+      </c>
       <c r="I315" s="3" t="s">
-        <v>569</v>
+        <v>94</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B316" t="s">
-        <v>790</v>
-[...4 lines deleted...]
-      </c>
+        <v>787</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="D316" s="3"/>
       <c r="E316" s="3" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="F316" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G316" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H316" s="3"/>
-      <c r="I316" s="3"/>
+      <c r="I316" s="3" t="s">
+        <v>788</v>
+      </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
-        <v>43</v>
+        <v>537</v>
       </c>
       <c r="B317" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C317" s="3"/>
       <c r="D317" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E317" s="3" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="F317" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G317" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H317" s="3"/>
-      <c r="I317" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I317" s="3"/>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" t="s">
         <v>48</v>
       </c>
       <c r="B318" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C318" s="3"/>
       <c r="D318" s="3" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="E318" s="3" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="F318" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G318" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H318" s="3"/>
       <c r="I318" s="3"/>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" t="s">
-        <v>663</v>
+        <v>85</v>
       </c>
       <c r="B319" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>794</v>
+      </c>
+      <c r="C319" s="3"/>
       <c r="D319" s="3" t="s">
-        <v>798</v>
+        <v>12</v>
       </c>
       <c r="E319" s="3" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="F319" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G319" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H319" s="3"/>
-      <c r="I319" s="3"/>
+      <c r="I319" s="3" t="s">
+        <v>581</v>
+      </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B320" t="s">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="C320" s="3"/>
+        <v>796</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>797</v>
+      </c>
       <c r="D320" s="3" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="E320" s="3" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="F320" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G320" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H320" s="3"/>
-      <c r="I320" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I320" s="3"/>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="B321" t="s">
-        <v>803</v>
-[...4 lines deleted...]
-      </c>
+        <v>800</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="D321" s="3"/>
       <c r="E321" s="3" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="F321" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G321" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H321" s="3"/>
       <c r="I321" s="3"/>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B322" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="C322" s="3"/>
       <c r="D322" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E322" s="3" t="s">
-        <v>136</v>
+        <v>804</v>
       </c>
       <c r="F322" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G322" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H322" s="3"/>
+      <c r="I322" s="3"/>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="B323" t="s">
+        <v>805</v>
+      </c>
+      <c r="C323" s="3"/>
+      <c r="D323" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E323" s="3" t="s">
         <v>806</v>
       </c>
-      <c r="C323" s="3"/>
-[...3 lines deleted...]
-      </c>
       <c r="F323" s="3" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G323" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H323" s="3"/>
       <c r="I323" s="3" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
-        <v>134</v>
+        <v>48</v>
       </c>
       <c r="B324" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C324" s="3"/>
-      <c r="D324" s="3"/>
+      <c r="D324" s="3" t="s">
+        <v>394</v>
+      </c>
       <c r="E324" s="3" t="s">
-        <v>175</v>
+        <v>808</v>
       </c>
       <c r="F324" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G324" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H324" s="3"/>
+      <c r="I324" s="3"/>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
-        <v>134</v>
+        <v>676</v>
       </c>
       <c r="B325" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-      <c r="D325" s="3"/>
+        <v>809</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>811</v>
+      </c>
       <c r="E325" s="3" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="F325" s="3" t="s">
-        <v>53</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G325" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H325" s="3"/>
+      <c r="I325" s="3"/>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="B326" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="C326" s="3"/>
       <c r="D326" s="3" t="s">
-        <v>12</v>
+        <v>814</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="F326" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G326" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H326" s="3"/>
       <c r="I326" s="3" t="s">
-        <v>569</v>
+        <v>765</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B327" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="C327" s="3"/>
       <c r="D327" s="3" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="E327" s="3" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="F327" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G327" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H327" s="3"/>
-      <c r="I327" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I327" s="3"/>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" t="s">
-        <v>25</v>
+        <v>438</v>
       </c>
       <c r="B328" t="s">
-        <v>814</v>
-[...4 lines deleted...]
-      </c>
+        <v>819</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="D328" s="3"/>
       <c r="E328" s="3" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="F328" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>22900</v>
+        <v>14</v>
+      </c>
+      <c r="G328" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H328" s="3"/>
       <c r="I328" s="3"/>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" t="s">
-        <v>285</v>
+        <v>133</v>
       </c>
       <c r="B329" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C329" s="3"/>
       <c r="D329" s="3" t="s">
-        <v>818</v>
+        <v>12</v>
       </c>
       <c r="E329" s="3" t="s">
-        <v>819</v>
+        <v>135</v>
       </c>
       <c r="F329" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G329" s="3">
-        <v>165000</v>
-[...1 lines deleted...]
-      <c r="H329" s="3"/>
+        <v>13000</v>
+      </c>
+      <c r="H329" s="3" t="s">
+        <v>135</v>
+      </c>
       <c r="I329" s="3" t="s">
-        <v>820</v>
+        <v>54</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" t="s">
-        <v>285</v>
+        <v>133</v>
       </c>
       <c r="B330" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C330" s="3"/>
       <c r="D330" s="3"/>
       <c r="E330" s="3" t="s">
-        <v>821</v>
+        <v>137</v>
       </c>
       <c r="F330" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G330" s="3">
-        <v>296000</v>
-[...1 lines deleted...]
-      <c r="H330" s="3"/>
+        <v>26000</v>
+      </c>
+      <c r="H330" s="3" t="s">
+        <v>137</v>
+      </c>
       <c r="I330" s="3" t="s">
-        <v>820</v>
+        <v>54</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" t="s">
-        <v>285</v>
+        <v>133</v>
       </c>
       <c r="B331" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C331" s="3"/>
       <c r="D331" s="3"/>
       <c r="E331" s="3" t="s">
-        <v>822</v>
+        <v>178</v>
       </c>
       <c r="F331" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G331" s="3">
-        <v>299000</v>
-[...1 lines deleted...]
-      <c r="H331" s="3"/>
+        <v>19500</v>
+      </c>
+      <c r="H331" s="3" t="s">
+        <v>178</v>
+      </c>
       <c r="I331" s="3" t="s">
-        <v>820</v>
+        <v>54</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" t="s">
-        <v>285</v>
+        <v>133</v>
       </c>
       <c r="B332" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C332" s="3"/>
       <c r="D332" s="3"/>
       <c r="E332" s="3" t="s">
         <v>823</v>
       </c>
       <c r="F332" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G332" s="3">
-        <v>350000</v>
-[...1 lines deleted...]
-      <c r="H332" s="3"/>
+        <v>39000</v>
+      </c>
+      <c r="H332" s="3" t="s">
+        <v>179</v>
+      </c>
       <c r="I332" s="3" t="s">
-        <v>820</v>
+        <v>54</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" t="s">
-        <v>285</v>
+        <v>85</v>
       </c>
       <c r="B333" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="C333" s="3"/>
-      <c r="D333" s="3"/>
+      <c r="D333" s="3" t="s">
+        <v>12</v>
+      </c>
       <c r="E333" s="3" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F333" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>570000</v>
+        <v>14</v>
+      </c>
+      <c r="G333" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="H333" s="3"/>
       <c r="I333" s="3" t="s">
-        <v>820</v>
+        <v>581</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" t="s">
-        <v>285</v>
+        <v>43</v>
       </c>
       <c r="B334" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="C334" s="3"/>
+        <v>826</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>827</v>
+      </c>
       <c r="D334" s="3"/>
       <c r="E334" s="3" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="F334" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G334" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H334" s="3"/>
-      <c r="I334" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I334" s="3"/>
     </row>
     <row r="335" spans="1:9">
+      <c r="A335" t="s">
+        <v>25</v>
+      </c>
       <c r="B335" t="s">
-        <v>826</v>
-[...4 lines deleted...]
-      <c r="D335" s="3"/>
+        <v>829</v>
+      </c>
+      <c r="C335" s="3"/>
+      <c r="D335" s="3" t="s">
+        <v>830</v>
+      </c>
       <c r="E335" s="3" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="F335" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G335" s="3">
+        <v>22900</v>
       </c>
       <c r="H335" s="3"/>
       <c r="I335" s="3"/>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" t="s">
-        <v>25</v>
+        <v>288</v>
       </c>
       <c r="B336" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C336" s="3"/>
       <c r="D336" s="3" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="E336" s="3" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="F336" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G336" s="3">
-        <v>39900</v>
-[...4 lines deleted...]
-      <c r="I336" s="3"/>
+        <v>165000</v>
+      </c>
+      <c r="H336" s="3"/>
+      <c r="I336" s="3" t="s">
+        <v>835</v>
+      </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" t="s">
-        <v>25</v>
+        <v>288</v>
       </c>
       <c r="B337" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="C337" s="3"/>
-      <c r="D337" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D337" s="3"/>
       <c r="E337" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="F337" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G337" s="3">
+        <v>296000</v>
+      </c>
+      <c r="H337" s="3"/>
+      <c r="I337" s="3" t="s">
         <v>835</v>
       </c>
-      <c r="F337" s="3" t="s">
-[...6 lines deleted...]
-      <c r="I337" s="3"/>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" t="s">
-        <v>25</v>
+        <v>288</v>
       </c>
       <c r="B338" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="C338" s="3"/>
       <c r="D338" s="3"/>
       <c r="E338" s="3" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="F338" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G338" s="3">
-        <v>134900</v>
+        <v>299000</v>
       </c>
       <c r="H338" s="3"/>
-      <c r="I338" s="3"/>
+      <c r="I338" s="3" t="s">
+        <v>835</v>
+      </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" t="s">
-        <v>25</v>
+        <v>288</v>
       </c>
       <c r="B339" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="C339" s="3"/>
       <c r="D339" s="3"/>
       <c r="E339" s="3" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F339" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53</v>
+      </c>
+      <c r="G339" s="3">
+        <v>350000</v>
       </c>
       <c r="H339" s="3"/>
-      <c r="I339" s="3"/>
+      <c r="I339" s="3" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9">
+      <c r="A340" t="s">
+        <v>288</v>
+      </c>
+      <c r="B340" t="s">
+        <v>832</v>
+      </c>
+      <c r="C340" s="3"/>
+      <c r="D340" s="3"/>
+      <c r="E340" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="F340" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G340" s="3">
+        <v>570000</v>
+      </c>
+      <c r="H340" s="3"/>
+      <c r="I340" s="3" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9">
+      <c r="A341" t="s">
+        <v>288</v>
+      </c>
+      <c r="B341" t="s">
+        <v>832</v>
+      </c>
+      <c r="C341" s="3"/>
+      <c r="D341" s="3"/>
+      <c r="E341" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="F341" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G341" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H341" s="3"/>
+      <c r="I341" s="3" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9">
+      <c r="B342" t="s">
+        <v>841</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="D342" s="3"/>
+      <c r="E342" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="F342" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G342" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H342" s="3"/>
+      <c r="I342" s="3"/>
+    </row>
+    <row r="343" spans="1:9">
+      <c r="A343" t="s">
+        <v>25</v>
+      </c>
+      <c r="B343" t="s">
+        <v>844</v>
+      </c>
+      <c r="C343" s="3"/>
+      <c r="D343" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="E343" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="F343" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G343" s="3">
+        <v>39900</v>
+      </c>
+      <c r="H343" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="I343" s="3"/>
+    </row>
+    <row r="344" spans="1:9">
+      <c r="A344" t="s">
+        <v>25</v>
+      </c>
+      <c r="B344" t="s">
+        <v>848</v>
+      </c>
+      <c r="C344" s="3"/>
+      <c r="D344" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G344" s="3">
+        <v>49900</v>
+      </c>
+      <c r="H344" s="3"/>
+      <c r="I344" s="3"/>
+    </row>
+    <row r="345" spans="1:9">
+      <c r="A345" t="s">
+        <v>25</v>
+      </c>
+      <c r="B345" t="s">
+        <v>848</v>
+      </c>
+      <c r="C345" s="3"/>
+      <c r="D345" s="3"/>
+      <c r="E345" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="F345" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G345" s="3">
+        <v>134900</v>
+      </c>
+      <c r="H345" s="3"/>
+      <c r="I345" s="3"/>
+    </row>
+    <row r="346" spans="1:9">
+      <c r="A346" t="s">
+        <v>25</v>
+      </c>
+      <c r="B346" t="s">
+        <v>848</v>
+      </c>
+      <c r="C346" s="3"/>
+      <c r="D346" s="3"/>
+      <c r="E346" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H346" s="3"/>
+      <c r="I346" s="3"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">